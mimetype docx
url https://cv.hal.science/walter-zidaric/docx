--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> walter zidaric </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation personnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1962 à Nettuno (RM-ITALIE) - Marié - double nationalité : italienne et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, musique, opéra, société en Italie et Russie (19e-21e), identité nationale, littérature de la migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1996 : Enseignant d’italien dans le privé</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Maître auxiliaire d’italien dans l’Académie de Créteil</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 : Professeur agrégé d’italien en collège</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maître de Conférences en italien à l’Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Professeur des universités en Italien à l’Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Conseiller municipal élu à la Mairie de Chaise-Dieu-du-Theil (27580)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes /parcours académique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Licence de Slovène Langue et Civilisation Aréales (INALCO, Paris, 2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Habilitation à Diriger des Recherches : « Opéra, culture et identité aux XIXe-XXIe siècles. De l’univers dramatique d’Amilcare Ponchielli, dans le processus de formation de l’identité nationale italienne, aux livrets d’opéra italiens et européens dans une perspective intertextuelle et interculturelle », domaine Italien (Université de Nantes, Nantes, 2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Agrégation externe d’italien, 1999</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Doctorat 3e cycle (INALCO, Paris, 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– DEA d’études slaves et est-européennes (INALCO, Paris, 1992)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Laurea (Maîtrise) in Lingue e Letterature straniere moderne (Université La Sapienza, Rome, 1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements à l’université de Nantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, civilisation, linguistique, traduction littéraire (domaine italien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– responsable du double diplôme franco-italien de Master/Laurea specialistica CIMEPIC (Communication Internationale MÉdiation Publicité Image Culture) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– responsable des échanges Erasmus pour les étudiants italianistes LCER avec les Universités de : Ljubljana, L’Orientale (Naples), Oviedo (Espagne), Malte, Péter-Pázmány (Budapest), Humboldt (Berlin), Thessalonique, Catane, Tallin (Estonie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission VA - Licence LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission pédagogique Master LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– de 2005 à 2017 Directeur du département d’études italiennes de la Faculté des Langues et Cultures Etrangères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Italianistica nel Mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SIM), Presses Universitaires de Louvain la Neuve</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre élu du conseil du laboratoire LAMO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité éditorial de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’EA 4276, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlantide.univ-nantes.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritture migranti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (rivista di scambi interculturali), Università di Bologna</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique du Centro per il turismo letterario (TULE), Università per Stranieri di Perugia (&amp;gt; 2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la collection « Universités » des éditions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris) (&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue on line (inter- et trans-disciplinare) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRCES, Université de Nice Sophia Antipolis (&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue ATeM, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atem-journal.com/ojs2/index...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Sediziose voci. Studi sul melodrammma », LIM–Libreria Musicale Italiana, Lucca</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Testi & Traduzioni », Universitalia, Roma</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Musica pensante », UNICOPLI, Milano</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique (2020-2024) de la Revista Analele Universităţii din Craiova. Seria Ştiinţe filologice. Lingvistică, Université de Craiova (Roumanie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Membre élu du CNU 14è section (2016-2019, et 2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert HCERES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour le Ministère grec de l’Enseignement supérieur et de la recherche (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert Université d’Aix-Marseille</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert international pour l’Université de Ljubljana (SLO), l’Université Matej Bel de Banska Bystrica (SK), l’Université La Sapienza de Rome, le Conservatoire Rimsky-Korsakov de Saint-Pétersbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Presses universitaires de Florence (I), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri. Rivista europea di studi italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Werkgroep Italië Studies e Utrecht University Library Open Access Journals), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Travaux et publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUVRAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8.Ercole Luigi Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edizione completa a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, XXX-478p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Io, da qui, non me ne vado (La storia di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Atto unico in 3 scene, Prefazione di Maurizio Valtieri, 2019, ebook, ISBN : 9788834153727</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, prima edizione critica integrale, a cura di W. Zidarič, Roma, UniversItalia, 2017, 627p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lars Cleen : lo Straniero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, livret d’opéra (musique de Paolo Rosato), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi / Pirandello aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Anna Frabetti, Pesaro, Metauro edizioni, 2017, p. 369-418</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4.A. Puškin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, traduzione e introduzione a cura di W. Zidarič, Cosenza, La Mongolfiera editrice, 2014, 111 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonti e influenze italiane per libretti d’opera del ’900 e oltre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lucca, LIM, 2013, 186 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre Dargomijski et la vie musicale en Russie au XIXe siècle. Vers l’affirmation d’une école nationale avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Roussalka </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(1856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2003, 290 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’univers dramatique d’Amilcare Ponchielli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2010, 275 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2003, 320 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg : 1703-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16 et 17 mai 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2004, 208 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, 253 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2005, 243 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. A. Frabetti et Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2006, 233 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2009, 235 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique latine : échanges, influences, interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, 270 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, 237p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Formes brèves et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sous la direction de Walter Zidarič),</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier de l’EA 4276, Numéro 9 - Juillet 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, 202p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTICLES et CHAPITRES D’OUVRAGES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles parus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda (Le multiculturalisme au miroir de la linguistique et de la traduction)], Actes du colloque de Voronež 24-28 novembre 2021, Vononež, NAUKA-JUNIPRESS, 2022, p. 202-215</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98. « L’universo letterario di due scrittori italo-iraniani : Bijan Zarmandili e Hamid Ziarati », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di Silvia Contarini), Firenze, Franco Cesati, 2002, p. 113-127</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97. « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Sergej Prokof’ev : una rivisitazione dell’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amore delle tre melarance</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Carlo Gozzi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gozzi lirico Project 300</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di C. Faverzani) Lucca, LIM, 2022 (sous presse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. « Jeux et enjeux de l’écriture dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châle Andalou</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Actes du colloque de Nantes, (2019), sous la dir. de D. Peyrache-Leborgne et A. Peyronie, Presses Universitaires de Rennes, 2022, p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. « Prefazione », in E.L. Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opera in prosa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, pp. XI-XXX</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. « ’La vita nuova’ di Dante sulla scena musicale europea ed extra-europea del XX e XXI secolo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi italiani / Journal of Italian Studies</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXXIX, n. 3, 2021, pp. 429-451 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.journalofitalianstudies...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93. « ’La Catena d’Adone’ di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di Giovan Battista Marino. Mito – Movimento – Maraviglia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Roberto Ubbidiente, Roma, Aracne, [“Mignon”, Studi di italianistica germanofona] 2021, pp. 423-440</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92.« ’Nerone’, l’opera (di una vita) incompiuta di Boito », (13p.) paru dans Loxias-Colloques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Sous la direction de Edwige Fusaro, mis en ligne le 30 mai 2020, URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revel.unice.fr/symposia/acte...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91.« Cenerentola sulla scena musicale parigina alla fine dell’Ottocento : ovvero </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Jules Massenet », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di F. Malagnini, [Collana : Quaderni della Rassegna, 179], Franco Cesati Editore, Firenze 2020, p. 131-147</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90.« Il caso degli autori italo iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo », in Elena Pîrvu (a cura di), Lingua e letteratura italiana nel presente e nella storia. Atti del X Convegno internazionale di italianistica dell’Università di Craiova, 14-15 settembre 2018, Firenze, Franco Cesati Editore, Quaderni della Rassegna 177, 2020, pp. 539-551. ISBN 978-88-7667-859-2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89.« Il mito di Orione : dal racconto orale alla scena teatrale e musicale del XX e XXI secolo », in La “Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti, a cura di G. Belletti, G. Garelli e A. Martinengo, Pendragon, Bologna 2020, p. 209-235, ISBN 978-88-3364-257-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88.« Alla ricerca della città che non c’è nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città delle donne</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Federico Fellini », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, p. 171-187</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87.« &amp;quot;Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », réédité sur la demande de l’association Accademia delle emozioni, in « Monte Grappa tu sei la mia patria. Galliera Veneta nel turbine della Grande guerra. Il Centenario delle prime cerimonie nazionali sul Grappa », (a c. di S. Bonaldo), Padova, Accademia delle emozioni, 2020, p. 123-129</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86.« Echi e riflessi latinoamericani nelle lettere e nelle opere di Ercole Luigi Morselli », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale di Storia Contemporanea</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXIV, n.s., 1, 2020 (« Rapporti culturali tra Italia e America latina »), p. 141-159</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85.« “Il Figliuol prodigo” (1880) d’Amilcare Ponchielli et Angelo Zanardini (1812-1893) : un grand-opéra italien au sujet biblique sur la scène de la Scala », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cithăra et Spirĭtus Mălus. La Bible et l’Opéra / La Bibbia e l’Opera. Séminaires / Seminari « L’Opéra narrateur » 2017-2018 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Lucca, LIM, [Sediziose voci. Studi sul melodramma], 8, 2019, p. 343-355</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84.« Don Raffaè de De André/Bubola/Pagani : représentation exemplaire du mafieux généreux aimé par le petit peuple », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de narratologie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, [En ligne], 36 | 2019 (Rhétorique et représentations de la culture mafieuse. Images, rituels, mythes et symboles), p. 1-12, mis en ligne le 20 décembre 2019, URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/na...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83.« Kachtchéï l’immortel dans le folklore, la musique et le cinéma en Russie et en Union Soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Evelyne Jacquelin et Béatrice Ferrier, Arras, Artois Presses Université, 2019, p. 225-235</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82.« Interferenze rossiniane nella Bufera di Montale », in Literatura y música. Marida je propicio en la lengua y la literatura italianas, Estudios de Italianistica, XXXII congrès de l’ADILLI (Ass. Des Italianistes d’Argentine et d’Amérique latine), Maria Troiano de Echegaray (compiladora), Mendoza, UNCuyo, 2018, pp. 34-45</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81.« La novità di Altri libertini di Pier Vittorio Tondelli nel panorama della letteratura di tematica omosessuale in Italia. Verso una prima tipologia del personaggio gay ? », in Culture Queer : les héritiers de Pasolini, a cura di Costantino Maeder e Amandine Mélan, Louvain la Neuve, PUL, 2018, pp. 89-100</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80.« « Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (a c. di F. Belviso, M.P. De Paulis, A. Giacone) Torino, Accademia University Press, [BHM, La Biblioteca di »Historia Magistra&amp;quot;] 2018, pp. 296-313</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79.« Salvator Rosa d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders. Les Romantiques et l’Opéra / I Romantici e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2015-2017 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure), Lucca, LIM, 2018, pp. 321-336</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78.« Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff. Viaggio sentimentale con vedute napoletane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atti del colloquio internazionale, Napoli, 15-16 settembre 2016, Università degli Studi di Napoli « L’Orientale », Istituto italiano per gli Studi Filosofici, a c. di Donatella Di Leo, Eleonora Gironi Carnevale, Roma, Universitalia, 2018, p. 161-172, édition trilingue : italien, français, russe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77.« Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées (1813-2013. Musique, histories des idées, littérature et arts)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de J.-F. Candoni, H. Lacombe, T. Picard et G. Sparacello, Presses universitaires de Rennes, collection ‘Le Spectaculaire’, 2018, p. 247-261</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76.« Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal Fondo Morselli della Biblioteca Oliveriana di Pesaro. La genesi del libretto del « Glauco » per musica », Febbraio 2018, p. 1-12, on-line sur le site de l’association : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://albertofranchetti.files.wor...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75.« IL “BESTIARIO” DI ERCOLE LUIGI MORSELLI NELLE FAVOLE PER I RE D’OGGI », Anno xxxv, n. 1, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOTECA DI RIVISTA DI STUDI ITALIANI,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dicembre 2017, pp. 92-113.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74.« “Raffaello” di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni. Scritti in onore di Michaela Böhmig,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> a cura di Enza Dammiano, Donatella Di Leo, Eleonora Gironi Carnevale, Emilio Mari, Olga Trukhanova, La Mongolfiera editrice, Doria di Cassano allo Ionio (Cosenza) 2017, p. 425-438.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73.« La création d’un imaginaire collectif : de la tradition populaire européenne à la création d’un ballet russe d’avant-garde, “Petrouchka”, sur la scène parisienne en 1911 », Rogério Lima & Maria Da Glória Magalhães (Org.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários. Deslocamentos, interações, superposições,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viveiros de Castro Editora, Rio de Janeiro 2017, p. 164-173.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72.« Postfazione. L’inesauribile fonte di ispirazione artistica dell’universo shakepeariano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lark and the Nigthingale. Shakespeare et l’Opéra/Shakespeare e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2014-2015 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure-Paris, Institut National d’Histoire de l’Art), Lucca, LIM, 2017, pp. 369-372.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71.« “Madame Bovary c’est moi”… Riflessioni sul gioco della scrittura e interferenze operistiche nell’Interrogatorio della contessa Maria di Aldo Palazzeschi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presente e futuro della lingua e letteratura italiana,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franco Cesati, Firenze 2017, pp. 851-862.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.« Presenza culturale italiana all’estero : il ruolo del melodramma », in Adamo, S., Nobili, C., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. Aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Raleigh (CN), Aonia edizioni 2017, pp. 174-181.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69.« Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l’époque de Marius Petipa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la France à la Russie, Marius Petipa. Contexte, trajectoire, héritage</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Pascale Melani (éd.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n. 43, 2016, Toulouse, pp. 213-222.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68.« Entre symbolisme et expressionnisme, les visions de la guerre dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des rêves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> d’Ivan Cankar (1876-1918) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914. Ruptures et continuités</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Caroline Bérenger et Alvaro Fleites Marcos, Paris, L’Harmattan, 2016, pp. 175-188.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côndor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l’America Latina. Cronache, letterature, arti, lingue e culture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Vittorio Cappelli e Pantaleone Sergi, Cosenza, Pellegrini, 2016, pp. 83-94.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66.« Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del ’900, e il suo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittori in musica. I classici italiani nel melodramma tra Seicento e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a c. di Antonio Rostagno e Silvia Tatti, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 36 (2015), Roma, Bulzoni, 2016, pp. 277-291.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train bleu</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sulla scena parigina del 1924 : la società alla moda delle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années folles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> criticata dall’arte dei </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballets russes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », EUROPA ORIENTALIS, n. 34 (2015), 2016, pp. 277-288.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64.« Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe. Réception des mythes anciens dans le théâtre italien contemporain,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd.) Antonella Capra, Valeria Cimmieri, Toulouse, Il Laboratorio [coll. de l’ECRIT], 2015, pp. 117 -140.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63.« Riflessi danteschi nell’opera italiana di primo Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Atti del Convegno internazionale dell’Università « Ss. Cirillo e Metodio » di Skopje, 13-14 settembre 2014, Ohrid, a cura di Radica Nikodinovska, Skopje, Boro Grafica, 2015, pp. 829-841.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Schiavo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : opera abolizionista di Antonio C. Gomes ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, pp. 213-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61.« Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia della musica</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Giuseppe Mazzini », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2015, Vol. 49 (2), p. 347-363.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60.« Assassinio nella Cattedrale de Pizzetti : le retour du religieux sur la scène musicale italienne des années 1950 », Revue LISA/LISA e-journal [En ligne], vol. XII-n°6 | 2014, mis en ligne le 30 octobre 2014, URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lisa.revues.org/6721&nbsp</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;; DOI : 10.4000/lisa.6721, 11 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59.« Impressions d’Italie dans le Journal de Marie Bashkirtseff : entre souvenirs et fiction romanesque, l’intertextualité au service de la construction d’un “soi” littéraire », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy vtoroj meždunarodnij konferencii, posvjaščennoj 155-letiju so dnja roždenija Marii Baškircevoj</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Poltava 12-14 septembre 2013, (éd. T. Švec) Moskva, Naš Dom, 2014, p. 113-122, (version russe : p.123-132).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58.« Riflessi verdiani nella letteratura italiana dall’Unità d’Italia in poi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vera storia ci narra. Verdi narratore, Atti del convegno internazionale, Paris 8-Institut National d’Histoire de l’Art, 23-26 ottobre 2013</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di C. Faverzani, Lucca, LIM, 2014, p. 501-516.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 57.« L’orientalismo nell’opera russa dell’Ottocento : Judif’ (Giuditta) di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleksandr Serov », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un impero verso Oriente. Tendenze orientaliste e</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arte russa fra Otto e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Napoli, Università di Napoli</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">’L’Orientale’ (Il Torcoliere), 2013, pp. 203-209.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 56.« De la Comédie-Française a la ópera italiana [Adriana Lecouvreur] »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro de la temporada ABAO-OLBE 2013-2014</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Carmen Rodríguez Suso, y Mario Lerena (eds.), Bilbao, ABAO-OLBE, 2013, pp. 114-121 [ISBN :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">978-84-616-5300-3].</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 55.« Diventare italofono. Un francofono del Senegal stregato dalla lingua di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante. Walter Zidaric dialoga con Pap Khouma », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrivere altrove /</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écrire ailleurs. Letteratura e migrazione in Italia / Littérature et</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migration en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Anna Frabetti et Laura Toppan,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(cher)ches (Cultures et Histoire dans l’Espace Roman)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg, n° 10, printemps 2013, p. 47-53.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 54.« A viagem de Ercole Luigi Morselli (1904) à América Latina. Do mito de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulissea à reescrita do mito : ’Orion’ (1910) e ’Glauco’ (1919) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-Americanos</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. 38, N° suplementar novembro (2012) : Dossiê – História, Literatura e Mito : viajantes europeus na América do Sul, Porto Alegre, PUCRS, 2012, p. 76-99 (téléchargeable sur le site : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revistaseletronicas.pucrs.br...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 53.« El Himno nacional italiano. Símbolos y mitos desde el Resurgimiento hasta nuestros días », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BRESCIANO, Juan Andrés [comp.], </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La memoria histórica y sus configuraciones temáticas. Una aproximación interdisciplinaria</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Santiago de Compostela, Andavira, 2013, p. 183-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 52.« Ermanno Wolf-Ferrari e il comico goldoniano sulla scena operistica</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italiana degli anni 1930 : La Vedova scaltra (1931) e Il Campiello (1936)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Costantino Maeder, Gian Paolo Giudicetti, Amandine Mélan (a cura di), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalla tragedia al giallo. Comico fuori posto e comico volontario</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Peter Lang, Bruxelles Bern Berlin Frankfurt am Main New York Oxford Wien, 2012, p. 299-318.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 51.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’uccello di fuoco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Stravinskij tra mitologia e folklore », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis –</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « L’anno 1910 in Russia », n° 18, a cura di Duccio Colombo e Caterina Graziadei, Salerno, 2012, p. 381-393.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 50.« Dal teatro di Euripide al cinema pasoliniano : la mise en abyme del mito di Medea », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Italianística</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2010/2011, n° XIX-XX (2011), ISSN 2238-8281, p. 195-209 (téléchargeable en ligne sur :</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revistas.fflch.usp.br</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), Departamento de Letras Modernas,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Filosofia, Letras e Ciêncais Humanas, Universidade de São Paulo.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 49.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Promessi sposi</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiancés</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">) de Manzoni et l’opéra italien du XIXe siècle. Nationalisme littéraire et musical en Italie entre le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risorgimento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et l’unification du pays », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le romanesque et l’historique. Marge et écriture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la dir. de Dominique Peyrache-Leborgne et André Peyronie, Nantes, éditions Cécile Defaut, [Horizons comparatistes – Université de Nantes], 2010, p. 43-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 48.« D’Adrienne (Le) Couvreur à Adriana Lecouvreur : de la Comédie-Française au XVIIIe siècle à l’opéra italien du début du XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécriture des sources biographiques et construction du personnage de théâtre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Nicole Boireau, Jean-Frédéric Chevalier, Pierre Degott, Université Paul Verlaine – Metz, Centre de Recherche « Ecritures », Collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Littérature</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n°4, 2010, p. 145-158.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 47.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Guarany</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Antonio Carlos Gomes, Antonio Scalvini e Carlo D’Ormeville : il mito fondatore dell’opera in Brasile », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique Latine : Migrations, échanges, influences, interférences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, p. 165-174.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 46.« De la tradition populaire européenne et russe à la création de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrouchka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sur la scène parisienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXIX / 2010, Salerno, p. 177-188.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 45.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nerone</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Mascagni et Targioni-Tozzetti : l’antihéros sur la scène d’opéra dans les années du Fascisme », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2009, p. 37-56.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 44.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Cesare Hanau et Franco Alfano ou l’opéra italien à la recherche d’exotisme au début du XXe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Colloque organisé par les Amis de Léon Tolstoï et la Bibliothèque - Musée Léon Tolstoï, Paris 8 novembre 2008, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Tolstoï n° 20 : Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, publié sous la direction de Michel Aucouturier, Paris, I.E.S., 2009, p. 59-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 43.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nez</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mamelles de Tirésias</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : objets sexuels du désir sur fond de dialogue surréaliste franco-russo-soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurisme et Surréalisme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (études réunies par F. Livi), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international organisé par l’Université de Nantes en collaboration avec l’Université de Paris-Sorbonne à Nantes, 13 et 14 décembre 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, L’âge d’homme, 2008, p. 291-305.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 42.« La réception des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la presse parisienne à partir de l’année de la création (1835-1987) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 367-403.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 41.« Vincenzo Bellini, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : dossier de presse », (avec Mark Everist et Sarah Hibberd), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 405-481.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 40.« L’immagine di Mosca e Pietroburgo nella musica russa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitali nei paesi dell’Europa centrale e orientale. Centri politici e laboratori culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di M. Böhmig e A. D’Amelia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Convegno Internazionale di Studi, Napoli, 3-4-5 marzo 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Università degli Studi di Napoli - L’Orientale, Napoli, M. D’Auria editore, 2007, p. 327-342.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 39.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belfagor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Claudio Guastalla e Ottorino Respighi : la vena comica e nazionalistica nel melodramma italiano del primo ‘900 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> n° 77/78 (numéro spécial Opéra), études réunies par Gilles de Van, Université de la Sorbonne Nouvelle – Paris III, 22e année n° 77/78 (2 -2006), p. 175-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 38.« Sujets russes dans l’opéra italien des XIXe-XXe siècles : de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Falegname di Livonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1819) à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1904) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica-Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 23, « Accords Majeurs. Les échanges musicaux entre la Russie et le monde (XIXe-XXe siècles) », édité par P. Melani, Toulouse, 2006, p. 63-79.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 37.« L’Italie de Vladimir Horowitz : lien et lieu d’une sensibilité artistiques hors du commun », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladimir Horowitz and Problems of Art Performance of XXIst Century</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international pour</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le centenaire de la naissance d’Horowitz</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Kiev, Hôtel Bratislava, 29 septembre-1er octobre 2003, Kyiv, éditions de l’Institut Supérieur d’études musicales de Kiev “R.M. Glière”, 2006, p. 24-39.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 36.« De David Belasco à Giacomo Puccini : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fanciulla del West</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, premier opéra “américain” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’Université de Caen, 2005,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. IV n° 2 / 2006 : &amp;lt;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/lisa</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; , p. 52-67.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 35.« Pascal Dusapin e l’opera in italiano : dal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codice di Perelà</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1911) di Palazzeschi a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perelà uomo di fumo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (2003), variazioni sul tema dell’alterità », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. A. Frabetti et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2006, p. 215-226.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 34.« Tra nazionalismo musicale e interculturalismo europeo : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Lituani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1874) di Antonio Ghislanzoni ed Amilcare Ponchielli », in Bart VAN DEN BOSSCHE, Michel BASTIAENSEN, Corinna SALVADORI LONERGAN, Stanislaw WIDLAK (Ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia e Europa : Dalla cultura nazionale all’interculturalismo, Atti del XVI Congresso dell’A.I.P.I., Cracovia, 26-29 agosto 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. 2, Franco Cesati Editore, Firenze, 2006, p.549-558.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 33.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lupa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, dai testi verghiani – la novella, il dramma, il libretto – all’opera omonima di Di Leva-Tutino. Itinerario singolare dal verismo letterario di fine Ottocento al neo-romanticismo musicale di fine Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spunti e ricerche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalism and Beyond : Fragmentation and transformations of the real</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, ed. Annamaria Pagliaro and Antonio Di Grado, Publisheg by members of the divisions of Italian Studies, La Trobe University and Monash University : Melbourne, Australia, vol. 19, 2006, p. 139-164 .</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 32.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death in Venice</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Benjamin Britten : mise en scène théâtrale et musicale d’un testament artistique et personnel », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et théâtralité dans les îles britanniques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université Paul Verlaine de Metz, 19 et 20 mars 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Claire Bardelmann et Pierre Degott, Centre d’étude des textes et traductions, série 2005, n° 7, p. 243-261.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 31.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symeon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiançailles au couvent</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : les deux premiers opéras soviétiques de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, p. 147-17.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 30.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Re</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1929) de Giovacchino Forzano et Umberto Giordano : le choix de l’allégorie entre tradition littéraire, modernité musicale et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italianità</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2005, p. 67-84.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 29.« La vie musicale pétersbourgeoise et le théâtre Mariinski : espace retrouvé d’un prestige international », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg 1703-2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 mai 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2004, p. 125-133.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 28.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Consul</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Saint of Blecker Street</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Giancarlo Menotti », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international sur Opéra et société dans le monde anglophone, Université de Caen, 15 et 16 octobre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. II, n° 3, 2004, p. 188-200, &amp;lt;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt;</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 27.« La marginalité dans les opéras de Verdi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi, pour l’expression d’une culture “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nazional-popolare</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">” en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Denis Fachard, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Université de Nancy 2, 29-30 novembre 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, P.R.I.S.M.I., n° 5, 2003, C.S.L.I., 2004, p. 153-170.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 26.« Traduction/adaptation des livrets d’opéra : le rôle de la censure en Russie au XIXe et au XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des livrets : aspects théoriques, historiques et pragmatiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Paris IV, 30 novembre-2 décembre 2000</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, P.U.P.S., Série “Études”, collection “Musiques, Écritures”, 2004, p. 495-504.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 25.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The love for three oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : between tradition and modernity », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse Katastrophen. En inter- nationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 143-156.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 24.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siméon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : le premier opéra soviétique de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse-Katastrophen. En internationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 199-213.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 23.« Ondines et Roussalkas : littérature et opéra au XIXe siècle en Allemagne et en Russie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature Comparée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Paris, Didier érudition), janvier-mars 2003, n°305, p. 5-22.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 22.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’umile ancella del genio creatore…</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : la comédienne sur la scène d’opéra (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fedora, Tosca, Adriana Lecouvreur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">). Consécration de la femme moderne ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2003, p. 83-91.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 21.« Le voyage en Russie de Francesco Algarotti : entre réalité et fiction littéraire », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 14 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage en Russie et en URSS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 331-340.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 20.« Motivi e temi operistici in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filumena Marturano</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Eduardo de Filippo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scena aperta</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 3, “Scènes parthénopéennes”, Université de Toulouse-Le Mirail, collection de l’E.C.R.I.T., 2002, p. 77-93.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 19.« L’image de la mère sur la scène d’opéra : thématique mineure de l’opéra italien du XIXe siècle ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (« L’opéra italien au XIXe siècle »), n° 19, 2002, Paris, Jean Michel Place éditeur, p. 39-48.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 18.« La France, l’Espagne et l’Italie dans les œuvres musicales de Glinka, Dargomyjski et Tchaïkovski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 15 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes et la méditerranée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 207-222.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 17.« F. Balilla Pratella e la musica futurista : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aviatore Dro</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Futurisme et les Avant-gardes littéraires et artistiques au début du XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. K. Cardini et S. Contarini), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 15 et 16 février 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2002, p. 205-220.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 16.« Souvenirs du premier voyage à l’étranger d’Alexandre Dargomyjski (1844-1845) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l’OMF</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 5 - 2000, Paris, 2001, p. 9-24.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 15.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : origines et structure du drame en vers achevé de Pouchkine », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Éudes Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXXI/ 2, 1999, p. 307-317.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 14.« Alexandre Serguéiévitch Dargomyjski et son opéra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXIX/3, 1997, p. 447-451.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 13.« Six lettres en français inédites d’Alexandre Serguéiévitch Dargomyjski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXVIII/3, 1996, p. 401-412.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 12.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la culture russe », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, n° 15, 1994, p. 241-253.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Lars Cleen ( : Lo Straniero) », tiré de la nouvelle « Lontano » de Luigi Pirandello, pour la musique de Paolo Rosato, représenté en première mondiale au Théâtre Metropolia de Helskinki les 2 et 3 octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Orione », tiré du drame homonyme d’Ercole Luigi Morselli, pour la musique de Simone Fermani, (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « L’ambasciatore », tiré du roman « La mort d’Ivan Ilitch de L. Tolstoï », pour la musique de Simone Fermani (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Maurizio Valtieri, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signora M. - Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma, edizioni Libreria Croce, 2022, pp. 209-213</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Vittoriano Gallico, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano-Udine, Mimesis Edizioni, 2021, pp. 377-379</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11.« Shakespeare à l’Opéra. Une histoire d’adaptation », mai 2016, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.operadeparis.fr/magazin...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.« Au cœur de la création artistique 1853-1924 : musiciens russes et italiens », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands orchestres / iPhil / Luxembourg Festival 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filarmonica della Scala, 10 novembre 2013, p. 6-14.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 9.« Les personnages de l’ondine et de la roussalka dans la littérature et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">l’opéra d’Europe centrale et orientale entre XIXe et XXe siècle »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du Grand théâtre de Genève, saison 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juin 2013, (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Dvorák), p. 28-37.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gioconda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un Grand Opéra italien, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de l’Opéra national de Paris, saison 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2013, p. 43-50 ».</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.« Soggetti biblici sulla scena operistica », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aprile 2013 (Samson et Dalila), p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">63-67.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.« Il Naso e la crisi dell’artista », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, gennaio 2013, p. 73-77.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.« La Gioconda da Hugo a Boito », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2012, p. 85-87.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.« Relire et revoir </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aujourd’hui », préface à V. Sardou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Le Jardin d’essai, 2007, p. 3-28.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.« Entre interculturalité et loufoquerie », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges-Programme de l’Opéra National de Paris, décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-75.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Démon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  : du romantisme de Lermontov au manichéisme de Rubinstein », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du théâtre du Châtelet, saison 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier 2003, p. 38-43.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.« The birth of Russian musical drama : Alexander Dargomïzhsky and his </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wexford Festival Opera Programme Book, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES À L’ETRANGER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences, cours, participation à des colloques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Allemagne (Berlin), Argentine (Mendoza), Arménie (Erevan), Australie (Sydney, IIC), Belgique (Louvain-la-Neuve), Brésil (Brasilia, Porto Alegre), Canada (Ottawa), Etats-Unis (Philadelphie, Washington D.C.), Finlande (Jyväskylä), Grèce (Thessalonique), Iran (Téhéran), Italie (Cagliari, Cosenza, Gênes, Milan, Naples, Palerme, Pavie, Perugia, Rome, Sienne, Venise), Lituanie (Vilnius), Macédoine (Skopje), Malte, Pays-Bas (Gröningen), Pologne (Varsovie), République Serbe de Bosnie (Banja Luka), Roumanie (Craiova), Royaume-Uni (Manchester), Russie (Moscou, Voronež), Slovaquie (Banska Bystrica), Slovénie (Ljubljana, IIC), Suède (Falun), Ukraine (Kiev, Poltava), Uruguay (Montévideo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bref ou l'écriture juste dans &amp;quot;Ein ganzes Leben&amp;quot; (2014) de Robert Seethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bestiario” di Ercole Luigi Morselli nelle Favole per i Re d’oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXV (3), pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Train Bleu sulla scena parigina del 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa orientalis : studi e ricerche sui paesi e le culture dell'est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del '900, e il suo Glauco (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/249897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella Filosofia della musica di Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0014585815583284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diventare italofono. Un francofono del Senegal stregato dalla lingua di Dante. Walter Zidarič dialoga con Pap Khouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edwige Fusaro, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Canta che ti passa» : echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto : Storia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.296-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff : viaggio sentimentale con vedute napoletane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Napoli, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferenze rossiniane nella bufera di montale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura y música. Maridaje propicio en la lengua y la literatura italianas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mendoza, Argentina. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Rennes, France. pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Bovary c'est moi'' Riflessioni sul gioco della scrittura e interferenze operistiche nell'Interrogatorio della contessa Maria di Aldo Palazzeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internationazionale di italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Firenze, Italy. pp.851-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sources allemandes et françaises, l'inspiration première des ballets de Tchaïkovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du conte au ballet, ou comment transposer le merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Pluridisciplinaire en Arts, Lettres et Langues de l'Université de Toulouse, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condor (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l'America latina : cronache, letterature, arti, lingue e culture : atti del Convegno internazionale di storia : Università della Calabria, Arcavacata di Rende (Italia), 27-29 ottobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rende, Italy. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre symbolisme et expressionnisme, les visions de la guerre dans Images des rêves d’Ivan Cankar (1876-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Caen, France. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l'époque de Marius Petipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bordeaux à Saint-Pétersbourg, Marius Petipa (1818-1910) et le ballet « russe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Opéra National de Bordeaux; Maison des Sciences de l'Homme d'Aquitaine, Oct 2015, Bordeaux, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessi danteschi nell'opera italiana di primo Novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Skopje, Macedonia. pp.829-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo Schiavo&amp;quot; : opera abolizionista di Antonio C. Gomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France. pp.213-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê : 150 anos da imigração italiana no Brasil : produção e circulação de saberes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Padilha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Federal do Espírito Santo. 2 (46), 2024, Contexto, ISSN 2358-9566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabbrica dell’identità russa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. 2024, Sediziose voci. Studi sul melodramma, n° 14, Camillo Faverzani, 9788855433839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">628 p., 2017, Arti dello spettacolo. Studi e ricerche. Teatro, 978-88-6507-978-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité, intersexualité : les livrets d'opéra 1930-1945 : La force des illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRINI. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Una visione dell’immigrazione italiana nel Rio Grande do Sul nell’opera lirica. O Quatrilho (Cunha/Pozenato)”, pp. 175-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OIKOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 anos da imigraçao italiana no Rio Grande do Sul. Legado histórico-cultural e novas perspectivas de pesquisa (Antonio de Ruggiero & Vania Beatriz Merlotti-Herédia, orgs.), Oikos ed., São Leopoldo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIKOS, 2025, 9786559743131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges di S. Prokof’ev: una rivisitazione dell’Amore delle tre melarance di Carlo Gozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sediziose voci. Studi sul melodramma, n° 15, 9788855432924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mas des Alouettes ou comment raconter le génocide arménien : du roman (2004) d’Antonia Arslan à la réalisation cinématographique (2007) des frères Taviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U. Erevan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation Studies: Theory and Practice / Lectures croisées des discours. Hiatus entre réalités socio-politiques, récits de mémoires et approches interprétatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISSN 2738-2699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un percorso franco-italiano da fine ‘800 a oggi, tra luoghi veri e luoghi inventati, per una breve cartografia letteraria di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perugia Stranieri University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il turismo letterario. Casi di studio ed esperienza a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TULE, 9788899811181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traduzioni francesi di Pinocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Treccani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-8812011568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux de l’écriture dans le Châle Andalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interférences, 9782753586895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nauka-Junipress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9785429202570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universo letterario di due scrittori italo-iraniani: Bijan Zarmandili e Hamid Ziarati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quaderni della Rassegna, n° 211, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Libreria Croce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Valtieri, La signora M. Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9788864024448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.XI-XXX, 2021, 978-88-9380-054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Catena d’Adone di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di G.B. Marino. Mito - Movimento - Meraviglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Mignon », Studi di italianistica germanofona, 9791259943453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cinema, 9788857580746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla ricerca della città che non c’è nella Città delle donne di F. Fellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenerentola sulla scena musicale parigina alla fine dell’Ottocento: ovvero Cendrillon di Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 179, 9788876678691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loxias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Loxias, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito di Orione: dal racconto orale alla scena teatrale e musicale del XX e XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pendragon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978 88 3364 257 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso degli autori italo-iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e letteratura italiana nel presente e nella storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 177, 978-88-7667-859-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un imaginaire collectif : de la tradition populaire européenne à la création d'un ballet russe d'avant-garde, ``Petrouchka'', sur la scène parisienne en 1911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, Rogério and dos Reis, Maria da Glória Magalhães. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários: deslocamentos, interações, superposições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7Letras, pp.164-173, 2018, 978-85-421-0611-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvator Rosa&amp;quot; d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders : les Romantiques et l’Opéra / I Romantici e l’Opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-336, 2018, 978-88-7096-942-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello'' di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dammanio, Enza and Di Leo, Donatella and Mari, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni : scritti in onore di Michaela Bohmig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mongolfiera, pp.425-438, 2017, 978-88-99514-58-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Cleen : Lo Straniero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frabetti, Anna and Cubeddu-Proux, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi : intertestualità, riscrittura, ricezione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Metauro, pp.369-418, 2017, Studi, 978-88-6156-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione : l'inesauribile fonte di ispirazione artistica dell'universo shakepeariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lark and the nigthingale: Shakespeare et l'Opéra = Shakespeare e l'opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.369-372, 2017, 978-88-7096-893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza culturale italiana all'estero : il ruolo del melodramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo, Stefano and Nobili, Claudio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. : aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Aonia edizioni, pp.174-181, 2017, Italianistica balcanica, 978-1-326-85061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cimmieri, Valeria and Capra, Antonella and Cimmieri, Valeria Préfacier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe: réception des mythes anciens dans le théâtre italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Université de Toulouse-Jean Jaurès, pp.117-140, 2015, Collection de l'ECRIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal fondo Morselli della biblioteca Oliveriana di Pesaro : la genesi del libretto del Glauco per musica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> walter zidaric </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation personnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1962 à Nettuno (RM-ITALIE) - Marié - double nationalité : italienne et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, musique, opéra, société en Italie et Russie (19e-21e), identité nationale, littérature de la migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1996 : Enseignant d’italien dans le privé</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Maître auxiliaire d’italien dans l’Académie de Créteil</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 : Professeur agrégé d’italien en collège</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maître de Conférences en italien à l’Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Professeur des universités en Italien à l’Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Conseiller municipal élu à la Mairie de Chaise-Dieu-du-Theil (27580)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes /parcours académique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Licence de Slovène Langue et Civilisation Aréales (INALCO, Paris, 2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Habilitation à Diriger des Recherches : « Opéra, culture et identité aux XIXe-XXIe siècles. De l’univers dramatique d’Amilcare Ponchielli, dans le processus de formation de l’identité nationale italienne, aux livrets d’opéra italiens et européens dans une perspective intertextuelle et interculturelle », domaine Italien (Université de Nantes, Nantes, 2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Agrégation externe d’italien, 1999</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Doctorat 3e cycle (INALCO, Paris, 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– DEA d’études slaves et est-européennes (INALCO, Paris, 1992)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Laurea (Maîtrise) in Lingue e Letterature straniere moderne (Université La Sapienza, Rome, 1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements à l’université de Nantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, civilisation, linguistique, traduction littéraire (domaine italien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– responsable du double diplôme franco-italien de Master/Laurea specialistica CIMEPIC (Communication Internationale MÉdiation Publicité Image Culture) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– responsable des échanges Erasmus pour les étudiants italianistes LCER avec les Universités de : Ljubljana, L’Orientale (Naples), Oviedo (Espagne), Malte, Péter-Pázmány (Budapest), Humboldt (Berlin), Thessalonique, Catane, Tallin (Estonie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission VA - Licence LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission pédagogique Master LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– de 2005 à 2017 Directeur du département d’études italiennes de la Faculté des Langues et Cultures Etrangères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Italianistica nel Mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SIM), Presses Universitaires de Louvain la Neuve</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre élu du conseil du laboratoire LAMO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité éditorial de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’EA 4276, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlantide.univ-nantes.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritture migranti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (rivista di scambi interculturali), Università di Bologna</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique du Centro per il turismo letterario (TULE), Università per Stranieri di Perugia (&amp;gt; 2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la collection « Universités » des éditions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris) (&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue on line (inter- et trans-disciplinare) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRCES, Université de Nice Sophia Antipolis (&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue ATeM, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atem-journal.com/ojs2/index...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Sediziose voci. Studi sul melodrammma », LIM–Libreria Musicale Italiana, Lucca</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Testi & Traduzioni », Universitalia, Roma</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Musica pensante », UNICOPLI, Milano</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique (2020-2024) de la Revista Analele Universităţii din Craiova. Seria Ştiinţe filologice. Lingvistică, Université de Craiova (Roumanie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Membre élu du CNU 14è section (2016-2019, et 2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert HCERES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour le Ministère grec de l’Enseignement supérieur et de la recherche (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert Université d’Aix-Marseille</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert international pour l’Université de Ljubljana (SLO), l’Université Matej Bel de Banska Bystrica (SK), l’Université La Sapienza de Rome, le Conservatoire Rimsky-Korsakov de Saint-Pétersbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Presses universitaires de Florence (I), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri. Rivista europea di studi italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Werkgroep Italië Studies e Utrecht University Library Open Access Journals), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Travaux et publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUVRAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8.Ercole Luigi Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edizione completa a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, XXX-478p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Io, da qui, non me ne vado (La storia di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Atto unico in 3 scene, Prefazione di Maurizio Valtieri, 2019, ebook, ISBN : 9788834153727</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, prima edizione critica integrale, a cura di W. Zidarič, Roma, UniversItalia, 2017, 627p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lars Cleen : lo Straniero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, livret d’opéra (musique de Paolo Rosato), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi / Pirandello aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Anna Frabetti, Pesaro, Metauro edizioni, 2017, p. 369-418</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4.A. Puškin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, traduzione e introduzione a cura di W. Zidarič, Cosenza, La Mongolfiera editrice, 2014, 111 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonti e influenze italiane per libretti d’opera del ’900 e oltre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lucca, LIM, 2013, 186 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre Dargomijski et la vie musicale en Russie au XIXe siècle. Vers l’affirmation d’une école nationale avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Roussalka </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(1856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2003, 290 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’univers dramatique d’Amilcare Ponchielli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2010, 275 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2003, 320 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg : 1703-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16 et 17 mai 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2004, 208 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, 253 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2005, 243 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. A. Frabetti et Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2006, 233 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2009, 235 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique latine : échanges, influences, interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, 270 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, 237p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Formes brèves et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sous la direction de Walter Zidarič),</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier de l’EA 4276, Numéro 9 - Juillet 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, 202p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTICLES et CHAPITRES D’OUVRAGES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles parus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda (Le multiculturalisme au miroir de la linguistique et de la traduction)], Actes du colloque de Voronež 24-28 novembre 2021, Vononež, NAUKA-JUNIPRESS, 2022, p. 202-215</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98. « L’universo letterario di due scrittori italo-iraniani : Bijan Zarmandili e Hamid Ziarati », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di Silvia Contarini), Firenze, Franco Cesati, 2002, p. 113-127</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97. « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Sergej Prokof’ev : una rivisitazione dell’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amore delle tre melarance</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Carlo Gozzi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gozzi lirico Project 300</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di C. Faverzani) Lucca, LIM, 2022 (sous presse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. « Jeux et enjeux de l’écriture dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châle Andalou</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Actes du colloque de Nantes, (2019), sous la dir. de D. Peyrache-Leborgne et A. Peyronie, Presses Universitaires de Rennes, 2022, p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. « Prefazione », in E.L. Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opera in prosa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, pp. XI-XXX</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. « ’La vita nuova’ di Dante sulla scena musicale europea ed extra-europea del XX e XXI secolo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi italiani / Journal of Italian Studies</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXXIX, n. 3, 2021, pp. 429-451 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.journalofitalianstudies...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93. « ’La Catena d’Adone’ di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di Giovan Battista Marino. Mito – Movimento – Maraviglia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Roberto Ubbidiente, Roma, Aracne, [“Mignon”, Studi di italianistica germanofona] 2021, pp. 423-440</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92.« ’Nerone’, l’opera (di una vita) incompiuta di Boito », (13p.) paru dans Loxias-Colloques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Sous la direction de Edwige Fusaro, mis en ligne le 30 mai 2020, URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revel.unice.fr/symposia/acte...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91.« Cenerentola sulla scena musicale parigina alla fine dell’Ottocento : ovvero </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Jules Massenet », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di F. Malagnini, [Collana : Quaderni della Rassegna, 179], Franco Cesati Editore, Firenze 2020, p. 131-147</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90.« Il caso degli autori italo iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo », in Elena Pîrvu (a cura di), Lingua e letteratura italiana nel presente e nella storia. Atti del X Convegno internazionale di italianistica dell’Università di Craiova, 14-15 settembre 2018, Firenze, Franco Cesati Editore, Quaderni della Rassegna 177, 2020, pp. 539-551. ISBN 978-88-7667-859-2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89.« Il mito di Orione : dal racconto orale alla scena teatrale e musicale del XX e XXI secolo », in La “Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti, a cura di G. Belletti, G. Garelli e A. Martinengo, Pendragon, Bologna 2020, p. 209-235, ISBN 978-88-3364-257-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88.« Alla ricerca della città che non c’è nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città delle donne</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Federico Fellini », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, p. 171-187</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87.« &amp;quot;Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », réédité sur la demande de l’association Accademia delle emozioni, in « Monte Grappa tu sei la mia patria. Galliera Veneta nel turbine della Grande guerra. Il Centenario delle prime cerimonie nazionali sul Grappa », (a c. di S. Bonaldo), Padova, Accademia delle emozioni, 2020, p. 123-129</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86.« Echi e riflessi latinoamericani nelle lettere e nelle opere di Ercole Luigi Morselli », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale di Storia Contemporanea</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXIV, n.s., 1, 2020 (« Rapporti culturali tra Italia e America latina »), p. 141-159</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85.« “Il Figliuol prodigo” (1880) d’Amilcare Ponchielli et Angelo Zanardini (1812-1893) : un grand-opéra italien au sujet biblique sur la scène de la Scala », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cithăra et Spirĭtus Mălus. La Bible et l’Opéra / La Bibbia e l’Opera. Séminaires / Seminari « L’Opéra narrateur » 2017-2018 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Lucca, LIM, [Sediziose voci. Studi sul melodramma], 8, 2019, p. 343-355</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84.« Don Raffaè de De André/Bubola/Pagani : représentation exemplaire du mafieux généreux aimé par le petit peuple », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de narratologie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, [En ligne], 36 | 2019 (Rhétorique et représentations de la culture mafieuse. Images, rituels, mythes et symboles), p. 1-12, mis en ligne le 20 décembre 2019, URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/na...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83.« Kachtchéï l’immortel dans le folklore, la musique et le cinéma en Russie et en Union Soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Evelyne Jacquelin et Béatrice Ferrier, Arras, Artois Presses Université, 2019, p. 225-235</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82.« Interferenze rossiniane nella Bufera di Montale », in Literatura y música. Marida je propicio en la lengua y la literatura italianas, Estudios de Italianistica, XXXII congrès de l’ADILLI (Ass. Des Italianistes d’Argentine et d’Amérique latine), Maria Troiano de Echegaray (compiladora), Mendoza, UNCuyo, 2018, pp. 34-45</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81.« La novità di Altri libertini di Pier Vittorio Tondelli nel panorama della letteratura di tematica omosessuale in Italia. Verso una prima tipologia del personaggio gay ? », in Culture Queer : les héritiers de Pasolini, a cura di Costantino Maeder e Amandine Mélan, Louvain la Neuve, PUL, 2018, pp. 89-100</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80.« « Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (a c. di F. Belviso, M.P. De Paulis, A. Giacone) Torino, Accademia University Press, [BHM, La Biblioteca di »Historia Magistra&amp;quot;] 2018, pp. 296-313</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79.« Salvator Rosa d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders. Les Romantiques et l’Opéra / I Romantici e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2015-2017 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure), Lucca, LIM, 2018, pp. 321-336</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78.« Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff. Viaggio sentimentale con vedute napoletane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atti del colloquio internazionale, Napoli, 15-16 settembre 2016, Università degli Studi di Napoli « L’Orientale », Istituto italiano per gli Studi Filosofici, a c. di Donatella Di Leo, Eleonora Gironi Carnevale, Roma, Universitalia, 2018, p. 161-172, édition trilingue : italien, français, russe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77.« Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées (1813-2013. Musique, histories des idées, littérature et arts)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de J.-F. Candoni, H. Lacombe, T. Picard et G. Sparacello, Presses universitaires de Rennes, collection ‘Le Spectaculaire’, 2018, p. 247-261</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76.« Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal Fondo Morselli della Biblioteca Oliveriana di Pesaro. La genesi del libretto del « Glauco » per musica », Febbraio 2018, p. 1-12, on-line sur le site de l’association : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://albertofranchetti.files.wor...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75.« IL “BESTIARIO” DI ERCOLE LUIGI MORSELLI NELLE FAVOLE PER I RE D’OGGI », Anno xxxv, n. 1, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOTECA DI RIVISTA DI STUDI ITALIANI,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dicembre 2017, pp. 92-113.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74.« “Raffaello” di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni. Scritti in onore di Michaela Böhmig,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> a cura di Enza Dammiano, Donatella Di Leo, Eleonora Gironi Carnevale, Emilio Mari, Olga Trukhanova, La Mongolfiera editrice, Doria di Cassano allo Ionio (Cosenza) 2017, p. 425-438.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73.« La création d’un imaginaire collectif : de la tradition populaire européenne à la création d’un ballet russe d’avant-garde, “Petrouchka”, sur la scène parisienne en 1911 », Rogério Lima & Maria Da Glória Magalhães (Org.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários. Deslocamentos, interações, superposições,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viveiros de Castro Editora, Rio de Janeiro 2017, p. 164-173.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72.« Postfazione. L’inesauribile fonte di ispirazione artistica dell’universo shakepeariano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lark and the Nigthingale. Shakespeare et l’Opéra/Shakespeare e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2014-2015 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure-Paris, Institut National d’Histoire de l’Art), Lucca, LIM, 2017, pp. 369-372.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71.« “Madame Bovary c’est moi”… Riflessioni sul gioco della scrittura e interferenze operistiche nell’Interrogatorio della contessa Maria di Aldo Palazzeschi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presente e futuro della lingua e letteratura italiana,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franco Cesati, Firenze 2017, pp. 851-862.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.« Presenza culturale italiana all’estero : il ruolo del melodramma », in Adamo, S., Nobili, C., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. Aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Raleigh (CN), Aonia edizioni 2017, pp. 174-181.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69.« Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l’époque de Marius Petipa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la France à la Russie, Marius Petipa. Contexte, trajectoire, héritage</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Pascale Melani (éd.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n. 43, 2016, Toulouse, pp. 213-222.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68.« Entre symbolisme et expressionnisme, les visions de la guerre dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des rêves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> d’Ivan Cankar (1876-1918) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914. Ruptures et continuités</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Caroline Bérenger et Alvaro Fleites Marcos, Paris, L’Harmattan, 2016, pp. 175-188.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côndor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l’America Latina. Cronache, letterature, arti, lingue e culture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Vittorio Cappelli e Pantaleone Sergi, Cosenza, Pellegrini, 2016, pp. 83-94.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66.« Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del ’900, e il suo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittori in musica. I classici italiani nel melodramma tra Seicento e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a c. di Antonio Rostagno e Silvia Tatti, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 36 (2015), Roma, Bulzoni, 2016, pp. 277-291.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train bleu</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sulla scena parigina del 1924 : la società alla moda delle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années folles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> criticata dall’arte dei </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballets russes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », EUROPA ORIENTALIS, n. 34 (2015), 2016, pp. 277-288.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64.« Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe. Réception des mythes anciens dans le théâtre italien contemporain,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd.) Antonella Capra, Valeria Cimmieri, Toulouse, Il Laboratorio [coll. de l’ECRIT], 2015, pp. 117 -140.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63.« Riflessi danteschi nell’opera italiana di primo Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Atti del Convegno internazionale dell’Università « Ss. Cirillo e Metodio » di Skopje, 13-14 settembre 2014, Ohrid, a cura di Radica Nikodinovska, Skopje, Boro Grafica, 2015, pp. 829-841.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Schiavo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : opera abolizionista di Antonio C. Gomes ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, pp. 213-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61.« Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia della musica</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Giuseppe Mazzini », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2015, Vol. 49 (2), p. 347-363.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60.« Assassinio nella Cattedrale de Pizzetti : le retour du religieux sur la scène musicale italienne des années 1950 », Revue LISA/LISA e-journal [En ligne], vol. XII-n°6 | 2014, mis en ligne le 30 octobre 2014, URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lisa.revues.org/6721&nbsp</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;; DOI : 10.4000/lisa.6721, 11 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59.« Impressions d’Italie dans le Journal de Marie Bashkirtseff : entre souvenirs et fiction romanesque, l’intertextualité au service de la construction d’un “soi” littéraire », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy vtoroj meždunarodnij konferencii, posvjaščennoj 155-letiju so dnja roždenija Marii Baškircevoj</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Poltava 12-14 septembre 2013, (éd. T. Švec) Moskva, Naš Dom, 2014, p. 113-122, (version russe : p.123-132).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58.« Riflessi verdiani nella letteratura italiana dall’Unità d’Italia in poi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vera storia ci narra. Verdi narratore, Atti del convegno internazionale, Paris 8-Institut National d’Histoire de l’Art, 23-26 ottobre 2013</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di C. Faverzani, Lucca, LIM, 2014, p. 501-516.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 57.« L’orientalismo nell’opera russa dell’Ottocento : Judif’ (Giuditta) di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleksandr Serov », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un impero verso Oriente. Tendenze orientaliste e</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arte russa fra Otto e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Napoli, Università di Napoli</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">’L’Orientale’ (Il Torcoliere), 2013, pp. 203-209.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 56.« De la Comédie-Française a la ópera italiana [Adriana Lecouvreur] »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro de la temporada ABAO-OLBE 2013-2014</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Carmen Rodríguez Suso, y Mario Lerena (eds.), Bilbao, ABAO-OLBE, 2013, pp. 114-121 [ISBN :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">978-84-616-5300-3].</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 55.« Diventare italofono. Un francofono del Senegal stregato dalla lingua di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante. Walter Zidaric dialoga con Pap Khouma », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrivere altrove /</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écrire ailleurs. Letteratura e migrazione in Italia / Littérature et</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migration en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Anna Frabetti et Laura Toppan,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(cher)ches (Cultures et Histoire dans l’Espace Roman)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg, n° 10, printemps 2013, p. 47-53.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 54.« A viagem de Ercole Luigi Morselli (1904) à América Latina. Do mito de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulissea à reescrita do mito : ’Orion’ (1910) e ’Glauco’ (1919) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-Americanos</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. 38, N° suplementar novembro (2012) : Dossiê – História, Literatura e Mito : viajantes europeus na América do Sul, Porto Alegre, PUCRS, 2012, p. 76-99 (téléchargeable sur le site : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revistaseletronicas.pucrs.br...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 53.« El Himno nacional italiano. Símbolos y mitos desde el Resurgimiento hasta nuestros días », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BRESCIANO, Juan Andrés [comp.], </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La memoria histórica y sus configuraciones temáticas. Una aproximación interdisciplinaria</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Santiago de Compostela, Andavira, 2013, p. 183-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 52.« Ermanno Wolf-Ferrari e il comico goldoniano sulla scena operistica</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italiana degli anni 1930 : La Vedova scaltra (1931) e Il Campiello (1936)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Costantino Maeder, Gian Paolo Giudicetti, Amandine Mélan (a cura di), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalla tragedia al giallo. Comico fuori posto e comico volontario</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Peter Lang, Bruxelles Bern Berlin Frankfurt am Main New York Oxford Wien, 2012, p. 299-318.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 51.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’uccello di fuoco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Stravinskij tra mitologia e folklore », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis –</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « L’anno 1910 in Russia », n° 18, a cura di Duccio Colombo e Caterina Graziadei, Salerno, 2012, p. 381-393.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 50.« Dal teatro di Euripide al cinema pasoliniano : la mise en abyme del mito di Medea », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Italianística</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2010/2011, n° XIX-XX (2011), ISSN 2238-8281, p. 195-209 (téléchargeable en ligne sur :</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revistas.fflch.usp.br</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), Departamento de Letras Modernas,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Filosofia, Letras e Ciêncais Humanas, Universidade de São Paulo.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 49.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Promessi sposi</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiancés</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">) de Manzoni et l’opéra italien du XIXe siècle. Nationalisme littéraire et musical en Italie entre le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risorgimento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et l’unification du pays », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le romanesque et l’historique. Marge et écriture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la dir. de Dominique Peyrache-Leborgne et André Peyronie, Nantes, éditions Cécile Defaut, [Horizons comparatistes – Université de Nantes], 2010, p. 43-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 48.« D’Adrienne (Le) Couvreur à Adriana Lecouvreur : de la Comédie-Française au XVIIIe siècle à l’opéra italien du début du XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécriture des sources biographiques et construction du personnage de théâtre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Nicole Boireau, Jean-Frédéric Chevalier, Pierre Degott, Université Paul Verlaine – Metz, Centre de Recherche « Ecritures », Collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Littérature</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n°4, 2010, p. 145-158.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 47.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Guarany</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Antonio Carlos Gomes, Antonio Scalvini e Carlo D’Ormeville : il mito fondatore dell’opera in Brasile », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique Latine : Migrations, échanges, influences, interférences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, p. 165-174.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 46.« De la tradition populaire européenne et russe à la création de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrouchka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sur la scène parisienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXIX / 2010, Salerno, p. 177-188.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 45.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nerone</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Mascagni et Targioni-Tozzetti : l’antihéros sur la scène d’opéra dans les années du Fascisme », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2009, p. 37-56.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 44.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Cesare Hanau et Franco Alfano ou l’opéra italien à la recherche d’exotisme au début du XXe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Colloque organisé par les Amis de Léon Tolstoï et la Bibliothèque - Musée Léon Tolstoï, Paris 8 novembre 2008, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Tolstoï n° 20 : Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, publié sous la direction de Michel Aucouturier, Paris, I.E.S., 2009, p. 59-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 43.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nez</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mamelles de Tirésias</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : objets sexuels du désir sur fond de dialogue surréaliste franco-russo-soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurisme et Surréalisme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (études réunies par F. Livi), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international organisé par l’Université de Nantes en collaboration avec l’Université de Paris-Sorbonne à Nantes, 13 et 14 décembre 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, L’âge d’homme, 2008, p. 291-305.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 42.« La réception des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la presse parisienne à partir de l’année de la création (1835-1987) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 367-403.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 41.« Vincenzo Bellini, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : dossier de presse », (avec Mark Everist et Sarah Hibberd), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 405-481.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 40.« L’immagine di Mosca e Pietroburgo nella musica russa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitali nei paesi dell’Europa centrale e orientale. Centri politici e laboratori culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di M. Böhmig e A. D’Amelia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Convegno Internazionale di Studi, Napoli, 3-4-5 marzo 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Università degli Studi di Napoli - L’Orientale, Napoli, M. D’Auria editore, 2007, p. 327-342.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 39.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belfagor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Claudio Guastalla e Ottorino Respighi : la vena comica e nazionalistica nel melodramma italiano del primo ‘900 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> n° 77/78 (numéro spécial Opéra), études réunies par Gilles de Van, Université de la Sorbonne Nouvelle – Paris III, 22e année n° 77/78 (2 -2006), p. 175-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 38.« Sujets russes dans l’opéra italien des XIXe-XXe siècles : de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Falegname di Livonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1819) à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1904) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica-Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 23, « Accords Majeurs. Les échanges musicaux entre la Russie et le monde (XIXe-XXe siècles) », édité par P. Melani, Toulouse, 2006, p. 63-79.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 37.« L’Italie de Vladimir Horowitz : lien et lieu d’une sensibilité artistiques hors du commun », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladimir Horowitz and Problems of Art Performance of XXIst Century</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international pour</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le centenaire de la naissance d’Horowitz</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Kiev, Hôtel Bratislava, 29 septembre-1er octobre 2003, Kyiv, éditions de l’Institut Supérieur d’études musicales de Kiev “R.M. Glière”, 2006, p. 24-39.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 36.« De David Belasco à Giacomo Puccini : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fanciulla del West</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, premier opéra “américain” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’Université de Caen, 2005,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. IV n° 2 / 2006 : &amp;lt;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/lisa</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; , p. 52-67.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 35.« Pascal Dusapin e l’opera in italiano : dal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codice di Perelà</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1911) di Palazzeschi a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perelà uomo di fumo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (2003), variazioni sul tema dell’alterità », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. A. Frabetti et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2006, p. 215-226.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 34.« Tra nazionalismo musicale e interculturalismo europeo : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Lituani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1874) di Antonio Ghislanzoni ed Amilcare Ponchielli », in Bart VAN DEN BOSSCHE, Michel BASTIAENSEN, Corinna SALVADORI LONERGAN, Stanislaw WIDLAK (Ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia e Europa : Dalla cultura nazionale all’interculturalismo, Atti del XVI Congresso dell’A.I.P.I., Cracovia, 26-29 agosto 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. 2, Franco Cesati Editore, Firenze, 2006, p.549-558.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 33.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lupa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, dai testi verghiani – la novella, il dramma, il libretto – all’opera omonima di Di Leva-Tutino. Itinerario singolare dal verismo letterario di fine Ottocento al neo-romanticismo musicale di fine Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spunti e ricerche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalism and Beyond : Fragmentation and transformations of the real</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, ed. Annamaria Pagliaro and Antonio Di Grado, Publisheg by members of the divisions of Italian Studies, La Trobe University and Monash University : Melbourne, Australia, vol. 19, 2006, p. 139-164 .</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 32.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death in Venice</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Benjamin Britten : mise en scène théâtrale et musicale d’un testament artistique et personnel », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et théâtralité dans les îles britanniques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université Paul Verlaine de Metz, 19 et 20 mars 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Claire Bardelmann et Pierre Degott, Centre d’étude des textes et traductions, série 2005, n° 7, p. 243-261.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 31.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symeon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiançailles au couvent</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : les deux premiers opéras soviétiques de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, p. 147-17.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 30.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Re</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1929) de Giovacchino Forzano et Umberto Giordano : le choix de l’allégorie entre tradition littéraire, modernité musicale et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italianità</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2005, p. 67-84.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 29.« La vie musicale pétersbourgeoise et le théâtre Mariinski : espace retrouvé d’un prestige international », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg 1703-2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 mai 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2004, p. 125-133.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 28.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Consul</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Saint of Blecker Street</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Giancarlo Menotti », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international sur Opéra et société dans le monde anglophone, Université de Caen, 15 et 16 octobre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. II, n° 3, 2004, p. 188-200, &amp;lt;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt;</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 27.« La marginalité dans les opéras de Verdi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi, pour l’expression d’une culture “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nazional-popolare</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">” en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Denis Fachard, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Université de Nancy 2, 29-30 novembre 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, P.R.I.S.M.I., n° 5, 2003, C.S.L.I., 2004, p. 153-170.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 26.« Traduction/adaptation des livrets d’opéra : le rôle de la censure en Russie au XIXe et au XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des livrets : aspects théoriques, historiques et pragmatiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Paris IV, 30 novembre-2 décembre 2000</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, P.U.P.S., Série “Études”, collection “Musiques, Écritures”, 2004, p. 495-504.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 25.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The love for three oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : between tradition and modernity », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse Katastrophen. En inter- nationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 143-156.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 24.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siméon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : le premier opéra soviétique de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse-Katastrophen. En internationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 199-213.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 23.« Ondines et Roussalkas : littérature et opéra au XIXe siècle en Allemagne et en Russie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature Comparée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Paris, Didier érudition), janvier-mars 2003, n°305, p. 5-22.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 22.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’umile ancella del genio creatore…</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : la comédienne sur la scène d’opéra (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fedora, Tosca, Adriana Lecouvreur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">). Consécration de la femme moderne ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2003, p. 83-91.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 21.« Le voyage en Russie de Francesco Algarotti : entre réalité et fiction littéraire », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 14 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage en Russie et en URSS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 331-340.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 20.« Motivi e temi operistici in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filumena Marturano</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Eduardo de Filippo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scena aperta</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 3, “Scènes parthénopéennes”, Université de Toulouse-Le Mirail, collection de l’E.C.R.I.T., 2002, p. 77-93.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 19.« L’image de la mère sur la scène d’opéra : thématique mineure de l’opéra italien du XIXe siècle ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (« L’opéra italien au XIXe siècle »), n° 19, 2002, Paris, Jean Michel Place éditeur, p. 39-48.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 18.« La France, l’Espagne et l’Italie dans les œuvres musicales de Glinka, Dargomyjski et Tchaïkovski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 15 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes et la méditerranée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 207-222.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 17.« F. Balilla Pratella e la musica futurista : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aviatore Dro</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Futurisme et les Avant-gardes littéraires et artistiques au début du XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. K. Cardini et S. Contarini), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 15 et 16 février 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2002, p. 205-220.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 16.« Souvenirs du premier voyage à l’étranger d’Alexandre Dargomyjski (1844-1845) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l’OMF</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 5 - 2000, Paris, 2001, p. 9-24.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 15.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : origines et structure du drame en vers achevé de Pouchkine », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Éudes Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXXI/ 2, 1999, p. 307-317.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 14.« Alexandre Serguéiévitch Dargomyjski et son opéra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXIX/3, 1997, p. 447-451.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 13.« Six lettres en français inédites d’Alexandre Serguéiévitch Dargomyjski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXVIII/3, 1996, p. 401-412.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 12.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la culture russe », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, n° 15, 1994, p. 241-253.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Lars Cleen ( : Lo Straniero) », tiré de la nouvelle « Lontano » de Luigi Pirandello, pour la musique de Paolo Rosato, représenté en première mondiale au Théâtre Metropolia de Helskinki les 2 et 3 octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Orione », tiré du drame homonyme d’Ercole Luigi Morselli, pour la musique de Simone Fermani, (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « L’ambasciatore », tiré du roman « La mort d’Ivan Ilitch de L. Tolstoï », pour la musique de Simone Fermani (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Maurizio Valtieri, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signora M. - Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma, edizioni Libreria Croce, 2022, pp. 209-213</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Vittoriano Gallico, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano-Udine, Mimesis Edizioni, 2021, pp. 377-379</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11.« Shakespeare à l’Opéra. Une histoire d’adaptation », mai 2016, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.operadeparis.fr/magazin...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.« Au cœur de la création artistique 1853-1924 : musiciens russes et italiens », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands orchestres / iPhil / Luxembourg Festival 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filarmonica della Scala, 10 novembre 2013, p. 6-14.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 9.« Les personnages de l’ondine et de la roussalka dans la littérature et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">l’opéra d’Europe centrale et orientale entre XIXe et XXe siècle »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du Grand théâtre de Genève, saison 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juin 2013, (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Dvorák), p. 28-37.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gioconda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un Grand Opéra italien, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de l’Opéra national de Paris, saison 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2013, p. 43-50 ».</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.« Soggetti biblici sulla scena operistica », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aprile 2013 (Samson et Dalila), p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">63-67.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.« Il Naso e la crisi dell’artista », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, gennaio 2013, p. 73-77.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.« La Gioconda da Hugo a Boito », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2012, p. 85-87.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.« Relire et revoir </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aujourd’hui », préface à V. Sardou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Le Jardin d’essai, 2007, p. 3-28.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.« Entre interculturalité et loufoquerie », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges-Programme de l’Opéra National de Paris, décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-75.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Démon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  : du romantisme de Lermontov au manichéisme de Rubinstein », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du théâtre du Châtelet, saison 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier 2003, p. 38-43.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.« The birth of Russian musical drama : Alexander Dargomïzhsky and his </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wexford Festival Opera Programme Book, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES À L’ETRANGER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences, cours, participation à des colloques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Allemagne (Berlin), Argentine (Mendoza), Arménie (Erevan), Australie (Sydney, IIC), Belgique (Louvain-la-Neuve), Brésil (Brasilia, Porto Alegre), Canada (Ottawa), Etats-Unis (Philadelphie, Washington D.C.), Finlande (Jyväskylä), Grèce (Thessalonique), Iran (Téhéran), Italie (Cagliari, Cosenza, Gênes, Milan, Naples, Palerme, Pavie, Perugia, Rome, Sienne, Venise), Lituanie (Vilnius), Macédoine (Skopje), Malte, Pays-Bas (Gröningen), Pologne (Varsovie), République Serbe de Bosnie (Banja Luka), Roumanie (Craiova), Royaume-Uni (Manchester), Russie (Moscou, Voronež), Slovaquie (Banska Bystrica), Slovénie (Ljubljana, IIC), Suède (Falun), Ukraine (Kiev, Poltava), Uruguay (Montévideo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bref ou l'écriture juste dans &amp;quot;Ein ganzes Leben&amp;quot; (2014) de Robert Seethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bestiario” di Ercole Luigi Morselli nelle Favole per i Re d’oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXV (3), pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Train Bleu sulla scena parigina del 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa orientalis : studi e ricerche sui paesi e le culture dell'est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella Filosofia della musica di Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0014585815583284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del '900, e il suo Glauco (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/249897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diventare italofono. Un francofono del Senegal stregato dalla lingua di Dante. Walter Zidarič dialoga con Pap Khouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edwige Fusaro, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferenze rossiniane nella bufera di montale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura y música. Maridaje propicio en la lengua y la literatura italianas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mendoza, Argentina. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Canta che ti passa» : echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto : Storia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.296-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff : viaggio sentimentale con vedute napoletane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Napoli, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Rennes, France. pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Bovary c'est moi'' Riflessioni sul gioco della scrittura e interferenze operistiche nell'Interrogatorio della contessa Maria di Aldo Palazzeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internationazionale di italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Firenze, Italy. pp.851-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sources allemandes et françaises, l'inspiration première des ballets de Tchaïkovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du conte au ballet, ou comment transposer le merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Pluridisciplinaire en Arts, Lettres et Langues de l'Université de Toulouse, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condor (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l'America latina : cronache, letterature, arti, lingue e culture : atti del Convegno internazionale di storia : Università della Calabria, Arcavacata di Rende (Italia), 27-29 ottobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rende, Italy. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre symbolisme et expressionnisme, les visions de la guerre dans Images des rêves d’Ivan Cankar (1876-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Caen, France. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l'époque de Marius Petipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bordeaux à Saint-Pétersbourg, Marius Petipa (1818-1910) et le ballet « russe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Opéra National de Bordeaux; Maison des Sciences de l'Homme d'Aquitaine, Oct 2015, Bordeaux, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessi danteschi nell'opera italiana di primo Novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Skopje, Macedonia. pp.829-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo Schiavo&amp;quot; : opera abolizionista di Antonio C. Gomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France. pp.213-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê : 150 anos da imigração italiana no Brasil : produção e circulação de saberes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Padilha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Federal do Espírito Santo. 2 (46), 2024, Contexto, ISSN 2358-9566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabbrica dell’identità russa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. 2024, Sediziose voci. Studi sul melodramma, n° 14, Camillo Faverzani, 9788855433839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">628 p., 2017, Arti dello spettacolo. Studi e ricerche. Teatro, 978-88-6507-978-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité, intersexualité : les livrets d'opéra 1930-1945 : La force des illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRINI. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Una visione dell’immigrazione italiana nel Rio Grande do Sul nell’opera lirica. O Quatrilho (Cunha/Pozenato)”, pp. 175-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OIKOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 anos da imigraçao italiana no Rio Grande do Sul. Legado histórico-cultural e novas perspectivas de pesquisa (Antonio de Ruggiero & Vania Beatriz Merlotti-Herédia, orgs.), Oikos ed., São Leopoldo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIKOS, 2025, 9786559743131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges di S. Prokof’ev: una rivisitazione dell’Amore delle tre melarance di Carlo Gozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sediziose voci. Studi sul melodramma, n° 15, 9788855432924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mas des Alouettes ou comment raconter le génocide arménien : du roman (2004) d’Antonia Arslan à la réalisation cinématographique (2007) des frères Taviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U. Erevan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation Studies: Theory and Practice / Lectures croisées des discours. Hiatus entre réalités socio-politiques, récits de mémoires et approches interprétatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISSN 2738-2699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un percorso franco-italiano da fine ‘800 a oggi, tra luoghi veri e luoghi inventati, per una breve cartografia letteraria di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perugia Stranieri University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il turismo letterario. Casi di studio ed esperienza a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TULE, 9788899811181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traduzioni francesi di Pinocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Treccani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-8812011568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux de l’écriture dans le Châle Andalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interférences, 9782753586895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nauka-Junipress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9785429202570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universo letterario di due scrittori italo-iraniani: Bijan Zarmandili e Hamid Ziarati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quaderni della Rassegna, n° 211, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Libreria Croce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Valtieri, La signora M. Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9788864024448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.XI-XXX, 2021, 978-88-9380-054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Catena d’Adone di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di G.B. Marino. Mito - Movimento - Meraviglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Mignon », Studi di italianistica germanofona, 9791259943453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cinema, 9788857580746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loxias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Loxias, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenerentola sulla scena musicale parigina alla fine dell’Ottocento: ovvero Cendrillon di Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 179, 9788876678691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla ricerca della città che non c’è nella Città delle donne di F. Fellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso degli autori italo-iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e letteratura italiana nel presente e nella storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 177, 978-88-7667-859-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito di Orione: dal racconto orale alla scena teatrale e musicale del XX e XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pendragon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978 88 3364 257 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un imaginaire collectif : de la tradition populaire européenne à la création d'un ballet russe d'avant-garde, ``Petrouchka'', sur la scène parisienne en 1911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, Rogério and dos Reis, Maria da Glória Magalhães. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários: deslocamentos, interações, superposições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7Letras, pp.164-173, 2018, 978-85-421-0611-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvator Rosa&amp;quot; d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders : les Romantiques et l’Opéra / I Romantici e l’Opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-336, 2018, 978-88-7096-942-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello'' di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dammanio, Enza and Di Leo, Donatella and Mari, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni : scritti in onore di Michaela Bohmig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mongolfiera, pp.425-438, 2017, 978-88-99514-58-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione : l'inesauribile fonte di ispirazione artistica dell'universo shakepeariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lark and the nigthingale: Shakespeare et l'Opéra = Shakespeare e l'opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.369-372, 2017, 978-88-7096-893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Cleen : Lo Straniero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frabetti, Anna and Cubeddu-Proux, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi : intertestualità, riscrittura, ricezione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Metauro, pp.369-418, 2017, Studi, 978-88-6156-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza culturale italiana all'estero : il ruolo del melodramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo, Stefano and Nobili, Claudio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. : aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Aonia edizioni, pp.174-181, 2017, Italianistica balcanica, 978-1-326-85061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cimmieri, Valeria and Capra, Antonella and Cimmieri, Valeria Préfacier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe: réception des mythes anciens dans le théâtre italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Université de Toulouse-Jean Jaurès, pp.117-140, 2015, Collection de l'ECRIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal fondo Morselli della biblioteca Oliveriana di Pesaro : la genesi del libretto del Glauco per musica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F252D18A"/>
+    <w:nsid w:val="E8964171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="165D7638"/>
+    <w:nsid w:val="EE3E0F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8404A718"/>
+    <w:nsid w:val="27942B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35B4427D"/>
+    <w:nsid w:val="8EFE79CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DC7C0E30"/>
+    <w:nsid w:val="A4810931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atem-journal.com/ojs2/index.php/ATeM/pages/view/impress" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journalofitalianstudies.com/year-xxxix-n-3-december-2021/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/symposia/actel/index.html?id=1616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/narratologie/9788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://albertofranchetti.files.wordpress.com/2018/02/zidaric-epistolario-franchetti-morselli-glauco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lisa.revues.org/6721&amp;nbsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/iberoamericana/issue/view/644" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistas.fflch.usp.br/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa/fran%C3%A7ais/publications.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operadeparis.fr/magazine/shakespeare-a-l-opera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249897" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0014585815583284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=walter zidaric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03275583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidaric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Fontes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Padilha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03822485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05370112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atem-journal.com/ojs2/index.php/ATeM/pages/view/impress" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journalofitalianstudies.com/year-xxxix-n-3-december-2021/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/symposia/actel/index.html?id=1616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/narratologie/9788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://albertofranchetti.files.wordpress.com/2018/02/zidaric-epistolario-franchetti-morselli-glauco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lisa.revues.org/6721&amp;nbsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/iberoamericana/issue/view/644" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistas.fflch.usp.br/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa/fran%C3%A7ais/publications.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operadeparis.fr/magazine/shakespeare-a-l-opera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0014585815583284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=walter zidaric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03275583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidaric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Fontes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Padilha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03822485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05370112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>