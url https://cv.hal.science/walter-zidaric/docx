--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> walter zidaric </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation personnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1962 à Nettuno (RM-ITALIE) - Marié - double nationalité : italienne et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, musique, opéra, société en Italie et Russie (19e-21e), identité nationale, littérature de la migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1996 : Enseignant d’italien dans le privé</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Maître auxiliaire d’italien dans l’Académie de Créteil</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 : Professeur agrégé d’italien en collège</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maître de Conférences en italien à l’Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Professeur des universités en Italien à l’Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Conseiller municipal élu à la Mairie de Chaise-Dieu-du-Theil (27580)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes /parcours académique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Licence de Slovène Langue et Civilisation Aréales (INALCO, Paris, 2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Habilitation à Diriger des Recherches : « Opéra, culture et identité aux XIXe-XXIe siècles. De l’univers dramatique d’Amilcare Ponchielli, dans le processus de formation de l’identité nationale italienne, aux livrets d’opéra italiens et européens dans une perspective intertextuelle et interculturelle », domaine Italien (Université de Nantes, Nantes, 2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Agrégation externe d’italien, 1999</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Doctorat 3e cycle (INALCO, Paris, 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– DEA d’études slaves et est-européennes (INALCO, Paris, 1992)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Laurea (Maîtrise) in Lingue e Letterature straniere moderne (Université La Sapienza, Rome, 1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements à l’université de Nantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, civilisation, linguistique, traduction littéraire (domaine italien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– responsable du double diplôme franco-italien de Master/Laurea specialistica CIMEPIC (Communication Internationale MÉdiation Publicité Image Culture) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– responsable des échanges Erasmus pour les étudiants italianistes LCER avec les Universités de : Ljubljana, L’Orientale (Naples), Oviedo (Espagne), Malte, Péter-Pázmány (Budapest), Humboldt (Berlin), Thessalonique, Catane, Tallin (Estonie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission VA - Licence LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission pédagogique Master LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– de 2005 à 2017 Directeur du département d’études italiennes de la Faculté des Langues et Cultures Etrangères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Italianistica nel Mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SIM), Presses Universitaires de Louvain la Neuve</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre élu du conseil du laboratoire LAMO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité éditorial de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’EA 4276, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlantide.univ-nantes.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritture migranti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (rivista di scambi interculturali), Università di Bologna</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique du Centro per il turismo letterario (TULE), Università per Stranieri di Perugia (&amp;gt; 2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la collection « Universités » des éditions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris) (&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue on line (inter- et trans-disciplinare) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRCES, Université de Nice Sophia Antipolis (&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue ATeM, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atem-journal.com/ojs2/index...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Sediziose voci. Studi sul melodrammma », LIM–Libreria Musicale Italiana, Lucca</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Testi & Traduzioni », Universitalia, Roma</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Musica pensante », UNICOPLI, Milano</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique (2020-2024) de la Revista Analele Universităţii din Craiova. Seria Ştiinţe filologice. Lingvistică, Université de Craiova (Roumanie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Membre élu du CNU 14è section (2016-2019, et 2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert HCERES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour le Ministère grec de l’Enseignement supérieur et de la recherche (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert Université d’Aix-Marseille</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert international pour l’Université de Ljubljana (SLO), l’Université Matej Bel de Banska Bystrica (SK), l’Université La Sapienza de Rome, le Conservatoire Rimsky-Korsakov de Saint-Pétersbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Presses universitaires de Florence (I), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri. Rivista europea di studi italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Werkgroep Italië Studies e Utrecht University Library Open Access Journals), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Travaux et publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUVRAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8.Ercole Luigi Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edizione completa a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, XXX-478p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Io, da qui, non me ne vado (La storia di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Atto unico in 3 scene, Prefazione di Maurizio Valtieri, 2019, ebook, ISBN : 9788834153727</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, prima edizione critica integrale, a cura di W. Zidarič, Roma, UniversItalia, 2017, 627p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lars Cleen : lo Straniero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, livret d’opéra (musique de Paolo Rosato), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi / Pirandello aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Anna Frabetti, Pesaro, Metauro edizioni, 2017, p. 369-418</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4.A. Puškin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, traduzione e introduzione a cura di W. Zidarič, Cosenza, La Mongolfiera editrice, 2014, 111 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonti e influenze italiane per libretti d’opera del ’900 e oltre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lucca, LIM, 2013, 186 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre Dargomijski et la vie musicale en Russie au XIXe siècle. Vers l’affirmation d’une école nationale avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Roussalka </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(1856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2003, 290 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’univers dramatique d’Amilcare Ponchielli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2010, 275 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2003, 320 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg : 1703-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16 et 17 mai 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2004, 208 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, 253 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2005, 243 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. A. Frabetti et Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2006, 233 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2009, 235 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique latine : échanges, influences, interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, 270 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, 237p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Formes brèves et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sous la direction de Walter Zidarič),</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier de l’EA 4276, Numéro 9 - Juillet 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, 202p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTICLES et CHAPITRES D’OUVRAGES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles parus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda (Le multiculturalisme au miroir de la linguistique et de la traduction)], Actes du colloque de Voronež 24-28 novembre 2021, Vononež, NAUKA-JUNIPRESS, 2022, p. 202-215</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98. « L’universo letterario di due scrittori italo-iraniani : Bijan Zarmandili e Hamid Ziarati », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di Silvia Contarini), Firenze, Franco Cesati, 2002, p. 113-127</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97. « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Sergej Prokof’ev : una rivisitazione dell’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amore delle tre melarance</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Carlo Gozzi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gozzi lirico Project 300</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di C. Faverzani) Lucca, LIM, 2022 (sous presse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. « Jeux et enjeux de l’écriture dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châle Andalou</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Actes du colloque de Nantes, (2019), sous la dir. de D. Peyrache-Leborgne et A. Peyronie, Presses Universitaires de Rennes, 2022, p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. « Prefazione », in E.L. Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opera in prosa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, pp. XI-XXX</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. « ’La vita nuova’ di Dante sulla scena musicale europea ed extra-europea del XX e XXI secolo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi italiani / Journal of Italian Studies</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXXIX, n. 3, 2021, pp. 429-451 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.journalofitalianstudies...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93. « ’La Catena d’Adone’ di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di Giovan Battista Marino. Mito – Movimento – Maraviglia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Roberto Ubbidiente, Roma, Aracne, [“Mignon”, Studi di italianistica germanofona] 2021, pp. 423-440</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92.« ’Nerone’, l’opera (di una vita) incompiuta di Boito », (13p.) paru dans Loxias-Colloques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Sous la direction de Edwige Fusaro, mis en ligne le 30 mai 2020, URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revel.unice.fr/symposia/acte...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91.« Cenerentola sulla scena musicale parigina alla fine dell’Ottocento : ovvero </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Jules Massenet », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di F. Malagnini, [Collana : Quaderni della Rassegna, 179], Franco Cesati Editore, Firenze 2020, p. 131-147</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90.« Il caso degli autori italo iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo », in Elena Pîrvu (a cura di), Lingua e letteratura italiana nel presente e nella storia. Atti del X Convegno internazionale di italianistica dell’Università di Craiova, 14-15 settembre 2018, Firenze, Franco Cesati Editore, Quaderni della Rassegna 177, 2020, pp. 539-551. ISBN 978-88-7667-859-2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89.« Il mito di Orione : dal racconto orale alla scena teatrale e musicale del XX e XXI secolo », in La “Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti, a cura di G. Belletti, G. Garelli e A. Martinengo, Pendragon, Bologna 2020, p. 209-235, ISBN 978-88-3364-257-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88.« Alla ricerca della città che non c’è nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città delle donne</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Federico Fellini », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, p. 171-187</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87.« &amp;quot;Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », réédité sur la demande de l’association Accademia delle emozioni, in « Monte Grappa tu sei la mia patria. Galliera Veneta nel turbine della Grande guerra. Il Centenario delle prime cerimonie nazionali sul Grappa », (a c. di S. Bonaldo), Padova, Accademia delle emozioni, 2020, p. 123-129</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86.« Echi e riflessi latinoamericani nelle lettere e nelle opere di Ercole Luigi Morselli », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale di Storia Contemporanea</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXIV, n.s., 1, 2020 (« Rapporti culturali tra Italia e America latina »), p. 141-159</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85.« “Il Figliuol prodigo” (1880) d’Amilcare Ponchielli et Angelo Zanardini (1812-1893) : un grand-opéra italien au sujet biblique sur la scène de la Scala », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cithăra et Spirĭtus Mălus. La Bible et l’Opéra / La Bibbia e l’Opera. Séminaires / Seminari « L’Opéra narrateur » 2017-2018 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Lucca, LIM, [Sediziose voci. Studi sul melodramma], 8, 2019, p. 343-355</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84.« Don Raffaè de De André/Bubola/Pagani : représentation exemplaire du mafieux généreux aimé par le petit peuple », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de narratologie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, [En ligne], 36 | 2019 (Rhétorique et représentations de la culture mafieuse. Images, rituels, mythes et symboles), p. 1-12, mis en ligne le 20 décembre 2019, URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/na...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83.« Kachtchéï l’immortel dans le folklore, la musique et le cinéma en Russie et en Union Soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Evelyne Jacquelin et Béatrice Ferrier, Arras, Artois Presses Université, 2019, p. 225-235</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82.« Interferenze rossiniane nella Bufera di Montale », in Literatura y música. Marida je propicio en la lengua y la literatura italianas, Estudios de Italianistica, XXXII congrès de l’ADILLI (Ass. Des Italianistes d’Argentine et d’Amérique latine), Maria Troiano de Echegaray (compiladora), Mendoza, UNCuyo, 2018, pp. 34-45</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81.« La novità di Altri libertini di Pier Vittorio Tondelli nel panorama della letteratura di tematica omosessuale in Italia. Verso una prima tipologia del personaggio gay ? », in Culture Queer : les héritiers de Pasolini, a cura di Costantino Maeder e Amandine Mélan, Louvain la Neuve, PUL, 2018, pp. 89-100</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80.« « Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (a c. di F. Belviso, M.P. De Paulis, A. Giacone) Torino, Accademia University Press, [BHM, La Biblioteca di »Historia Magistra&amp;quot;] 2018, pp. 296-313</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79.« Salvator Rosa d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders. Les Romantiques et l’Opéra / I Romantici e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2015-2017 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure), Lucca, LIM, 2018, pp. 321-336</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78.« Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff. Viaggio sentimentale con vedute napoletane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atti del colloquio internazionale, Napoli, 15-16 settembre 2016, Università degli Studi di Napoli « L’Orientale », Istituto italiano per gli Studi Filosofici, a c. di Donatella Di Leo, Eleonora Gironi Carnevale, Roma, Universitalia, 2018, p. 161-172, édition trilingue : italien, français, russe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77.« Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées (1813-2013. Musique, histories des idées, littérature et arts)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de J.-F. Candoni, H. Lacombe, T. Picard et G. Sparacello, Presses universitaires de Rennes, collection ‘Le Spectaculaire’, 2018, p. 247-261</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76.« Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal Fondo Morselli della Biblioteca Oliveriana di Pesaro. La genesi del libretto del « Glauco » per musica », Febbraio 2018, p. 1-12, on-line sur le site de l’association : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://albertofranchetti.files.wor...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75.« IL “BESTIARIO” DI ERCOLE LUIGI MORSELLI NELLE FAVOLE PER I RE D’OGGI », Anno xxxv, n. 1, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOTECA DI RIVISTA DI STUDI ITALIANI,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dicembre 2017, pp. 92-113.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74.« “Raffaello” di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni. Scritti in onore di Michaela Böhmig,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> a cura di Enza Dammiano, Donatella Di Leo, Eleonora Gironi Carnevale, Emilio Mari, Olga Trukhanova, La Mongolfiera editrice, Doria di Cassano allo Ionio (Cosenza) 2017, p. 425-438.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73.« La création d’un imaginaire collectif : de la tradition populaire européenne à la création d’un ballet russe d’avant-garde, “Petrouchka”, sur la scène parisienne en 1911 », Rogério Lima & Maria Da Glória Magalhães (Org.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários. Deslocamentos, interações, superposições,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viveiros de Castro Editora, Rio de Janeiro 2017, p. 164-173.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72.« Postfazione. L’inesauribile fonte di ispirazione artistica dell’universo shakepeariano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lark and the Nigthingale. Shakespeare et l’Opéra/Shakespeare e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2014-2015 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure-Paris, Institut National d’Histoire de l’Art), Lucca, LIM, 2017, pp. 369-372.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71.« “Madame Bovary c’est moi”… Riflessioni sul gioco della scrittura e interferenze operistiche nell’Interrogatorio della contessa Maria di Aldo Palazzeschi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presente e futuro della lingua e letteratura italiana,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franco Cesati, Firenze 2017, pp. 851-862.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.« Presenza culturale italiana all’estero : il ruolo del melodramma », in Adamo, S., Nobili, C., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. Aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Raleigh (CN), Aonia edizioni 2017, pp. 174-181.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69.« Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l’époque de Marius Petipa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la France à la Russie, Marius Petipa. Contexte, trajectoire, héritage</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Pascale Melani (éd.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n. 43, 2016, Toulouse, pp. 213-222.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68.« Entre symbolisme et expressionnisme, les visions de la guerre dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des rêves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> d’Ivan Cankar (1876-1918) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914. Ruptures et continuités</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Caroline Bérenger et Alvaro Fleites Marcos, Paris, L’Harmattan, 2016, pp. 175-188.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côndor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l’America Latina. Cronache, letterature, arti, lingue e culture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Vittorio Cappelli e Pantaleone Sergi, Cosenza, Pellegrini, 2016, pp. 83-94.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66.« Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del ’900, e il suo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittori in musica. I classici italiani nel melodramma tra Seicento e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a c. di Antonio Rostagno e Silvia Tatti, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 36 (2015), Roma, Bulzoni, 2016, pp. 277-291.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train bleu</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sulla scena parigina del 1924 : la società alla moda delle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années folles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> criticata dall’arte dei </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballets russes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », EUROPA ORIENTALIS, n. 34 (2015), 2016, pp. 277-288.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64.« Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe. Réception des mythes anciens dans le théâtre italien contemporain,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd.) Antonella Capra, Valeria Cimmieri, Toulouse, Il Laboratorio [coll. de l’ECRIT], 2015, pp. 117 -140.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63.« Riflessi danteschi nell’opera italiana di primo Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Atti del Convegno internazionale dell’Università « Ss. Cirillo e Metodio » di Skopje, 13-14 settembre 2014, Ohrid, a cura di Radica Nikodinovska, Skopje, Boro Grafica, 2015, pp. 829-841.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Schiavo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : opera abolizionista di Antonio C. Gomes ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, pp. 213-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61.« Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia della musica</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Giuseppe Mazzini », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2015, Vol. 49 (2), p. 347-363.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60.« Assassinio nella Cattedrale de Pizzetti : le retour du religieux sur la scène musicale italienne des années 1950 », Revue LISA/LISA e-journal [En ligne], vol. XII-n°6 | 2014, mis en ligne le 30 octobre 2014, URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lisa.revues.org/6721&nbsp</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;; DOI : 10.4000/lisa.6721, 11 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59.« Impressions d’Italie dans le Journal de Marie Bashkirtseff : entre souvenirs et fiction romanesque, l’intertextualité au service de la construction d’un “soi” littéraire », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy vtoroj meždunarodnij konferencii, posvjaščennoj 155-letiju so dnja roždenija Marii Baškircevoj</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Poltava 12-14 septembre 2013, (éd. T. Švec) Moskva, Naš Dom, 2014, p. 113-122, (version russe : p.123-132).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58.« Riflessi verdiani nella letteratura italiana dall’Unità d’Italia in poi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vera storia ci narra. Verdi narratore, Atti del convegno internazionale, Paris 8-Institut National d’Histoire de l’Art, 23-26 ottobre 2013</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di C. Faverzani, Lucca, LIM, 2014, p. 501-516.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 57.« L’orientalismo nell’opera russa dell’Ottocento : Judif’ (Giuditta) di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleksandr Serov », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un impero verso Oriente. Tendenze orientaliste e</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arte russa fra Otto e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Napoli, Università di Napoli</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">’L’Orientale’ (Il Torcoliere), 2013, pp. 203-209.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 56.« De la Comédie-Française a la ópera italiana [Adriana Lecouvreur] »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro de la temporada ABAO-OLBE 2013-2014</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Carmen Rodríguez Suso, y Mario Lerena (eds.), Bilbao, ABAO-OLBE, 2013, pp. 114-121 [ISBN :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">978-84-616-5300-3].</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 55.« Diventare italofono. Un francofono del Senegal stregato dalla lingua di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante. Walter Zidaric dialoga con Pap Khouma », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrivere altrove /</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écrire ailleurs. Letteratura e migrazione in Italia / Littérature et</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migration en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Anna Frabetti et Laura Toppan,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(cher)ches (Cultures et Histoire dans l’Espace Roman)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg, n° 10, printemps 2013, p. 47-53.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 54.« A viagem de Ercole Luigi Morselli (1904) à América Latina. Do mito de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulissea à reescrita do mito : ’Orion’ (1910) e ’Glauco’ (1919) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-Americanos</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. 38, N° suplementar novembro (2012) : Dossiê – História, Literatura e Mito : viajantes europeus na América do Sul, Porto Alegre, PUCRS, 2012, p. 76-99 (téléchargeable sur le site : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revistaseletronicas.pucrs.br...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 53.« El Himno nacional italiano. Símbolos y mitos desde el Resurgimiento hasta nuestros días », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BRESCIANO, Juan Andrés [comp.], </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La memoria histórica y sus configuraciones temáticas. Una aproximación interdisciplinaria</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Santiago de Compostela, Andavira, 2013, p. 183-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 52.« Ermanno Wolf-Ferrari e il comico goldoniano sulla scena operistica</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italiana degli anni 1930 : La Vedova scaltra (1931) e Il Campiello (1936)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Costantino Maeder, Gian Paolo Giudicetti, Amandine Mélan (a cura di), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalla tragedia al giallo. Comico fuori posto e comico volontario</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Peter Lang, Bruxelles Bern Berlin Frankfurt am Main New York Oxford Wien, 2012, p. 299-318.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 51.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’uccello di fuoco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Stravinskij tra mitologia e folklore », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis –</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « L’anno 1910 in Russia », n° 18, a cura di Duccio Colombo e Caterina Graziadei, Salerno, 2012, p. 381-393.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 50.« Dal teatro di Euripide al cinema pasoliniano : la mise en abyme del mito di Medea », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Italianística</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2010/2011, n° XIX-XX (2011), ISSN 2238-8281, p. 195-209 (téléchargeable en ligne sur :</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revistas.fflch.usp.br</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), Departamento de Letras Modernas,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Filosofia, Letras e Ciêncais Humanas, Universidade de São Paulo.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 49.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Promessi sposi</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiancés</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">) de Manzoni et l’opéra italien du XIXe siècle. Nationalisme littéraire et musical en Italie entre le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risorgimento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et l’unification du pays », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le romanesque et l’historique. Marge et écriture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la dir. de Dominique Peyrache-Leborgne et André Peyronie, Nantes, éditions Cécile Defaut, [Horizons comparatistes – Université de Nantes], 2010, p. 43-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 48.« D’Adrienne (Le) Couvreur à Adriana Lecouvreur : de la Comédie-Française au XVIIIe siècle à l’opéra italien du début du XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécriture des sources biographiques et construction du personnage de théâtre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Nicole Boireau, Jean-Frédéric Chevalier, Pierre Degott, Université Paul Verlaine – Metz, Centre de Recherche « Ecritures », Collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Littérature</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n°4, 2010, p. 145-158.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 47.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Guarany</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Antonio Carlos Gomes, Antonio Scalvini e Carlo D’Ormeville : il mito fondatore dell’opera in Brasile », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique Latine : Migrations, échanges, influences, interférences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, p. 165-174.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 46.« De la tradition populaire européenne et russe à la création de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrouchka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sur la scène parisienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXIX / 2010, Salerno, p. 177-188.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 45.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nerone</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Mascagni et Targioni-Tozzetti : l’antihéros sur la scène d’opéra dans les années du Fascisme », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2009, p. 37-56.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 44.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Cesare Hanau et Franco Alfano ou l’opéra italien à la recherche d’exotisme au début du XXe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Colloque organisé par les Amis de Léon Tolstoï et la Bibliothèque - Musée Léon Tolstoï, Paris 8 novembre 2008, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Tolstoï n° 20 : Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, publié sous la direction de Michel Aucouturier, Paris, I.E.S., 2009, p. 59-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 43.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nez</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mamelles de Tirésias</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : objets sexuels du désir sur fond de dialogue surréaliste franco-russo-soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurisme et Surréalisme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (études réunies par F. Livi), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international organisé par l’Université de Nantes en collaboration avec l’Université de Paris-Sorbonne à Nantes, 13 et 14 décembre 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, L’âge d’homme, 2008, p. 291-305.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 42.« La réception des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la presse parisienne à partir de l’année de la création (1835-1987) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 367-403.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 41.« Vincenzo Bellini, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : dossier de presse », (avec Mark Everist et Sarah Hibberd), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 405-481.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 40.« L’immagine di Mosca e Pietroburgo nella musica russa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitali nei paesi dell’Europa centrale e orientale. Centri politici e laboratori culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di M. Böhmig e A. D’Amelia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Convegno Internazionale di Studi, Napoli, 3-4-5 marzo 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Università degli Studi di Napoli - L’Orientale, Napoli, M. D’Auria editore, 2007, p. 327-342.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 39.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belfagor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Claudio Guastalla e Ottorino Respighi : la vena comica e nazionalistica nel melodramma italiano del primo ‘900 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> n° 77/78 (numéro spécial Opéra), études réunies par Gilles de Van, Université de la Sorbonne Nouvelle – Paris III, 22e année n° 77/78 (2 -2006), p. 175-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 38.« Sujets russes dans l’opéra italien des XIXe-XXe siècles : de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Falegname di Livonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1819) à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1904) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica-Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 23, « Accords Majeurs. Les échanges musicaux entre la Russie et le monde (XIXe-XXe siècles) », édité par P. Melani, Toulouse, 2006, p. 63-79.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 37.« L’Italie de Vladimir Horowitz : lien et lieu d’une sensibilité artistiques hors du commun », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladimir Horowitz and Problems of Art Performance of XXIst Century</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international pour</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le centenaire de la naissance d’Horowitz</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Kiev, Hôtel Bratislava, 29 septembre-1er octobre 2003, Kyiv, éditions de l’Institut Supérieur d’études musicales de Kiev “R.M. Glière”, 2006, p. 24-39.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 36.« De David Belasco à Giacomo Puccini : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fanciulla del West</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, premier opéra “américain” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’Université de Caen, 2005,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. IV n° 2 / 2006 : &amp;lt;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/lisa</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; , p. 52-67.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 35.« Pascal Dusapin e l’opera in italiano : dal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codice di Perelà</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1911) di Palazzeschi a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perelà uomo di fumo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (2003), variazioni sul tema dell’alterità », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. A. Frabetti et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2006, p. 215-226.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 34.« Tra nazionalismo musicale e interculturalismo europeo : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Lituani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1874) di Antonio Ghislanzoni ed Amilcare Ponchielli », in Bart VAN DEN BOSSCHE, Michel BASTIAENSEN, Corinna SALVADORI LONERGAN, Stanislaw WIDLAK (Ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia e Europa : Dalla cultura nazionale all’interculturalismo, Atti del XVI Congresso dell’A.I.P.I., Cracovia, 26-29 agosto 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. 2, Franco Cesati Editore, Firenze, 2006, p.549-558.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 33.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lupa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, dai testi verghiani – la novella, il dramma, il libretto – all’opera omonima di Di Leva-Tutino. Itinerario singolare dal verismo letterario di fine Ottocento al neo-romanticismo musicale di fine Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spunti e ricerche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalism and Beyond : Fragmentation and transformations of the real</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, ed. Annamaria Pagliaro and Antonio Di Grado, Publisheg by members of the divisions of Italian Studies, La Trobe University and Monash University : Melbourne, Australia, vol. 19, 2006, p. 139-164 .</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 32.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death in Venice</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Benjamin Britten : mise en scène théâtrale et musicale d’un testament artistique et personnel », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et théâtralité dans les îles britanniques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université Paul Verlaine de Metz, 19 et 20 mars 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Claire Bardelmann et Pierre Degott, Centre d’étude des textes et traductions, série 2005, n° 7, p. 243-261.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 31.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symeon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiançailles au couvent</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : les deux premiers opéras soviétiques de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, p. 147-17.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 30.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Re</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1929) de Giovacchino Forzano et Umberto Giordano : le choix de l’allégorie entre tradition littéraire, modernité musicale et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italianità</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2005, p. 67-84.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 29.« La vie musicale pétersbourgeoise et le théâtre Mariinski : espace retrouvé d’un prestige international », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg 1703-2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 mai 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2004, p. 125-133.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 28.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Consul</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Saint of Blecker Street</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Giancarlo Menotti », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international sur Opéra et société dans le monde anglophone, Université de Caen, 15 et 16 octobre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. II, n° 3, 2004, p. 188-200, &amp;lt;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt;</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 27.« La marginalité dans les opéras de Verdi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi, pour l’expression d’une culture “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nazional-popolare</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">” en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Denis Fachard, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Université de Nancy 2, 29-30 novembre 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, P.R.I.S.M.I., n° 5, 2003, C.S.L.I., 2004, p. 153-170.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 26.« Traduction/adaptation des livrets d’opéra : le rôle de la censure en Russie au XIXe et au XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des livrets : aspects théoriques, historiques et pragmatiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Paris IV, 30 novembre-2 décembre 2000</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, P.U.P.S., Série “Études”, collection “Musiques, Écritures”, 2004, p. 495-504.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 25.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The love for three oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : between tradition and modernity », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse Katastrophen. En inter- nationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 143-156.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 24.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siméon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : le premier opéra soviétique de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse-Katastrophen. En internationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 199-213.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 23.« Ondines et Roussalkas : littérature et opéra au XIXe siècle en Allemagne et en Russie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature Comparée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Paris, Didier érudition), janvier-mars 2003, n°305, p. 5-22.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 22.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’umile ancella del genio creatore…</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : la comédienne sur la scène d’opéra (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fedora, Tosca, Adriana Lecouvreur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">). Consécration de la femme moderne ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2003, p. 83-91.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 21.« Le voyage en Russie de Francesco Algarotti : entre réalité et fiction littéraire », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 14 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage en Russie et en URSS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 331-340.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 20.« Motivi e temi operistici in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filumena Marturano</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Eduardo de Filippo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scena aperta</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 3, “Scènes parthénopéennes”, Université de Toulouse-Le Mirail, collection de l’E.C.R.I.T., 2002, p. 77-93.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 19.« L’image de la mère sur la scène d’opéra : thématique mineure de l’opéra italien du XIXe siècle ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (« L’opéra italien au XIXe siècle »), n° 19, 2002, Paris, Jean Michel Place éditeur, p. 39-48.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 18.« La France, l’Espagne et l’Italie dans les œuvres musicales de Glinka, Dargomyjski et Tchaïkovski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 15 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes et la méditerranée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 207-222.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 17.« F. Balilla Pratella e la musica futurista : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aviatore Dro</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Futurisme et les Avant-gardes littéraires et artistiques au début du XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. K. Cardini et S. Contarini), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 15 et 16 février 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2002, p. 205-220.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 16.« Souvenirs du premier voyage à l’étranger d’Alexandre Dargomyjski (1844-1845) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l’OMF</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 5 - 2000, Paris, 2001, p. 9-24.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 15.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : origines et structure du drame en vers achevé de Pouchkine », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Éudes Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXXI/ 2, 1999, p. 307-317.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 14.« Alexandre Serguéiévitch Dargomyjski et son opéra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXIX/3, 1997, p. 447-451.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 13.« Six lettres en français inédites d’Alexandre Serguéiévitch Dargomyjski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXVIII/3, 1996, p. 401-412.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 12.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la culture russe », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, n° 15, 1994, p. 241-253.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Lars Cleen ( : Lo Straniero) », tiré de la nouvelle « Lontano » de Luigi Pirandello, pour la musique de Paolo Rosato, représenté en première mondiale au Théâtre Metropolia de Helskinki les 2 et 3 octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Orione », tiré du drame homonyme d’Ercole Luigi Morselli, pour la musique de Simone Fermani, (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « L’ambasciatore », tiré du roman « La mort d’Ivan Ilitch de L. Tolstoï », pour la musique de Simone Fermani (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Maurizio Valtieri, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signora M. - Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma, edizioni Libreria Croce, 2022, pp. 209-213</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Vittoriano Gallico, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano-Udine, Mimesis Edizioni, 2021, pp. 377-379</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11.« Shakespeare à l’Opéra. Une histoire d’adaptation », mai 2016, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.operadeparis.fr/magazin...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.« Au cœur de la création artistique 1853-1924 : musiciens russes et italiens », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands orchestres / iPhil / Luxembourg Festival 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filarmonica della Scala, 10 novembre 2013, p. 6-14.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 9.« Les personnages de l’ondine et de la roussalka dans la littérature et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">l’opéra d’Europe centrale et orientale entre XIXe et XXe siècle »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du Grand théâtre de Genève, saison 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juin 2013, (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Dvorák), p. 28-37.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gioconda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un Grand Opéra italien, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de l’Opéra national de Paris, saison 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2013, p. 43-50 ».</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.« Soggetti biblici sulla scena operistica », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aprile 2013 (Samson et Dalila), p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">63-67.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.« Il Naso e la crisi dell’artista », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, gennaio 2013, p. 73-77.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.« La Gioconda da Hugo a Boito », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2012, p. 85-87.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.« Relire et revoir </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aujourd’hui », préface à V. Sardou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Le Jardin d’essai, 2007, p. 3-28.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.« Entre interculturalité et loufoquerie », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges-Programme de l’Opéra National de Paris, décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-75.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Démon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  : du romantisme de Lermontov au manichéisme de Rubinstein », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du théâtre du Châtelet, saison 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier 2003, p. 38-43.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.« The birth of Russian musical drama : Alexander Dargomïzhsky and his </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wexford Festival Opera Programme Book, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES À L’ETRANGER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences, cours, participation à des colloques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Allemagne (Berlin), Argentine (Mendoza), Arménie (Erevan), Australie (Sydney, IIC), Belgique (Louvain-la-Neuve), Brésil (Brasilia, Porto Alegre), Canada (Ottawa), Etats-Unis (Philadelphie, Washington D.C.), Finlande (Jyväskylä), Grèce (Thessalonique), Iran (Téhéran), Italie (Cagliari, Cosenza, Gênes, Milan, Naples, Palerme, Pavie, Perugia, Rome, Sienne, Venise), Lituanie (Vilnius), Macédoine (Skopje), Malte, Pays-Bas (Gröningen), Pologne (Varsovie), République Serbe de Bosnie (Banja Luka), Roumanie (Craiova), Royaume-Uni (Manchester), Russie (Moscou, Voronež), Slovaquie (Banska Bystrica), Slovénie (Ljubljana, IIC), Suède (Falun), Ukraine (Kiev, Poltava), Uruguay (Montévideo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bref ou l'écriture juste dans &amp;quot;Ein ganzes Leben&amp;quot; (2014) de Robert Seethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bestiario” di Ercole Luigi Morselli nelle Favole per i Re d’oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXV (3), pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Train Bleu sulla scena parigina del 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa orientalis : studi e ricerche sui paesi e le culture dell'est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella Filosofia della musica di Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0014585815583284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del '900, e il suo Glauco (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/249897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diventare italofono. Un francofono del Senegal stregato dalla lingua di Dante. Walter Zidarič dialoga con Pap Khouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edwige Fusaro, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferenze rossiniane nella bufera di montale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura y música. Maridaje propicio en la lengua y la literatura italianas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mendoza, Argentina. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Canta che ti passa» : echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto : Storia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.296-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff : viaggio sentimentale con vedute napoletane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Napoli, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Rennes, France. pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Bovary c'est moi'' Riflessioni sul gioco della scrittura e interferenze operistiche nell'Interrogatorio della contessa Maria di Aldo Palazzeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internationazionale di italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Firenze, Italy. pp.851-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sources allemandes et françaises, l'inspiration première des ballets de Tchaïkovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du conte au ballet, ou comment transposer le merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Pluridisciplinaire en Arts, Lettres et Langues de l'Université de Toulouse, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condor (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l'America latina : cronache, letterature, arti, lingue e culture : atti del Convegno internazionale di storia : Università della Calabria, Arcavacata di Rende (Italia), 27-29 ottobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rende, Italy. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre symbolisme et expressionnisme, les visions de la guerre dans Images des rêves d’Ivan Cankar (1876-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Caen, France. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l'époque de Marius Petipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bordeaux à Saint-Pétersbourg, Marius Petipa (1818-1910) et le ballet « russe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Opéra National de Bordeaux; Maison des Sciences de l'Homme d'Aquitaine, Oct 2015, Bordeaux, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessi danteschi nell'opera italiana di primo Novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Skopje, Macedonia. pp.829-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo Schiavo&amp;quot; : opera abolizionista di Antonio C. Gomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France. pp.213-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê : 150 anos da imigração italiana no Brasil : produção e circulação de saberes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Padilha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Federal do Espírito Santo. 2 (46), 2024, Contexto, ISSN 2358-9566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabbrica dell’identità russa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. 2024, Sediziose voci. Studi sul melodramma, n° 14, Camillo Faverzani, 9788855433839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">628 p., 2017, Arti dello spettacolo. Studi e ricerche. Teatro, 978-88-6507-978-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité, intersexualité : les livrets d'opéra 1930-1945 : La force des illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRINI. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Una visione dell’immigrazione italiana nel Rio Grande do Sul nell’opera lirica. O Quatrilho (Cunha/Pozenato)”, pp. 175-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OIKOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 anos da imigraçao italiana no Rio Grande do Sul. Legado histórico-cultural e novas perspectivas de pesquisa (Antonio de Ruggiero & Vania Beatriz Merlotti-Herédia, orgs.), Oikos ed., São Leopoldo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIKOS, 2025, 9786559743131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges di S. Prokof’ev: una rivisitazione dell’Amore delle tre melarance di Carlo Gozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sediziose voci. Studi sul melodramma, n° 15, 9788855432924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mas des Alouettes ou comment raconter le génocide arménien : du roman (2004) d’Antonia Arslan à la réalisation cinématographique (2007) des frères Taviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U. Erevan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation Studies: Theory and Practice / Lectures croisées des discours. Hiatus entre réalités socio-politiques, récits de mémoires et approches interprétatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISSN 2738-2699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un percorso franco-italiano da fine ‘800 a oggi, tra luoghi veri e luoghi inventati, per una breve cartografia letteraria di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perugia Stranieri University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il turismo letterario. Casi di studio ed esperienza a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TULE, 9788899811181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traduzioni francesi di Pinocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Treccani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-8812011568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux de l’écriture dans le Châle Andalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interférences, 9782753586895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nauka-Junipress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9785429202570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universo letterario di due scrittori italo-iraniani: Bijan Zarmandili e Hamid Ziarati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quaderni della Rassegna, n° 211, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Libreria Croce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Valtieri, La signora M. Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9788864024448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.XI-XXX, 2021, 978-88-9380-054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Catena d’Adone di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di G.B. Marino. Mito - Movimento - Meraviglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Mignon », Studi di italianistica germanofona, 9791259943453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cinema, 9788857580746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loxias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Loxias, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenerentola sulla scena musicale parigina alla fine dell’Ottocento: ovvero Cendrillon di Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 179, 9788876678691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla ricerca della città che non c’è nella Città delle donne di F. Fellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso degli autori italo-iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e letteratura italiana nel presente e nella storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 177, 978-88-7667-859-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito di Orione: dal racconto orale alla scena teatrale e musicale del XX e XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pendragon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978 88 3364 257 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un imaginaire collectif : de la tradition populaire européenne à la création d'un ballet russe d'avant-garde, ``Petrouchka'', sur la scène parisienne en 1911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, Rogério and dos Reis, Maria da Glória Magalhães. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários: deslocamentos, interações, superposições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7Letras, pp.164-173, 2018, 978-85-421-0611-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvator Rosa&amp;quot; d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders : les Romantiques et l’Opéra / I Romantici e l’Opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-336, 2018, 978-88-7096-942-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello'' di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dammanio, Enza and Di Leo, Donatella and Mari, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni : scritti in onore di Michaela Bohmig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mongolfiera, pp.425-438, 2017, 978-88-99514-58-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione : l'inesauribile fonte di ispirazione artistica dell'universo shakepeariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lark and the nigthingale: Shakespeare et l'Opéra = Shakespeare e l'opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.369-372, 2017, 978-88-7096-893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Cleen : Lo Straniero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frabetti, Anna and Cubeddu-Proux, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi : intertestualità, riscrittura, ricezione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Metauro, pp.369-418, 2017, Studi, 978-88-6156-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza culturale italiana all'estero : il ruolo del melodramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo, Stefano and Nobili, Claudio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. : aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Aonia edizioni, pp.174-181, 2017, Italianistica balcanica, 978-1-326-85061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cimmieri, Valeria and Capra, Antonella and Cimmieri, Valeria Préfacier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe: réception des mythes anciens dans le théâtre italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Université de Toulouse-Jean Jaurès, pp.117-140, 2015, Collection de l'ECRIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal fondo Morselli della biblioteca Oliveriana di Pesaro : la genesi del libretto del Glauco per musica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> walter zidaric </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation personnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1962 à Nettuno (RM-ITALIE) - Marié - double nationalité : italienne et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, musique, opéra, société en Italie et Russie (19e-21e), identité nationale, littérature de la migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1996 : Enseignant d’italien dans le privé</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Maître auxiliaire d’italien dans l’Académie de Créteil</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 : Professeur agrégé d’italien en collège</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maître de Conférences en italien à l’Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Professeur des universités en Italien à l’Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Conseiller municipal élu à la Mairie de Chaise-Dieu-du-Theil (27580)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes /parcours académique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Licence de Slovène Langue et Civilisation Aréales (INALCO, Paris, 2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Habilitation à Diriger des Recherches : « Opéra, culture et identité aux XIXe-XXIe siècles. De l’univers dramatique d’Amilcare Ponchielli, dans le processus de formation de l’identité nationale italienne, aux livrets d’opéra italiens et européens dans une perspective intertextuelle et interculturelle », domaine Italien (Université de Nantes, Nantes, 2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Agrégation externe d’italien, 1999</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Doctorat 3e cycle (INALCO, Paris, 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– DEA d’études slaves et est-européennes (INALCO, Paris, 1992)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Laurea (Maîtrise) in Lingue e Letterature straniere moderne (Université La Sapienza, Rome, 1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements à l’université de Nantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, civilisation, linguistique, traduction littéraire (domaine italien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– responsable du double diplôme franco-italien de Master/Laurea specialistica CIMEPIC (Communication Internationale MÉdiation Publicité Image Culture) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– responsable des échanges Erasmus pour les étudiants italianistes LCER avec les Universités de : Ljubljana, L’Orientale (Naples), Oviedo (Espagne), Malte, Péter-Pázmány (Budapest), Humboldt (Berlin), Thessalonique, Catane, Tallin (Estonie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission VA - Licence LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission pédagogique Master LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– de 2005 à 2017 Directeur du département d’études italiennes de la Faculté des Langues et Cultures Etrangères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Italianistica nel Mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SIM), Presses Universitaires de Louvain la Neuve</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre élu du conseil du laboratoire LAMO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité éditorial de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’EA 4276, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlantide.univ-nantes.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritture migranti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (rivista di scambi interculturali), Università di Bologna</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique du Centro per il turismo letterario (TULE), Università per Stranieri di Perugia (&amp;gt; 2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la collection « Universités » des éditions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris) (&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue on line (inter- et trans-disciplinare) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRCES, Université de Nice Sophia Antipolis (&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue ATeM, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atem-journal.com/ojs2/index...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Sediziose voci. Studi sul melodrammma », LIM–Libreria Musicale Italiana, Lucca</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Testi & Traduzioni », Universitalia, Roma</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Musica pensante », UNICOPLI, Milano</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique (2020-2024) de la Revista Analele Universităţii din Craiova. Seria Ştiinţe filologice. Lingvistică, Université de Craiova (Roumanie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Membre élu du CNU 14è section (2016-2019, et 2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert HCERES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour le Ministère grec de l’Enseignement supérieur et de la recherche (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert Université d’Aix-Marseille</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert international pour l’Université de Ljubljana (SLO), l’Université Matej Bel de Banska Bystrica (SK), l’Université La Sapienza de Rome, le Conservatoire Rimsky-Korsakov de Saint-Pétersbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Presses universitaires de Florence (I), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri. Rivista europea di studi italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Werkgroep Italië Studies e Utrecht University Library Open Access Journals), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Travaux et publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUVRAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8.Ercole Luigi Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edizione completa a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, XXX-478p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Io, da qui, non me ne vado (La storia di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Atto unico in 3 scene, Prefazione di Maurizio Valtieri, 2019, ebook, ISBN : 9788834153727</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, prima edizione critica integrale, a cura di W. Zidarič, Roma, UniversItalia, 2017, 627p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lars Cleen : lo Straniero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, livret d’opéra (musique de Paolo Rosato), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi / Pirandello aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Anna Frabetti, Pesaro, Metauro edizioni, 2017, p. 369-418</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4.A. Puškin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, traduzione e introduzione a cura di W. Zidarič, Cosenza, La Mongolfiera editrice, 2014, 111 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonti e influenze italiane per libretti d’opera del ’900 e oltre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lucca, LIM, 2013, 186 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre Dargomijski et la vie musicale en Russie au XIXe siècle. Vers l’affirmation d’une école nationale avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Roussalka </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(1856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2003, 290 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’univers dramatique d’Amilcare Ponchielli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2010, 275 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2003, 320 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg : 1703-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16 et 17 mai 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2004, 208 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, 253 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2005, 243 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. A. Frabetti et Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2006, 233 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2009, 235 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique latine : échanges, influences, interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, 270 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, 237p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Formes brèves et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sous la direction de Walter Zidarič),</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier de l’EA 4276, Numéro 9 - Juillet 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, 202p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTICLES et CHAPITRES D’OUVRAGES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles parus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda (Le multiculturalisme au miroir de la linguistique et de la traduction)], Actes du colloque de Voronež 24-28 novembre 2021, Vononež, NAUKA-JUNIPRESS, 2022, p. 202-215</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98. « L’universo letterario di due scrittori italo-iraniani : Bijan Zarmandili e Hamid Ziarati », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di Silvia Contarini), Firenze, Franco Cesati, 2002, p. 113-127</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97. « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Sergej Prokof’ev : una rivisitazione dell’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amore delle tre melarance</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Carlo Gozzi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gozzi lirico Project 300</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di C. Faverzani) Lucca, LIM, 2022 (sous presse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. « Jeux et enjeux de l’écriture dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châle Andalou</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Actes du colloque de Nantes, (2019), sous la dir. de D. Peyrache-Leborgne et A. Peyronie, Presses Universitaires de Rennes, 2022, p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. « Prefazione », in E.L. Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opera in prosa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, pp. XI-XXX</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. « ’La vita nuova’ di Dante sulla scena musicale europea ed extra-europea del XX e XXI secolo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi italiani / Journal of Italian Studies</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXXIX, n. 3, 2021, pp. 429-451 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.journalofitalianstudies...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93. « ’La Catena d’Adone’ di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di Giovan Battista Marino. Mito – Movimento – Maraviglia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Roberto Ubbidiente, Roma, Aracne, [“Mignon”, Studi di italianistica germanofona] 2021, pp. 423-440</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92.« ’Nerone’, l’opera (di una vita) incompiuta di Boito », (13p.) paru dans Loxias-Colloques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Sous la direction de Edwige Fusaro, mis en ligne le 30 mai 2020, URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revel.unice.fr/symposia/acte...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91.« Cenerentola sulla scena musicale parigina alla fine dell’Ottocento : ovvero </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Jules Massenet », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di F. Malagnini, [Collana : Quaderni della Rassegna, 179], Franco Cesati Editore, Firenze 2020, p. 131-147</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90.« Il caso degli autori italo iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo », in Elena Pîrvu (a cura di), Lingua e letteratura italiana nel presente e nella storia. Atti del X Convegno internazionale di italianistica dell’Università di Craiova, 14-15 settembre 2018, Firenze, Franco Cesati Editore, Quaderni della Rassegna 177, 2020, pp. 539-551. ISBN 978-88-7667-859-2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89.« Il mito di Orione : dal racconto orale alla scena teatrale e musicale del XX e XXI secolo », in La “Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti, a cura di G. Belletti, G. Garelli e A. Martinengo, Pendragon, Bologna 2020, p. 209-235, ISBN 978-88-3364-257-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88.« Alla ricerca della città che non c’è nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città delle donne</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Federico Fellini », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, p. 171-187</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87.« &amp;quot;Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », réédité sur la demande de l’association Accademia delle emozioni, in « Monte Grappa tu sei la mia patria. Galliera Veneta nel turbine della Grande guerra. Il Centenario delle prime cerimonie nazionali sul Grappa », (a c. di S. Bonaldo), Padova, Accademia delle emozioni, 2020, p. 123-129</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86.« Echi e riflessi latinoamericani nelle lettere e nelle opere di Ercole Luigi Morselli », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale di Storia Contemporanea</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXIV, n.s., 1, 2020 (« Rapporti culturali tra Italia e America latina »), p. 141-159</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85.« “Il Figliuol prodigo” (1880) d’Amilcare Ponchielli et Angelo Zanardini (1812-1893) : un grand-opéra italien au sujet biblique sur la scène de la Scala », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cithăra et Spirĭtus Mălus. La Bible et l’Opéra / La Bibbia e l’Opera. Séminaires / Seminari « L’Opéra narrateur » 2017-2018 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Lucca, LIM, [Sediziose voci. Studi sul melodramma], 8, 2019, p. 343-355</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84.« Don Raffaè de De André/Bubola/Pagani : représentation exemplaire du mafieux généreux aimé par le petit peuple », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de narratologie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, [En ligne], 36 | 2019 (Rhétorique et représentations de la culture mafieuse. Images, rituels, mythes et symboles), p. 1-12, mis en ligne le 20 décembre 2019, URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/na...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83.« Kachtchéï l’immortel dans le folklore, la musique et le cinéma en Russie et en Union Soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Evelyne Jacquelin et Béatrice Ferrier, Arras, Artois Presses Université, 2019, p. 225-235</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82.« Interferenze rossiniane nella Bufera di Montale », in Literatura y música. Marida je propicio en la lengua y la literatura italianas, Estudios de Italianistica, XXXII congrès de l’ADILLI (Ass. Des Italianistes d’Argentine et d’Amérique latine), Maria Troiano de Echegaray (compiladora), Mendoza, UNCuyo, 2018, pp. 34-45</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81.« La novità di Altri libertini di Pier Vittorio Tondelli nel panorama della letteratura di tematica omosessuale in Italia. Verso una prima tipologia del personaggio gay ? », in Culture Queer : les héritiers de Pasolini, a cura di Costantino Maeder e Amandine Mélan, Louvain la Neuve, PUL, 2018, pp. 89-100</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80.« « Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (a c. di F. Belviso, M.P. De Paulis, A. Giacone) Torino, Accademia University Press, [BHM, La Biblioteca di »Historia Magistra&amp;quot;] 2018, pp. 296-313</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79.« Salvator Rosa d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders. Les Romantiques et l’Opéra / I Romantici e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2015-2017 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure), Lucca, LIM, 2018, pp. 321-336</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78.« Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff. Viaggio sentimentale con vedute napoletane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atti del colloquio internazionale, Napoli, 15-16 settembre 2016, Università degli Studi di Napoli « L’Orientale », Istituto italiano per gli Studi Filosofici, a c. di Donatella Di Leo, Eleonora Gironi Carnevale, Roma, Universitalia, 2018, p. 161-172, édition trilingue : italien, français, russe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77.« Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées (1813-2013. Musique, histories des idées, littérature et arts)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de J.-F. Candoni, H. Lacombe, T. Picard et G. Sparacello, Presses universitaires de Rennes, collection ‘Le Spectaculaire’, 2018, p. 247-261</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76.« Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal Fondo Morselli della Biblioteca Oliveriana di Pesaro. La genesi del libretto del « Glauco » per musica », Febbraio 2018, p. 1-12, on-line sur le site de l’association : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://albertofranchetti.files.wor...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75.« IL “BESTIARIO” DI ERCOLE LUIGI MORSELLI NELLE FAVOLE PER I RE D’OGGI », Anno xxxv, n. 1, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOTECA DI RIVISTA DI STUDI ITALIANI,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dicembre 2017, pp. 92-113.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74.« “Raffaello” di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni. Scritti in onore di Michaela Böhmig,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> a cura di Enza Dammiano, Donatella Di Leo, Eleonora Gironi Carnevale, Emilio Mari, Olga Trukhanova, La Mongolfiera editrice, Doria di Cassano allo Ionio (Cosenza) 2017, p. 425-438.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73.« La création d’un imaginaire collectif : de la tradition populaire européenne à la création d’un ballet russe d’avant-garde, “Petrouchka”, sur la scène parisienne en 1911 », Rogério Lima & Maria Da Glória Magalhães (Org.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários. Deslocamentos, interações, superposições,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viveiros de Castro Editora, Rio de Janeiro 2017, p. 164-173.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72.« Postfazione. L’inesauribile fonte di ispirazione artistica dell’universo shakepeariano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lark and the Nigthingale. Shakespeare et l’Opéra/Shakespeare e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2014-2015 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure-Paris, Institut National d’Histoire de l’Art), Lucca, LIM, 2017, pp. 369-372.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71.« “Madame Bovary c’est moi”… Riflessioni sul gioco della scrittura e interferenze operistiche nell’Interrogatorio della contessa Maria di Aldo Palazzeschi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presente e futuro della lingua e letteratura italiana,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franco Cesati, Firenze 2017, pp. 851-862.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.« Presenza culturale italiana all’estero : il ruolo del melodramma », in Adamo, S., Nobili, C., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. Aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Raleigh (CN), Aonia edizioni 2017, pp. 174-181.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69.« Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l’époque de Marius Petipa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la France à la Russie, Marius Petipa. Contexte, trajectoire, héritage</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Pascale Melani (éd.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n. 43, 2016, Toulouse, pp. 213-222.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68.« Entre symbolisme et expressionnisme, les visions de la guerre dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des rêves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> d’Ivan Cankar (1876-1918) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914. Ruptures et continuités</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Caroline Bérenger et Alvaro Fleites Marcos, Paris, L’Harmattan, 2016, pp. 175-188.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côndor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l’America Latina. Cronache, letterature, arti, lingue e culture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Vittorio Cappelli e Pantaleone Sergi, Cosenza, Pellegrini, 2016, pp. 83-94.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66.« Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del ’900, e il suo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittori in musica. I classici italiani nel melodramma tra Seicento e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a c. di Antonio Rostagno e Silvia Tatti, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 36 (2015), Roma, Bulzoni, 2016, pp. 277-291.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train bleu</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sulla scena parigina del 1924 : la società alla moda delle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années folles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> criticata dall’arte dei </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballets russes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », EUROPA ORIENTALIS, n. 34 (2015), 2016, pp. 277-288.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64.« Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe. Réception des mythes anciens dans le théâtre italien contemporain,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd.) Antonella Capra, Valeria Cimmieri, Toulouse, Il Laboratorio [coll. de l’ECRIT], 2015, pp. 117 -140.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63.« Riflessi danteschi nell’opera italiana di primo Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Atti del Convegno internazionale dell’Università « Ss. Cirillo e Metodio » di Skopje, 13-14 settembre 2014, Ohrid, a cura di Radica Nikodinovska, Skopje, Boro Grafica, 2015, pp. 829-841.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Schiavo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : opera abolizionista di Antonio C. Gomes ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, pp. 213-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61.« Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia della musica</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Giuseppe Mazzini », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2015, Vol. 49 (2), p. 347-363.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60.« Assassinio nella Cattedrale de Pizzetti : le retour du religieux sur la scène musicale italienne des années 1950 », Revue LISA/LISA e-journal [En ligne], vol. XII-n°6 | 2014, mis en ligne le 30 octobre 2014, URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lisa.revues.org/6721&nbsp</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;; DOI : 10.4000/lisa.6721, 11 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59.« Impressions d’Italie dans le Journal de Marie Bashkirtseff : entre souvenirs et fiction romanesque, l’intertextualité au service de la construction d’un “soi” littéraire », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy vtoroj meždunarodnij konferencii, posvjaščennoj 155-letiju so dnja roždenija Marii Baškircevoj</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Poltava 12-14 septembre 2013, (éd. T. Švec) Moskva, Naš Dom, 2014, p. 113-122, (version russe : p.123-132).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58.« Riflessi verdiani nella letteratura italiana dall’Unità d’Italia in poi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vera storia ci narra. Verdi narratore, Atti del convegno internazionale, Paris 8-Institut National d’Histoire de l’Art, 23-26 ottobre 2013</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di C. Faverzani, Lucca, LIM, 2014, p. 501-516.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 57.« L’orientalismo nell’opera russa dell’Ottocento : Judif’ (Giuditta) di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleksandr Serov », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un impero verso Oriente. Tendenze orientaliste e</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arte russa fra Otto e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Napoli, Università di Napoli</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">’L’Orientale’ (Il Torcoliere), 2013, pp. 203-209.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 56.« De la Comédie-Française a la ópera italiana [Adriana Lecouvreur] »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro de la temporada ABAO-OLBE 2013-2014</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Carmen Rodríguez Suso, y Mario Lerena (eds.), Bilbao, ABAO-OLBE, 2013, pp. 114-121 [ISBN :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">978-84-616-5300-3].</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 55.« Diventare italofono. Un francofono del Senegal stregato dalla lingua di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante. Walter Zidaric dialoga con Pap Khouma », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrivere altrove /</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écrire ailleurs. Letteratura e migrazione in Italia / Littérature et</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migration en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Anna Frabetti et Laura Toppan,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(cher)ches (Cultures et Histoire dans l’Espace Roman)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg, n° 10, printemps 2013, p. 47-53.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 54.« A viagem de Ercole Luigi Morselli (1904) à América Latina. Do mito de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulissea à reescrita do mito : ’Orion’ (1910) e ’Glauco’ (1919) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-Americanos</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. 38, N° suplementar novembro (2012) : Dossiê – História, Literatura e Mito : viajantes europeus na América do Sul, Porto Alegre, PUCRS, 2012, p. 76-99 (téléchargeable sur le site : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revistaseletronicas.pucrs.br...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 53.« El Himno nacional italiano. Símbolos y mitos desde el Resurgimiento hasta nuestros días », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BRESCIANO, Juan Andrés [comp.], </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La memoria histórica y sus configuraciones temáticas. Una aproximación interdisciplinaria</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Santiago de Compostela, Andavira, 2013, p. 183-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 52.« Ermanno Wolf-Ferrari e il comico goldoniano sulla scena operistica</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italiana degli anni 1930 : La Vedova scaltra (1931) e Il Campiello (1936)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Costantino Maeder, Gian Paolo Giudicetti, Amandine Mélan (a cura di), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalla tragedia al giallo. Comico fuori posto e comico volontario</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Peter Lang, Bruxelles Bern Berlin Frankfurt am Main New York Oxford Wien, 2012, p. 299-318.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 51.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’uccello di fuoco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Stravinskij tra mitologia e folklore », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis –</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « L’anno 1910 in Russia », n° 18, a cura di Duccio Colombo e Caterina Graziadei, Salerno, 2012, p. 381-393.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 50.« Dal teatro di Euripide al cinema pasoliniano : la mise en abyme del mito di Medea », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Italianística</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2010/2011, n° XIX-XX (2011), ISSN 2238-8281, p. 195-209 (téléchargeable en ligne sur :</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revistas.fflch.usp.br</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), Departamento de Letras Modernas,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Filosofia, Letras e Ciêncais Humanas, Universidade de São Paulo.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 49.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Promessi sposi</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiancés</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">) de Manzoni et l’opéra italien du XIXe siècle. Nationalisme littéraire et musical en Italie entre le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risorgimento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et l’unification du pays », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le romanesque et l’historique. Marge et écriture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la dir. de Dominique Peyrache-Leborgne et André Peyronie, Nantes, éditions Cécile Defaut, [Horizons comparatistes – Université de Nantes], 2010, p. 43-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 48.« D’Adrienne (Le) Couvreur à Adriana Lecouvreur : de la Comédie-Française au XVIIIe siècle à l’opéra italien du début du XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécriture des sources biographiques et construction du personnage de théâtre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Nicole Boireau, Jean-Frédéric Chevalier, Pierre Degott, Université Paul Verlaine – Metz, Centre de Recherche « Ecritures », Collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Littérature</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n°4, 2010, p. 145-158.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 47.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Guarany</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Antonio Carlos Gomes, Antonio Scalvini e Carlo D’Ormeville : il mito fondatore dell’opera in Brasile », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique Latine : Migrations, échanges, influences, interférences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, p. 165-174.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 46.« De la tradition populaire européenne et russe à la création de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrouchka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sur la scène parisienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXIX / 2010, Salerno, p. 177-188.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 45.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nerone</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Mascagni et Targioni-Tozzetti : l’antihéros sur la scène d’opéra dans les années du Fascisme », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2009, p. 37-56.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 44.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Cesare Hanau et Franco Alfano ou l’opéra italien à la recherche d’exotisme au début du XXe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Colloque organisé par les Amis de Léon Tolstoï et la Bibliothèque - Musée Léon Tolstoï, Paris 8 novembre 2008, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Tolstoï n° 20 : Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, publié sous la direction de Michel Aucouturier, Paris, I.E.S., 2009, p. 59-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 43.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nez</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mamelles de Tirésias</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : objets sexuels du désir sur fond de dialogue surréaliste franco-russo-soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurisme et Surréalisme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (études réunies par F. Livi), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international organisé par l’Université de Nantes en collaboration avec l’Université de Paris-Sorbonne à Nantes, 13 et 14 décembre 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, L’âge d’homme, 2008, p. 291-305.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 42.« La réception des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la presse parisienne à partir de l’année de la création (1835-1987) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 367-403.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 41.« Vincenzo Bellini, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : dossier de presse », (avec Mark Everist et Sarah Hibberd), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 405-481.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 40.« L’immagine di Mosca e Pietroburgo nella musica russa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitali nei paesi dell’Europa centrale e orientale. Centri politici e laboratori culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di M. Böhmig e A. D’Amelia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Convegno Internazionale di Studi, Napoli, 3-4-5 marzo 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Università degli Studi di Napoli - L’Orientale, Napoli, M. D’Auria editore, 2007, p. 327-342.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 39.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belfagor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Claudio Guastalla e Ottorino Respighi : la vena comica e nazionalistica nel melodramma italiano del primo ‘900 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> n° 77/78 (numéro spécial Opéra), études réunies par Gilles de Van, Université de la Sorbonne Nouvelle – Paris III, 22e année n° 77/78 (2 -2006), p. 175-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 38.« Sujets russes dans l’opéra italien des XIXe-XXe siècles : de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Falegname di Livonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1819) à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1904) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica-Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 23, « Accords Majeurs. Les échanges musicaux entre la Russie et le monde (XIXe-XXe siècles) », édité par P. Melani, Toulouse, 2006, p. 63-79.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 37.« L’Italie de Vladimir Horowitz : lien et lieu d’une sensibilité artistiques hors du commun », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladimir Horowitz and Problems of Art Performance of XXIst Century</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international pour</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le centenaire de la naissance d’Horowitz</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Kiev, Hôtel Bratislava, 29 septembre-1er octobre 2003, Kyiv, éditions de l’Institut Supérieur d’études musicales de Kiev “R.M. Glière”, 2006, p. 24-39.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 36.« De David Belasco à Giacomo Puccini : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fanciulla del West</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, premier opéra “américain” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’Université de Caen, 2005,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. IV n° 2 / 2006 : &amp;lt;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/lisa</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; , p. 52-67.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 35.« Pascal Dusapin e l’opera in italiano : dal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codice di Perelà</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1911) di Palazzeschi a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perelà uomo di fumo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (2003), variazioni sul tema dell’alterità », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. A. Frabetti et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2006, p. 215-226.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 34.« Tra nazionalismo musicale e interculturalismo europeo : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Lituani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1874) di Antonio Ghislanzoni ed Amilcare Ponchielli », in Bart VAN DEN BOSSCHE, Michel BASTIAENSEN, Corinna SALVADORI LONERGAN, Stanislaw WIDLAK (Ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia e Europa : Dalla cultura nazionale all’interculturalismo, Atti del XVI Congresso dell’A.I.P.I., Cracovia, 26-29 agosto 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. 2, Franco Cesati Editore, Firenze, 2006, p.549-558.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 33.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lupa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, dai testi verghiani – la novella, il dramma, il libretto – all’opera omonima di Di Leva-Tutino. Itinerario singolare dal verismo letterario di fine Ottocento al neo-romanticismo musicale di fine Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spunti e ricerche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalism and Beyond : Fragmentation and transformations of the real</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, ed. Annamaria Pagliaro and Antonio Di Grado, Publisheg by members of the divisions of Italian Studies, La Trobe University and Monash University : Melbourne, Australia, vol. 19, 2006, p. 139-164 .</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 32.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death in Venice</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Benjamin Britten : mise en scène théâtrale et musicale d’un testament artistique et personnel », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et théâtralité dans les îles britanniques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université Paul Verlaine de Metz, 19 et 20 mars 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Claire Bardelmann et Pierre Degott, Centre d’étude des textes et traductions, série 2005, n° 7, p. 243-261.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 31.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symeon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiançailles au couvent</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : les deux premiers opéras soviétiques de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, p. 147-17.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 30.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Re</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1929) de Giovacchino Forzano et Umberto Giordano : le choix de l’allégorie entre tradition littéraire, modernité musicale et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italianità</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2005, p. 67-84.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 29.« La vie musicale pétersbourgeoise et le théâtre Mariinski : espace retrouvé d’un prestige international », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg 1703-2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 mai 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2004, p. 125-133.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 28.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Consul</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Saint of Blecker Street</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Giancarlo Menotti », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international sur Opéra et société dans le monde anglophone, Université de Caen, 15 et 16 octobre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. II, n° 3, 2004, p. 188-200, &amp;lt;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt;</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 27.« La marginalité dans les opéras de Verdi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi, pour l’expression d’une culture “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nazional-popolare</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">” en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Denis Fachard, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Université de Nancy 2, 29-30 novembre 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, P.R.I.S.M.I., n° 5, 2003, C.S.L.I., 2004, p. 153-170.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 26.« Traduction/adaptation des livrets d’opéra : le rôle de la censure en Russie au XIXe et au XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des livrets : aspects théoriques, historiques et pragmatiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Paris IV, 30 novembre-2 décembre 2000</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, P.U.P.S., Série “Études”, collection “Musiques, Écritures”, 2004, p. 495-504.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 25.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The love for three oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : between tradition and modernity », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse Katastrophen. En inter- nationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 143-156.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 24.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siméon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : le premier opéra soviétique de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse-Katastrophen. En internationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 199-213.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 23.« Ondines et Roussalkas : littérature et opéra au XIXe siècle en Allemagne et en Russie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature Comparée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Paris, Didier érudition), janvier-mars 2003, n°305, p. 5-22.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 22.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’umile ancella del genio creatore…</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : la comédienne sur la scène d’opéra (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fedora, Tosca, Adriana Lecouvreur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">). Consécration de la femme moderne ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2003, p. 83-91.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 21.« Le voyage en Russie de Francesco Algarotti : entre réalité et fiction littéraire », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 14 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage en Russie et en URSS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 331-340.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 20.« Motivi e temi operistici in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filumena Marturano</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Eduardo de Filippo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scena aperta</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 3, “Scènes parthénopéennes”, Université de Toulouse-Le Mirail, collection de l’E.C.R.I.T., 2002, p. 77-93.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 19.« L’image de la mère sur la scène d’opéra : thématique mineure de l’opéra italien du XIXe siècle ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (« L’opéra italien au XIXe siècle »), n° 19, 2002, Paris, Jean Michel Place éditeur, p. 39-48.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 18.« La France, l’Espagne et l’Italie dans les œuvres musicales de Glinka, Dargomyjski et Tchaïkovski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 15 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes et la méditerranée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 207-222.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 17.« F. Balilla Pratella e la musica futurista : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aviatore Dro</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Futurisme et les Avant-gardes littéraires et artistiques au début du XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. K. Cardini et S. Contarini), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 15 et 16 février 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2002, p. 205-220.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 16.« Souvenirs du premier voyage à l’étranger d’Alexandre Dargomyjski (1844-1845) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l’OMF</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 5 - 2000, Paris, 2001, p. 9-24.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 15.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : origines et structure du drame en vers achevé de Pouchkine », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Éudes Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXXI/ 2, 1999, p. 307-317.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 14.« Alexandre Serguéiévitch Dargomyjski et son opéra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXIX/3, 1997, p. 447-451.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 13.« Six lettres en français inédites d’Alexandre Serguéiévitch Dargomyjski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXVIII/3, 1996, p. 401-412.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 12.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la culture russe », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, n° 15, 1994, p. 241-253.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Lars Cleen ( : Lo Straniero) », tiré de la nouvelle « Lontano » de Luigi Pirandello, pour la musique de Paolo Rosato, représenté en première mondiale au Théâtre Metropolia de Helskinki les 2 et 3 octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Orione », tiré du drame homonyme d’Ercole Luigi Morselli, pour la musique de Simone Fermani, (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « L’ambasciatore », tiré du roman « La mort d’Ivan Ilitch de L. Tolstoï », pour la musique de Simone Fermani (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Maurizio Valtieri, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signora M. - Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma, edizioni Libreria Croce, 2022, pp. 209-213</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Vittoriano Gallico, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano-Udine, Mimesis Edizioni, 2021, pp. 377-379</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11.« Shakespeare à l’Opéra. Une histoire d’adaptation », mai 2016, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.operadeparis.fr/magazin...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.« Au cœur de la création artistique 1853-1924 : musiciens russes et italiens », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands orchestres / iPhil / Luxembourg Festival 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filarmonica della Scala, 10 novembre 2013, p. 6-14.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 9.« Les personnages de l’ondine et de la roussalka dans la littérature et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">l’opéra d’Europe centrale et orientale entre XIXe et XXe siècle »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du Grand théâtre de Genève, saison 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juin 2013, (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Dvorák), p. 28-37.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gioconda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un Grand Opéra italien, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de l’Opéra national de Paris, saison 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2013, p. 43-50 ».</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.« Soggetti biblici sulla scena operistica », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aprile 2013 (Samson et Dalila), p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">63-67.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.« Il Naso e la crisi dell’artista », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, gennaio 2013, p. 73-77.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.« La Gioconda da Hugo a Boito », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2012, p. 85-87.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.« Relire et revoir </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aujourd’hui », préface à V. Sardou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Le Jardin d’essai, 2007, p. 3-28.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.« Entre interculturalité et loufoquerie », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges-Programme de l’Opéra National de Paris, décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-75.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Démon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  : du romantisme de Lermontov au manichéisme de Rubinstein », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du théâtre du Châtelet, saison 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier 2003, p. 38-43.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.« The birth of Russian musical drama : Alexander Dargomïzhsky and his </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wexford Festival Opera Programme Book, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES À L’ETRANGER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences, cours, participation à des colloques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Allemagne (Berlin), Argentine (Mendoza), Arménie (Erevan), Australie (Sydney, IIC), Belgique (Louvain-la-Neuve), Brésil (Brasilia, Porto Alegre), Canada (Ottawa), Etats-Unis (Philadelphie, Washington D.C.), Finlande (Jyväskylä), Grèce (Thessalonique), Iran (Téhéran), Italie (Cagliari, Cosenza, Gênes, Milan, Naples, Palerme, Pavie, Perugia, Rome, Sienne, Venise), Lituanie (Vilnius), Macédoine (Skopje), Malte, Pays-Bas (Gröningen), Pologne (Varsovie), République Serbe de Bosnie (Banja Luka), Roumanie (Craiova), Royaume-Uni (Manchester), Russie (Moscou, Voronež), Slovaquie (Banska Bystrica), Slovénie (Ljubljana, IIC), Suède (Falun), Ukraine (Kiev, Poltava), Uruguay (Montévideo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bref ou l'écriture juste dans &amp;quot;Ein ganzes Leben&amp;quot; (2014) de Robert Seethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bestiario” di Ercole Luigi Morselli nelle Favole per i Re d’oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXV (3), pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Train Bleu sulla scena parigina del 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa orientalis : studi e ricerche sui paesi e le culture dell'est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del '900, e il suo Glauco (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/249897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella Filosofia della musica di Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0014585815583284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diventare italofono. Un francofono del Senegal stregato dalla lingua di Dante. Walter Zidarič dialoga con Pap Khouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edwige Fusaro, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Canta che ti passa» : echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto : Storia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.296-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff : viaggio sentimentale con vedute napoletane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Napoli, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferenze rossiniane nella bufera di montale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura y música. Maridaje propicio en la lengua y la literatura italianas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mendoza, Argentina. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Rennes, France. pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Bovary c'est moi'' Riflessioni sul gioco della scrittura e interferenze operistiche nell'Interrogatorio della contessa Maria di Aldo Palazzeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internationazionale di italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Firenze, Italy. pp.851-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sources allemandes et françaises, l'inspiration première des ballets de Tchaïkovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du conte au ballet, ou comment transposer le merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Pluridisciplinaire en Arts, Lettres et Langues de l'Université de Toulouse, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condor (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l'America latina : cronache, letterature, arti, lingue e culture : atti del Convegno internazionale di storia : Università della Calabria, Arcavacata di Rende (Italia), 27-29 ottobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rende, Italy. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre symbolisme et expressionnisme, les visions de la guerre dans Images des rêves d’Ivan Cankar (1876-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Caen, France. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l'époque de Marius Petipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bordeaux à Saint-Pétersbourg, Marius Petipa (1818-1910) et le ballet « russe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Opéra National de Bordeaux; Maison des Sciences de l'Homme d'Aquitaine, Oct 2015, Bordeaux, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessi danteschi nell'opera italiana di primo Novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Skopje, Macedonia. pp.829-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo Schiavo&amp;quot; : opera abolizionista di Antonio C. Gomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France. pp.213-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê : 150 anos da imigração italiana no Brasil : produção e circulação de saberes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Padilha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Federal do Espírito Santo. 2 (46), 2024, Contexto, ISSN 2358-9566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabbrica dell’identità russa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. 2024, Sediziose voci. Studi sul melodramma, n° 14, Camillo Faverzani, 9788855433839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">628 p., 2017, Arti dello spettacolo. Studi e ricerche. Teatro, 978-88-6507-978-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité, intersexualité : les livrets d'opéra 1930-1945 : La force des illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRINI. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Una visione dell’immigrazione italiana nel Rio Grande do Sul nell’opera lirica. O Quatrilho (Cunha/Pozenato)”, pp. 175-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OIKOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 anos da imigraçao italiana no Rio Grande do Sul. Legado histórico-cultural e novas perspectivas de pesquisa (Antonio de Ruggiero & Vania Beatriz Merlotti-Herédia, orgs.), Oikos ed., São Leopoldo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIKOS, 2025, 9786559743131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges di S. Prokof’ev: una rivisitazione dell’Amore delle tre melarance di Carlo Gozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sediziose voci. Studi sul melodramma, n° 15, 9788855432924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mas des Alouettes ou comment raconter le génocide arménien : du roman (2004) d’Antonia Arslan à la réalisation cinématographique (2007) des frères Taviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U. Erevan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation Studies: Theory and Practice / Lectures croisées des discours. Hiatus entre réalités socio-politiques, récits de mémoires et approches interprétatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISSN 2738-2699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un percorso franco-italiano da fine ‘800 a oggi, tra luoghi veri e luoghi inventati, per una breve cartografia letteraria di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perugia Stranieri University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il turismo letterario. Casi di studio ed esperienza a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TULE, 9788899811181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traduzioni francesi di Pinocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Treccani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-8812011568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux de l’écriture dans le Châle Andalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interférences, 9782753586895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nauka-Junipress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9785429202570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universo letterario di due scrittori italo-iraniani: Bijan Zarmandili e Hamid Ziarati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quaderni della Rassegna, n° 211, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Libreria Croce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Valtieri, La signora M. Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9788864024448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.XI-XXX, 2021, 978-88-9380-054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Catena d’Adone di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di G.B. Marino. Mito - Movimento - Meraviglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Mignon », Studi di italianistica germanofona, 9791259943453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cinema, 9788857580746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loxias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Loxias, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenerentola sulla scena musicale parigina alla fine dell’Ottocento: ovvero Cendrillon di Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 179, 9788876678691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla ricerca della città che non c’è nella Città delle donne di F. Fellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso degli autori italo-iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e letteratura italiana nel presente e nella storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 177, 978-88-7667-859-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito di Orione: dal racconto orale alla scena teatrale e musicale del XX e XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pendragon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978 88 3364 257 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un imaginaire collectif : de la tradition populaire européenne à la création d'un ballet russe d'avant-garde, ``Petrouchka'', sur la scène parisienne en 1911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, Rogério and dos Reis, Maria da Glória Magalhães. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários: deslocamentos, interações, superposições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7Letras, pp.164-173, 2018, 978-85-421-0611-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvator Rosa&amp;quot; d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders : les Romantiques et l’Opéra / I Romantici e l’Opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-336, 2018, 978-88-7096-942-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello'' di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dammanio, Enza and Di Leo, Donatella and Mari, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni : scritti in onore di Michaela Bohmig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mongolfiera, pp.425-438, 2017, 978-88-99514-58-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione : l'inesauribile fonte di ispirazione artistica dell'universo shakepeariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lark and the nigthingale: Shakespeare et l'Opéra = Shakespeare e l'opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.369-372, 2017, 978-88-7096-893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Cleen : Lo Straniero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frabetti, Anna and Cubeddu-Proux, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi : intertestualità, riscrittura, ricezione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Metauro, pp.369-418, 2017, Studi, 978-88-6156-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza culturale italiana all'estero : il ruolo del melodramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo, Stefano and Nobili, Claudio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. : aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Aonia edizioni, pp.174-181, 2017, Italianistica balcanica, 978-1-326-85061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cimmieri, Valeria and Capra, Antonella and Cimmieri, Valeria Préfacier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe: réception des mythes anciens dans le théâtre italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Université de Toulouse-Jean Jaurès, pp.117-140, 2015, Collection de l'ECRIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal fondo Morselli della biblioteca Oliveriana di Pesaro : la genesi del libretto del Glauco per musica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8964171"/>
+    <w:nsid w:val="8D1154CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EE3E0F2E"/>
+    <w:nsid w:val="91684E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27942B39"/>
+    <w:nsid w:val="F49B0BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8EFE79CA"/>
+    <w:nsid w:val="052B7278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A4810931"/>
+    <w:nsid w:val="9E975949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atem-journal.com/ojs2/index.php/ATeM/pages/view/impress" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journalofitalianstudies.com/year-xxxix-n-3-december-2021/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/symposia/actel/index.html?id=1616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/narratologie/9788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://albertofranchetti.files.wordpress.com/2018/02/zidaric-epistolario-franchetti-morselli-glauco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lisa.revues.org/6721&amp;nbsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/iberoamericana/issue/view/644" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistas.fflch.usp.br/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa/fran%C3%A7ais/publications.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operadeparis.fr/magazine/shakespeare-a-l-opera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0014585815583284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=walter zidaric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03275583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidaric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Fontes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Padilha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03822485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05370112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atem-journal.com/ojs2/index.php/ATeM/pages/view/impress" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journalofitalianstudies.com/year-xxxix-n-3-december-2021/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/symposia/actel/index.html?id=1616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/narratologie/9788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://albertofranchetti.files.wordpress.com/2018/02/zidaric-epistolario-franchetti-morselli-glauco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lisa.revues.org/6721&amp;nbsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/iberoamericana/issue/view/644" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistas.fflch.usp.br/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa/fran%C3%A7ais/publications.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operadeparis.fr/magazine/shakespeare-a-l-opera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249897" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0014585815583284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=walter zidaric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03275583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidaric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Fontes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Padilha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03822485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05370112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>