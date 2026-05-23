--- v2 (2026-04-26)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> walter zidaric </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation personnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1962 à Nettuno (RM-ITALIE) - Marié - double nationalité : italienne et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, musique, opéra, société en Italie et Russie (19e-21e), identité nationale, littérature de la migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1996 : Enseignant d’italien dans le privé</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Maître auxiliaire d’italien dans l’Académie de Créteil</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 : Professeur agrégé d’italien en collège</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maître de Conférences en italien à l’Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Professeur des universités en Italien à l’Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Conseiller municipal élu à la Mairie de Chaise-Dieu-du-Theil (27580)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes /parcours académique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Licence de Slovène Langue et Civilisation Aréales (INALCO, Paris, 2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Habilitation à Diriger des Recherches : « Opéra, culture et identité aux XIXe-XXIe siècles. De l’univers dramatique d’Amilcare Ponchielli, dans le processus de formation de l’identité nationale italienne, aux livrets d’opéra italiens et européens dans une perspective intertextuelle et interculturelle », domaine Italien (Université de Nantes, Nantes, 2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Agrégation externe d’italien, 1999</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Doctorat 3e cycle (INALCO, Paris, 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– DEA d’études slaves et est-européennes (INALCO, Paris, 1992)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Laurea (Maîtrise) in Lingue e Letterature straniere moderne (Université La Sapienza, Rome, 1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements à l’université de Nantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, civilisation, linguistique, traduction littéraire (domaine italien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– responsable du double diplôme franco-italien de Master/Laurea specialistica CIMEPIC (Communication Internationale MÉdiation Publicité Image Culture) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– responsable des échanges Erasmus pour les étudiants italianistes LCER avec les Universités de : Ljubljana, L’Orientale (Naples), Oviedo (Espagne), Malte, Péter-Pázmány (Budapest), Humboldt (Berlin), Thessalonique, Catane, Tallin (Estonie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission VA - Licence LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission pédagogique Master LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– de 2005 à 2017 Directeur du département d’études italiennes de la Faculté des Langues et Cultures Etrangères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Italianistica nel Mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SIM), Presses Universitaires de Louvain la Neuve</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre élu du conseil du laboratoire LAMO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité éditorial de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’EA 4276, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlantide.univ-nantes.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritture migranti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (rivista di scambi interculturali), Università di Bologna</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique du Centro per il turismo letterario (TULE), Università per Stranieri di Perugia (&amp;gt; 2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la collection « Universités » des éditions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris) (&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue on line (inter- et trans-disciplinare) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRCES, Université de Nice Sophia Antipolis (&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue ATeM, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atem-journal.com/ojs2/index...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Sediziose voci. Studi sul melodrammma », LIM–Libreria Musicale Italiana, Lucca</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Testi & Traduzioni », Universitalia, Roma</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Musica pensante », UNICOPLI, Milano</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique (2020-2024) de la Revista Analele Universităţii din Craiova. Seria Ştiinţe filologice. Lingvistică, Université de Craiova (Roumanie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Membre élu du CNU 14è section (2016-2019, et 2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert HCERES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour le Ministère grec de l’Enseignement supérieur et de la recherche (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert Université d’Aix-Marseille</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert international pour l’Université de Ljubljana (SLO), l’Université Matej Bel de Banska Bystrica (SK), l’Université La Sapienza de Rome, le Conservatoire Rimsky-Korsakov de Saint-Pétersbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Presses universitaires de Florence (I), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri. Rivista europea di studi italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Werkgroep Italië Studies e Utrecht University Library Open Access Journals), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Travaux et publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUVRAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8.Ercole Luigi Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edizione completa a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, XXX-478p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Io, da qui, non me ne vado (La storia di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Atto unico in 3 scene, Prefazione di Maurizio Valtieri, 2019, ebook, ISBN : 9788834153727</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, prima edizione critica integrale, a cura di W. Zidarič, Roma, UniversItalia, 2017, 627p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lars Cleen : lo Straniero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, livret d’opéra (musique de Paolo Rosato), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi / Pirandello aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Anna Frabetti, Pesaro, Metauro edizioni, 2017, p. 369-418</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4.A. Puškin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, traduzione e introduzione a cura di W. Zidarič, Cosenza, La Mongolfiera editrice, 2014, 111 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonti e influenze italiane per libretti d’opera del ’900 e oltre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lucca, LIM, 2013, 186 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre Dargomijski et la vie musicale en Russie au XIXe siècle. Vers l’affirmation d’une école nationale avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Roussalka </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(1856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2003, 290 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’univers dramatique d’Amilcare Ponchielli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2010, 275 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2003, 320 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg : 1703-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16 et 17 mai 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2004, 208 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, 253 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2005, 243 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. A. Frabetti et Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2006, 233 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2009, 235 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique latine : échanges, influences, interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, 270 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, 237p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Formes brèves et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sous la direction de Walter Zidarič),</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier de l’EA 4276, Numéro 9 - Juillet 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, 202p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTICLES et CHAPITRES D’OUVRAGES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles parus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda (Le multiculturalisme au miroir de la linguistique et de la traduction)], Actes du colloque de Voronež 24-28 novembre 2021, Vononež, NAUKA-JUNIPRESS, 2022, p. 202-215</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98. « L’universo letterario di due scrittori italo-iraniani : Bijan Zarmandili e Hamid Ziarati », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di Silvia Contarini), Firenze, Franco Cesati, 2002, p. 113-127</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97. « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Sergej Prokof’ev : una rivisitazione dell’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amore delle tre melarance</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Carlo Gozzi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gozzi lirico Project 300</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di C. Faverzani) Lucca, LIM, 2022 (sous presse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. « Jeux et enjeux de l’écriture dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châle Andalou</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Actes du colloque de Nantes, (2019), sous la dir. de D. Peyrache-Leborgne et A. Peyronie, Presses Universitaires de Rennes, 2022, p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. « Prefazione », in E.L. Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opera in prosa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, pp. XI-XXX</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. « ’La vita nuova’ di Dante sulla scena musicale europea ed extra-europea del XX e XXI secolo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi italiani / Journal of Italian Studies</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXXIX, n. 3, 2021, pp. 429-451 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.journalofitalianstudies...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93. « ’La Catena d’Adone’ di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di Giovan Battista Marino. Mito – Movimento – Maraviglia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Roberto Ubbidiente, Roma, Aracne, [“Mignon”, Studi di italianistica germanofona] 2021, pp. 423-440</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92.« ’Nerone’, l’opera (di una vita) incompiuta di Boito », (13p.) paru dans Loxias-Colloques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Sous la direction de Edwige Fusaro, mis en ligne le 30 mai 2020, URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revel.unice.fr/symposia/acte...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91.« Cenerentola sulla scena musicale parigina alla fine dell’Ottocento : ovvero </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Jules Massenet », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di F. Malagnini, [Collana : Quaderni della Rassegna, 179], Franco Cesati Editore, Firenze 2020, p. 131-147</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90.« Il caso degli autori italo iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo », in Elena Pîrvu (a cura di), Lingua e letteratura italiana nel presente e nella storia. Atti del X Convegno internazionale di italianistica dell’Università di Craiova, 14-15 settembre 2018, Firenze, Franco Cesati Editore, Quaderni della Rassegna 177, 2020, pp. 539-551. ISBN 978-88-7667-859-2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89.« Il mito di Orione : dal racconto orale alla scena teatrale e musicale del XX e XXI secolo », in La “Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti, a cura di G. Belletti, G. Garelli e A. Martinengo, Pendragon, Bologna 2020, p. 209-235, ISBN 978-88-3364-257-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88.« Alla ricerca della città che non c’è nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città delle donne</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Federico Fellini », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, p. 171-187</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87.« &amp;quot;Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », réédité sur la demande de l’association Accademia delle emozioni, in « Monte Grappa tu sei la mia patria. Galliera Veneta nel turbine della Grande guerra. Il Centenario delle prime cerimonie nazionali sul Grappa », (a c. di S. Bonaldo), Padova, Accademia delle emozioni, 2020, p. 123-129</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86.« Echi e riflessi latinoamericani nelle lettere e nelle opere di Ercole Luigi Morselli », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale di Storia Contemporanea</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXIV, n.s., 1, 2020 (« Rapporti culturali tra Italia e America latina »), p. 141-159</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85.« “Il Figliuol prodigo” (1880) d’Amilcare Ponchielli et Angelo Zanardini (1812-1893) : un grand-opéra italien au sujet biblique sur la scène de la Scala », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cithăra et Spirĭtus Mălus. La Bible et l’Opéra / La Bibbia e l’Opera. Séminaires / Seminari « L’Opéra narrateur » 2017-2018 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Lucca, LIM, [Sediziose voci. Studi sul melodramma], 8, 2019, p. 343-355</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84.« Don Raffaè de De André/Bubola/Pagani : représentation exemplaire du mafieux généreux aimé par le petit peuple », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de narratologie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, [En ligne], 36 | 2019 (Rhétorique et représentations de la culture mafieuse. Images, rituels, mythes et symboles), p. 1-12, mis en ligne le 20 décembre 2019, URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/na...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83.« Kachtchéï l’immortel dans le folklore, la musique et le cinéma en Russie et en Union Soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Evelyne Jacquelin et Béatrice Ferrier, Arras, Artois Presses Université, 2019, p. 225-235</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82.« Interferenze rossiniane nella Bufera di Montale », in Literatura y música. Marida je propicio en la lengua y la literatura italianas, Estudios de Italianistica, XXXII congrès de l’ADILLI (Ass. Des Italianistes d’Argentine et d’Amérique latine), Maria Troiano de Echegaray (compiladora), Mendoza, UNCuyo, 2018, pp. 34-45</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81.« La novità di Altri libertini di Pier Vittorio Tondelli nel panorama della letteratura di tematica omosessuale in Italia. Verso una prima tipologia del personaggio gay ? », in Culture Queer : les héritiers de Pasolini, a cura di Costantino Maeder e Amandine Mélan, Louvain la Neuve, PUL, 2018, pp. 89-100</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80.« « Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (a c. di F. Belviso, M.P. De Paulis, A. Giacone) Torino, Accademia University Press, [BHM, La Biblioteca di »Historia Magistra&amp;quot;] 2018, pp. 296-313</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79.« Salvator Rosa d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders. Les Romantiques et l’Opéra / I Romantici e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2015-2017 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure), Lucca, LIM, 2018, pp. 321-336</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78.« Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff. Viaggio sentimentale con vedute napoletane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atti del colloquio internazionale, Napoli, 15-16 settembre 2016, Università degli Studi di Napoli « L’Orientale », Istituto italiano per gli Studi Filosofici, a c. di Donatella Di Leo, Eleonora Gironi Carnevale, Roma, Universitalia, 2018, p. 161-172, édition trilingue : italien, français, russe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77.« Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées (1813-2013. Musique, histories des idées, littérature et arts)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de J.-F. Candoni, H. Lacombe, T. Picard et G. Sparacello, Presses universitaires de Rennes, collection ‘Le Spectaculaire’, 2018, p. 247-261</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76.« Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal Fondo Morselli della Biblioteca Oliveriana di Pesaro. La genesi del libretto del « Glauco » per musica », Febbraio 2018, p. 1-12, on-line sur le site de l’association : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://albertofranchetti.files.wor...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75.« IL “BESTIARIO” DI ERCOLE LUIGI MORSELLI NELLE FAVOLE PER I RE D’OGGI », Anno xxxv, n. 1, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOTECA DI RIVISTA DI STUDI ITALIANI,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dicembre 2017, pp. 92-113.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74.« “Raffaello” di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni. Scritti in onore di Michaela Böhmig,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> a cura di Enza Dammiano, Donatella Di Leo, Eleonora Gironi Carnevale, Emilio Mari, Olga Trukhanova, La Mongolfiera editrice, Doria di Cassano allo Ionio (Cosenza) 2017, p. 425-438.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73.« La création d’un imaginaire collectif : de la tradition populaire européenne à la création d’un ballet russe d’avant-garde, “Petrouchka”, sur la scène parisienne en 1911 », Rogério Lima & Maria Da Glória Magalhães (Org.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários. Deslocamentos, interações, superposições,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viveiros de Castro Editora, Rio de Janeiro 2017, p. 164-173.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72.« Postfazione. L’inesauribile fonte di ispirazione artistica dell’universo shakepeariano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lark and the Nigthingale. Shakespeare et l’Opéra/Shakespeare e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2014-2015 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure-Paris, Institut National d’Histoire de l’Art), Lucca, LIM, 2017, pp. 369-372.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71.« “Madame Bovary c’est moi”… Riflessioni sul gioco della scrittura e interferenze operistiche nell’Interrogatorio della contessa Maria di Aldo Palazzeschi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presente e futuro della lingua e letteratura italiana,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franco Cesati, Firenze 2017, pp. 851-862.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.« Presenza culturale italiana all’estero : il ruolo del melodramma », in Adamo, S., Nobili, C., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. Aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Raleigh (CN), Aonia edizioni 2017, pp. 174-181.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69.« Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l’époque de Marius Petipa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la France à la Russie, Marius Petipa. Contexte, trajectoire, héritage</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Pascale Melani (éd.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n. 43, 2016, Toulouse, pp. 213-222.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68.« Entre symbolisme et expressionnisme, les visions de la guerre dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des rêves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> d’Ivan Cankar (1876-1918) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914. Ruptures et continuités</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Caroline Bérenger et Alvaro Fleites Marcos, Paris, L’Harmattan, 2016, pp. 175-188.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côndor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l’America Latina. Cronache, letterature, arti, lingue e culture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Vittorio Cappelli e Pantaleone Sergi, Cosenza, Pellegrini, 2016, pp. 83-94.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66.« Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del ’900, e il suo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittori in musica. I classici italiani nel melodramma tra Seicento e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a c. di Antonio Rostagno e Silvia Tatti, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 36 (2015), Roma, Bulzoni, 2016, pp. 277-291.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train bleu</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sulla scena parigina del 1924 : la società alla moda delle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années folles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> criticata dall’arte dei </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballets russes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », EUROPA ORIENTALIS, n. 34 (2015), 2016, pp. 277-288.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64.« Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe. Réception des mythes anciens dans le théâtre italien contemporain,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd.) Antonella Capra, Valeria Cimmieri, Toulouse, Il Laboratorio [coll. de l’ECRIT], 2015, pp. 117 -140.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63.« Riflessi danteschi nell’opera italiana di primo Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Atti del Convegno internazionale dell’Università « Ss. Cirillo e Metodio » di Skopje, 13-14 settembre 2014, Ohrid, a cura di Radica Nikodinovska, Skopje, Boro Grafica, 2015, pp. 829-841.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Schiavo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : opera abolizionista di Antonio C. Gomes ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, pp. 213-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61.« Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia della musica</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Giuseppe Mazzini », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2015, Vol. 49 (2), p. 347-363.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60.« Assassinio nella Cattedrale de Pizzetti : le retour du religieux sur la scène musicale italienne des années 1950 », Revue LISA/LISA e-journal [En ligne], vol. XII-n°6 | 2014, mis en ligne le 30 octobre 2014, URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lisa.revues.org/6721&nbsp</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;; DOI : 10.4000/lisa.6721, 11 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59.« Impressions d’Italie dans le Journal de Marie Bashkirtseff : entre souvenirs et fiction romanesque, l’intertextualité au service de la construction d’un “soi” littéraire », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy vtoroj meždunarodnij konferencii, posvjaščennoj 155-letiju so dnja roždenija Marii Baškircevoj</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Poltava 12-14 septembre 2013, (éd. T. Švec) Moskva, Naš Dom, 2014, p. 113-122, (version russe : p.123-132).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58.« Riflessi verdiani nella letteratura italiana dall’Unità d’Italia in poi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vera storia ci narra. Verdi narratore, Atti del convegno internazionale, Paris 8-Institut National d’Histoire de l’Art, 23-26 ottobre 2013</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di C. Faverzani, Lucca, LIM, 2014, p. 501-516.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 57.« L’orientalismo nell’opera russa dell’Ottocento : Judif’ (Giuditta) di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleksandr Serov », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un impero verso Oriente. Tendenze orientaliste e</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arte russa fra Otto e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Napoli, Università di Napoli</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">’L’Orientale’ (Il Torcoliere), 2013, pp. 203-209.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 56.« De la Comédie-Française a la ópera italiana [Adriana Lecouvreur] »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro de la temporada ABAO-OLBE 2013-2014</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Carmen Rodríguez Suso, y Mario Lerena (eds.), Bilbao, ABAO-OLBE, 2013, pp. 114-121 [ISBN :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">978-84-616-5300-3].</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 55.« Diventare italofono. Un francofono del Senegal stregato dalla lingua di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante. Walter Zidaric dialoga con Pap Khouma », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrivere altrove /</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écrire ailleurs. Letteratura e migrazione in Italia / Littérature et</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migration en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Anna Frabetti et Laura Toppan,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(cher)ches (Cultures et Histoire dans l’Espace Roman)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg, n° 10, printemps 2013, p. 47-53.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 54.« A viagem de Ercole Luigi Morselli (1904) à América Latina. Do mito de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulissea à reescrita do mito : ’Orion’ (1910) e ’Glauco’ (1919) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-Americanos</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. 38, N° suplementar novembro (2012) : Dossiê – História, Literatura e Mito : viajantes europeus na América do Sul, Porto Alegre, PUCRS, 2012, p. 76-99 (téléchargeable sur le site : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revistaseletronicas.pucrs.br...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 53.« El Himno nacional italiano. Símbolos y mitos desde el Resurgimiento hasta nuestros días », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BRESCIANO, Juan Andrés [comp.], </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La memoria histórica y sus configuraciones temáticas. Una aproximación interdisciplinaria</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Santiago de Compostela, Andavira, 2013, p. 183-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 52.« Ermanno Wolf-Ferrari e il comico goldoniano sulla scena operistica</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italiana degli anni 1930 : La Vedova scaltra (1931) e Il Campiello (1936)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Costantino Maeder, Gian Paolo Giudicetti, Amandine Mélan (a cura di), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalla tragedia al giallo. Comico fuori posto e comico volontario</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Peter Lang, Bruxelles Bern Berlin Frankfurt am Main New York Oxford Wien, 2012, p. 299-318.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 51.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’uccello di fuoco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Stravinskij tra mitologia e folklore », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis –</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « L’anno 1910 in Russia », n° 18, a cura di Duccio Colombo e Caterina Graziadei, Salerno, 2012, p. 381-393.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 50.« Dal teatro di Euripide al cinema pasoliniano : la mise en abyme del mito di Medea », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Italianística</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2010/2011, n° XIX-XX (2011), ISSN 2238-8281, p. 195-209 (téléchargeable en ligne sur :</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revistas.fflch.usp.br</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), Departamento de Letras Modernas,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Filosofia, Letras e Ciêncais Humanas, Universidade de São Paulo.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 49.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Promessi sposi</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiancés</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">) de Manzoni et l’opéra italien du XIXe siècle. Nationalisme littéraire et musical en Italie entre le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risorgimento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et l’unification du pays », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le romanesque et l’historique. Marge et écriture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la dir. de Dominique Peyrache-Leborgne et André Peyronie, Nantes, éditions Cécile Defaut, [Horizons comparatistes – Université de Nantes], 2010, p. 43-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 48.« D’Adrienne (Le) Couvreur à Adriana Lecouvreur : de la Comédie-Française au XVIIIe siècle à l’opéra italien du début du XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécriture des sources biographiques et construction du personnage de théâtre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Nicole Boireau, Jean-Frédéric Chevalier, Pierre Degott, Université Paul Verlaine – Metz, Centre de Recherche « Ecritures », Collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Littérature</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n°4, 2010, p. 145-158.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 47.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Guarany</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Antonio Carlos Gomes, Antonio Scalvini e Carlo D’Ormeville : il mito fondatore dell’opera in Brasile », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique Latine : Migrations, échanges, influences, interférences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, p. 165-174.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 46.« De la tradition populaire européenne et russe à la création de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrouchka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sur la scène parisienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXIX / 2010, Salerno, p. 177-188.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 45.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nerone</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Mascagni et Targioni-Tozzetti : l’antihéros sur la scène d’opéra dans les années du Fascisme », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2009, p. 37-56.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 44.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Cesare Hanau et Franco Alfano ou l’opéra italien à la recherche d’exotisme au début du XXe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Colloque organisé par les Amis de Léon Tolstoï et la Bibliothèque - Musée Léon Tolstoï, Paris 8 novembre 2008, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Tolstoï n° 20 : Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, publié sous la direction de Michel Aucouturier, Paris, I.E.S., 2009, p. 59-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 43.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nez</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mamelles de Tirésias</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : objets sexuels du désir sur fond de dialogue surréaliste franco-russo-soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurisme et Surréalisme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (études réunies par F. Livi), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international organisé par l’Université de Nantes en collaboration avec l’Université de Paris-Sorbonne à Nantes, 13 et 14 décembre 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, L’âge d’homme, 2008, p. 291-305.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 42.« La réception des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la presse parisienne à partir de l’année de la création (1835-1987) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 367-403.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 41.« Vincenzo Bellini, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : dossier de presse », (avec Mark Everist et Sarah Hibberd), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 405-481.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 40.« L’immagine di Mosca e Pietroburgo nella musica russa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitali nei paesi dell’Europa centrale e orientale. Centri politici e laboratori culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di M. Böhmig e A. D’Amelia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Convegno Internazionale di Studi, Napoli, 3-4-5 marzo 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Università degli Studi di Napoli - L’Orientale, Napoli, M. D’Auria editore, 2007, p. 327-342.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 39.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belfagor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Claudio Guastalla e Ottorino Respighi : la vena comica e nazionalistica nel melodramma italiano del primo ‘900 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> n° 77/78 (numéro spécial Opéra), études réunies par Gilles de Van, Université de la Sorbonne Nouvelle – Paris III, 22e année n° 77/78 (2 -2006), p. 175-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 38.« Sujets russes dans l’opéra italien des XIXe-XXe siècles : de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Falegname di Livonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1819) à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1904) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica-Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 23, « Accords Majeurs. Les échanges musicaux entre la Russie et le monde (XIXe-XXe siècles) », édité par P. Melani, Toulouse, 2006, p. 63-79.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 37.« L’Italie de Vladimir Horowitz : lien et lieu d’une sensibilité artistiques hors du commun », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladimir Horowitz and Problems of Art Performance of XXIst Century</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international pour</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le centenaire de la naissance d’Horowitz</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Kiev, Hôtel Bratislava, 29 septembre-1er octobre 2003, Kyiv, éditions de l’Institut Supérieur d’études musicales de Kiev “R.M. Glière”, 2006, p. 24-39.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 36.« De David Belasco à Giacomo Puccini : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fanciulla del West</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, premier opéra “américain” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’Université de Caen, 2005,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. IV n° 2 / 2006 : &amp;lt;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/lisa</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; , p. 52-67.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 35.« Pascal Dusapin e l’opera in italiano : dal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codice di Perelà</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1911) di Palazzeschi a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perelà uomo di fumo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (2003), variazioni sul tema dell’alterità », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. A. Frabetti et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2006, p. 215-226.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 34.« Tra nazionalismo musicale e interculturalismo europeo : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Lituani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1874) di Antonio Ghislanzoni ed Amilcare Ponchielli », in Bart VAN DEN BOSSCHE, Michel BASTIAENSEN, Corinna SALVADORI LONERGAN, Stanislaw WIDLAK (Ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia e Europa : Dalla cultura nazionale all’interculturalismo, Atti del XVI Congresso dell’A.I.P.I., Cracovia, 26-29 agosto 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. 2, Franco Cesati Editore, Firenze, 2006, p.549-558.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 33.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lupa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, dai testi verghiani – la novella, il dramma, il libretto – all’opera omonima di Di Leva-Tutino. Itinerario singolare dal verismo letterario di fine Ottocento al neo-romanticismo musicale di fine Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spunti e ricerche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalism and Beyond : Fragmentation and transformations of the real</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, ed. Annamaria Pagliaro and Antonio Di Grado, Publisheg by members of the divisions of Italian Studies, La Trobe University and Monash University : Melbourne, Australia, vol. 19, 2006, p. 139-164 .</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 32.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death in Venice</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Benjamin Britten : mise en scène théâtrale et musicale d’un testament artistique et personnel », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et théâtralité dans les îles britanniques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université Paul Verlaine de Metz, 19 et 20 mars 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Claire Bardelmann et Pierre Degott, Centre d’étude des textes et traductions, série 2005, n° 7, p. 243-261.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 31.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symeon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiançailles au couvent</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : les deux premiers opéras soviétiques de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, p. 147-17.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 30.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Re</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1929) de Giovacchino Forzano et Umberto Giordano : le choix de l’allégorie entre tradition littéraire, modernité musicale et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italianità</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2005, p. 67-84.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 29.« La vie musicale pétersbourgeoise et le théâtre Mariinski : espace retrouvé d’un prestige international », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg 1703-2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 mai 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2004, p. 125-133.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 28.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Consul</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Saint of Blecker Street</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Giancarlo Menotti », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international sur Opéra et société dans le monde anglophone, Université de Caen, 15 et 16 octobre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. II, n° 3, 2004, p. 188-200, &amp;lt;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt;</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 27.« La marginalité dans les opéras de Verdi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi, pour l’expression d’une culture “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nazional-popolare</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">” en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Denis Fachard, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Université de Nancy 2, 29-30 novembre 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, P.R.I.S.M.I., n° 5, 2003, C.S.L.I., 2004, p. 153-170.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 26.« Traduction/adaptation des livrets d’opéra : le rôle de la censure en Russie au XIXe et au XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des livrets : aspects théoriques, historiques et pragmatiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Paris IV, 30 novembre-2 décembre 2000</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, P.U.P.S., Série “Études”, collection “Musiques, Écritures”, 2004, p. 495-504.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 25.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The love for three oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : between tradition and modernity », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse Katastrophen. En inter- nationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 143-156.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 24.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siméon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : le premier opéra soviétique de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse-Katastrophen. En internationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 199-213.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 23.« Ondines et Roussalkas : littérature et opéra au XIXe siècle en Allemagne et en Russie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature Comparée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Paris, Didier érudition), janvier-mars 2003, n°305, p. 5-22.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 22.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’umile ancella del genio creatore…</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : la comédienne sur la scène d’opéra (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fedora, Tosca, Adriana Lecouvreur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">). Consécration de la femme moderne ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2003, p. 83-91.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 21.« Le voyage en Russie de Francesco Algarotti : entre réalité et fiction littéraire », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 14 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage en Russie et en URSS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 331-340.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 20.« Motivi e temi operistici in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filumena Marturano</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Eduardo de Filippo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scena aperta</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 3, “Scènes parthénopéennes”, Université de Toulouse-Le Mirail, collection de l’E.C.R.I.T., 2002, p. 77-93.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 19.« L’image de la mère sur la scène d’opéra : thématique mineure de l’opéra italien du XIXe siècle ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (« L’opéra italien au XIXe siècle »), n° 19, 2002, Paris, Jean Michel Place éditeur, p. 39-48.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 18.« La France, l’Espagne et l’Italie dans les œuvres musicales de Glinka, Dargomyjski et Tchaïkovski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 15 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes et la méditerranée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 207-222.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 17.« F. Balilla Pratella e la musica futurista : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aviatore Dro</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Futurisme et les Avant-gardes littéraires et artistiques au début du XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. K. Cardini et S. Contarini), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 15 et 16 février 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2002, p. 205-220.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 16.« Souvenirs du premier voyage à l’étranger d’Alexandre Dargomyjski (1844-1845) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l’OMF</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 5 - 2000, Paris, 2001, p. 9-24.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 15.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : origines et structure du drame en vers achevé de Pouchkine », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Éudes Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXXI/ 2, 1999, p. 307-317.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 14.« Alexandre Serguéiévitch Dargomyjski et son opéra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXIX/3, 1997, p. 447-451.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 13.« Six lettres en français inédites d’Alexandre Serguéiévitch Dargomyjski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXVIII/3, 1996, p. 401-412.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 12.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la culture russe », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, n° 15, 1994, p. 241-253.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Lars Cleen ( : Lo Straniero) », tiré de la nouvelle « Lontano » de Luigi Pirandello, pour la musique de Paolo Rosato, représenté en première mondiale au Théâtre Metropolia de Helskinki les 2 et 3 octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Orione », tiré du drame homonyme d’Ercole Luigi Morselli, pour la musique de Simone Fermani, (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « L’ambasciatore », tiré du roman « La mort d’Ivan Ilitch de L. Tolstoï », pour la musique de Simone Fermani (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Maurizio Valtieri, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signora M. - Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma, edizioni Libreria Croce, 2022, pp. 209-213</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Vittoriano Gallico, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano-Udine, Mimesis Edizioni, 2021, pp. 377-379</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11.« Shakespeare à l’Opéra. Une histoire d’adaptation », mai 2016, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.operadeparis.fr/magazin...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.« Au cœur de la création artistique 1853-1924 : musiciens russes et italiens », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands orchestres / iPhil / Luxembourg Festival 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filarmonica della Scala, 10 novembre 2013, p. 6-14.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 9.« Les personnages de l’ondine et de la roussalka dans la littérature et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">l’opéra d’Europe centrale et orientale entre XIXe et XXe siècle »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du Grand théâtre de Genève, saison 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juin 2013, (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Dvorák), p. 28-37.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gioconda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un Grand Opéra italien, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de l’Opéra national de Paris, saison 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2013, p. 43-50 ».</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.« Soggetti biblici sulla scena operistica », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aprile 2013 (Samson et Dalila), p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">63-67.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.« Il Naso e la crisi dell’artista », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, gennaio 2013, p. 73-77.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.« La Gioconda da Hugo a Boito », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2012, p. 85-87.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.« Relire et revoir </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aujourd’hui », préface à V. Sardou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Le Jardin d’essai, 2007, p. 3-28.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.« Entre interculturalité et loufoquerie », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges-Programme de l’Opéra National de Paris, décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-75.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Démon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  : du romantisme de Lermontov au manichéisme de Rubinstein », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du théâtre du Châtelet, saison 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier 2003, p. 38-43.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.« The birth of Russian musical drama : Alexander Dargomïzhsky and his </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wexford Festival Opera Programme Book, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES À L’ETRANGER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences, cours, participation à des colloques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Allemagne (Berlin), Argentine (Mendoza), Arménie (Erevan), Australie (Sydney, IIC), Belgique (Louvain-la-Neuve), Brésil (Brasilia, Porto Alegre), Canada (Ottawa), Etats-Unis (Philadelphie, Washington D.C.), Finlande (Jyväskylä), Grèce (Thessalonique), Iran (Téhéran), Italie (Cagliari, Cosenza, Gênes, Milan, Naples, Palerme, Pavie, Perugia, Rome, Sienne, Venise), Lituanie (Vilnius), Macédoine (Skopje), Malte, Pays-Bas (Gröningen), Pologne (Varsovie), République Serbe de Bosnie (Banja Luka), Roumanie (Craiova), Royaume-Uni (Manchester), Russie (Moscou, Voronež), Slovaquie (Banska Bystrica), Slovénie (Ljubljana, IIC), Suède (Falun), Ukraine (Kiev, Poltava), Uruguay (Montévideo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bref ou l'écriture juste dans &amp;quot;Ein ganzes Leben&amp;quot; (2014) de Robert Seethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bestiario” di Ercole Luigi Morselli nelle Favole per i Re d’oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXV (3), pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Train Bleu sulla scena parigina del 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa orientalis : studi e ricerche sui paesi e le culture dell'est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del '900, e il suo Glauco (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/249897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella Filosofia della musica di Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0014585815583284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diventare italofono. Un francofono del Senegal stregato dalla lingua di Dante. Walter Zidarič dialoga con Pap Khouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edwige Fusaro, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Canta che ti passa» : echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto : Storia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.296-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff : viaggio sentimentale con vedute napoletane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Napoli, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferenze rossiniane nella bufera di montale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura y música. Maridaje propicio en la lengua y la literatura italianas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mendoza, Argentina. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Rennes, France. pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Bovary c'est moi'' Riflessioni sul gioco della scrittura e interferenze operistiche nell'Interrogatorio della contessa Maria di Aldo Palazzeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internationazionale di italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Firenze, Italy. pp.851-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sources allemandes et françaises, l'inspiration première des ballets de Tchaïkovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du conte au ballet, ou comment transposer le merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Pluridisciplinaire en Arts, Lettres et Langues de l'Université de Toulouse, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condor (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l'America latina : cronache, letterature, arti, lingue e culture : atti del Convegno internazionale di storia : Università della Calabria, Arcavacata di Rende (Italia), 27-29 ottobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rende, Italy. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre symbolisme et expressionnisme, les visions de la guerre dans Images des rêves d’Ivan Cankar (1876-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Caen, France. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l'époque de Marius Petipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bordeaux à Saint-Pétersbourg, Marius Petipa (1818-1910) et le ballet « russe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Opéra National de Bordeaux; Maison des Sciences de l'Homme d'Aquitaine, Oct 2015, Bordeaux, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessi danteschi nell'opera italiana di primo Novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Skopje, Macedonia. pp.829-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo Schiavo&amp;quot; : opera abolizionista di Antonio C. Gomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France. pp.213-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê : 150 anos da imigração italiana no Brasil : produção e circulação de saberes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Padilha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Federal do Espírito Santo. 2 (46), 2024, Contexto, ISSN 2358-9566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabbrica dell’identità russa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. 2024, Sediziose voci. Studi sul melodramma, n° 14, Camillo Faverzani, 9788855433839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">628 p., 2017, Arti dello spettacolo. Studi e ricerche. Teatro, 978-88-6507-978-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité, intersexualité : les livrets d'opéra 1930-1945 : La force des illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRINI. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Una visione dell’immigrazione italiana nel Rio Grande do Sul nell’opera lirica. O Quatrilho (Cunha/Pozenato)”, pp. 175-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OIKOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 anos da imigraçao italiana no Rio Grande do Sul. Legado histórico-cultural e novas perspectivas de pesquisa (Antonio de Ruggiero & Vania Beatriz Merlotti-Herédia, orgs.), Oikos ed., São Leopoldo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIKOS, 2025, 9786559743131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges di S. Prokof’ev: una rivisitazione dell’Amore delle tre melarance di Carlo Gozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sediziose voci. Studi sul melodramma, n° 15, 9788855432924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mas des Alouettes ou comment raconter le génocide arménien : du roman (2004) d’Antonia Arslan à la réalisation cinématographique (2007) des frères Taviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U. Erevan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation Studies: Theory and Practice / Lectures croisées des discours. Hiatus entre réalités socio-politiques, récits de mémoires et approches interprétatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISSN 2738-2699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un percorso franco-italiano da fine ‘800 a oggi, tra luoghi veri e luoghi inventati, per una breve cartografia letteraria di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perugia Stranieri University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il turismo letterario. Casi di studio ed esperienza a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TULE, 9788899811181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traduzioni francesi di Pinocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Treccani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-8812011568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux de l’écriture dans le Châle Andalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interférences, 9782753586895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nauka-Junipress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9785429202570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universo letterario di due scrittori italo-iraniani: Bijan Zarmandili e Hamid Ziarati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quaderni della Rassegna, n° 211, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Libreria Croce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Valtieri, La signora M. Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9788864024448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.XI-XXX, 2021, 978-88-9380-054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Catena d’Adone di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di G.B. Marino. Mito - Movimento - Meraviglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Mignon », Studi di italianistica germanofona, 9791259943453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cinema, 9788857580746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loxias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Loxias, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenerentola sulla scena musicale parigina alla fine dell’Ottocento: ovvero Cendrillon di Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 179, 9788876678691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla ricerca della città che non c’è nella Città delle donne di F. Fellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso degli autori italo-iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e letteratura italiana nel presente e nella storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 177, 978-88-7667-859-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito di Orione: dal racconto orale alla scena teatrale e musicale del XX e XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pendragon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978 88 3364 257 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un imaginaire collectif : de la tradition populaire européenne à la création d'un ballet russe d'avant-garde, ``Petrouchka'', sur la scène parisienne en 1911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, Rogério and dos Reis, Maria da Glória Magalhães. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários: deslocamentos, interações, superposições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7Letras, pp.164-173, 2018, 978-85-421-0611-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvator Rosa&amp;quot; d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders : les Romantiques et l’Opéra / I Romantici e l’Opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-336, 2018, 978-88-7096-942-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello'' di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dammanio, Enza and Di Leo, Donatella and Mari, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni : scritti in onore di Michaela Bohmig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mongolfiera, pp.425-438, 2017, 978-88-99514-58-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione : l'inesauribile fonte di ispirazione artistica dell'universo shakepeariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lark and the nigthingale: Shakespeare et l'Opéra = Shakespeare e l'opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.369-372, 2017, 978-88-7096-893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Cleen : Lo Straniero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frabetti, Anna and Cubeddu-Proux, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi : intertestualità, riscrittura, ricezione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Metauro, pp.369-418, 2017, Studi, 978-88-6156-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza culturale italiana all'estero : il ruolo del melodramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo, Stefano and Nobili, Claudio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. : aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Aonia edizioni, pp.174-181, 2017, Italianistica balcanica, 978-1-326-85061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cimmieri, Valeria and Capra, Antonella and Cimmieri, Valeria Préfacier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe: réception des mythes anciens dans le théâtre italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Université de Toulouse-Jean Jaurès, pp.117-140, 2015, Collection de l'ECRIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal fondo Morselli della biblioteca Oliveriana di Pesaro : la genesi del libretto del Glauco per musica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> walter zidaric </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation personnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en 1962 à Nettuno (RM-ITALIE) - Marié - double nationalité : italienne et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, musique, opéra, société en Italie et Russie (19e-21e), identité nationale, littérature de la migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1996 : Enseignant d’italien dans le privé</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Maître auxiliaire d’italien dans l’Académie de Créteil</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 : Professeur agrégé d’italien en collège</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maître de Conférences en italien à l’Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Professeur des universités en Italien à l’Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Conseiller municipal élu à la Mairie de Chaise-Dieu-du-Theil (27580)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes /parcours académique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Licence de Slovène Langue et Civilisation Aréales (INALCO, Paris, 2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Habilitation à Diriger des Recherches : « Opéra, culture et identité aux XIXe-XXIe siècles. De l’univers dramatique d’Amilcare Ponchielli, dans le processus de formation de l’identité nationale italienne, aux livrets d’opéra italiens et européens dans une perspective intertextuelle et interculturelle », domaine Italien (Université de Nantes, Nantes, 2008)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Agrégation externe d’italien, 1999</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Doctorat 3e cycle (INALCO, Paris, 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– DEA d’études slaves et est-européennes (INALCO, Paris, 1992)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Laurea (Maîtrise) in Lingue e Letterature straniere moderne (Université La Sapienza, Rome, 1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements à l’université de Nantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature, civilisation, linguistique, traduction littéraire (domaine italien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– responsable du double diplôme franco-italien de Master/Laurea specialistica CIMEPIC (Communication Internationale MÉdiation Publicité Image Culture) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– responsable des échanges Erasmus pour les étudiants italianistes LCER avec les Universités de : Ljubljana, L’Orientale (Naples), Oviedo (Espagne), Malte, Péter-Pázmány (Budapest), Humboldt (Berlin), Thessalonique, Catane, Tallin (Estonie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission VA - Licence LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– Membre de la commission pédagogique Master LLCEr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– de 2005 à 2017 Directeur du département d’études italiennes de la Faculté des Langues et Cultures Etrangères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Italianistica nel Mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SIM), Presses Universitaires de Louvain la Neuve</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre élu du conseil du laboratoire LAMO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité éditorial de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’EA 4276, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlantide.univ-nantes.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritture migranti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (rivista di scambi interculturali), Università di Bologna</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique du Centro per il turismo letterario (TULE), Università per Stranieri di Perugia (&amp;gt; 2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– membre du comité scientifique de la collection « Universités » des éditions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris) (&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue on line (inter- et trans-disciplinare) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRCES, Université de Nice Sophia Antipolis (&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la revue ATeM, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atem-journal.com/ojs2/index...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Innsbruck</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Sediziose voci. Studi sul melodrammma », LIM–Libreria Musicale Italiana, Lucca</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Testi & Traduzioni », Universitalia, Roma</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique de la collection « Musica pensante », UNICOPLI, Milano</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du comité scientifique (2020-2024) de la Revista Analele Universităţii din Craiova. Seria Ştiinţe filologice. Lingvistică, Université de Craiova (Roumanie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;gt; 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Membre élu du CNU 14è section (2016-2019, et 2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert HCERES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour le Ministère grec de l’Enseignement supérieur et de la recherche (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert Université d’Aix-Marseille</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert international pour l’Université de Ljubljana (SLO), l’Université Matej Bel de Banska Bystrica (SK), l’Université La Sapienza de Rome, le Conservatoire Rimsky-Korsakov de Saint-Pétersbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">–Expert pour la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Presses universitaires de Florence (I), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri. Rivista europea di studi italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Werkgroep Italië Studies e Utrecht University Library Open Access Journals), la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Travaux et publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUVRAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8.Ercole Luigi Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edizione completa a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, XXX-478p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Io, da qui, non me ne vado (La storia di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Atto unico in 3 scene, Prefazione di Maurizio Valtieri, 2019, ebook, ISBN : 9788834153727</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, prima edizione critica integrale, a cura di W. Zidarič, Roma, UniversItalia, 2017, 627p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lars Cleen : lo Straniero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, livret d’opéra (musique de Paolo Rosato), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi / Pirandello aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Anna Frabetti, Pesaro, Metauro edizioni, 2017, p. 369-418</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4.A. Puškin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, traduzione e introduzione a cura di W. Zidarič, Cosenza, La Mongolfiera editrice, 2014, 111 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonti e influenze italiane per libretti d’opera del ’900 e oltre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lucca, LIM, 2013, 186 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre Dargomijski et la vie musicale en Russie au XIXe siècle. Vers l’affirmation d’une école nationale avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Roussalka </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(1856)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2003, 290 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’univers dramatique d’Amilcare Ponchielli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, 2010, 275 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– 1.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2003, 320 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg : 1703-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16 et 17 mai 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2004, 208 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, 253 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II. Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2005, 243 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd. A. Frabetti et Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2006, 233 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, CRINI, 2009, 235 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique latine : échanges, influences, interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, 270 p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, 237p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Formes brèves et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sous la direction de Walter Zidarič),</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier de l’EA 4276, Numéro 9 - Juillet 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, 202p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTICLES et CHAPITRES D’OUVRAGES</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles parus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda (Le multiculturalisme au miroir de la linguistique et de la traduction)], Actes du colloque de Voronež 24-28 novembre 2021, Vononež, NAUKA-JUNIPRESS, 2022, p. 202-215</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98. « L’universo letterario di due scrittori italo-iraniani : Bijan Zarmandili e Hamid Ziarati », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di Silvia Contarini), Firenze, Franco Cesati, 2002, p. 113-127</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97. « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Sergej Prokof’ev : una rivisitazione dell’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amore delle tre melarance</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Carlo Gozzi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gozzi lirico Project 300</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (a cura di C. Faverzani) Lucca, LIM, 2022 (sous presse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. « Jeux et enjeux de l’écriture dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châle Andalou</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Actes du colloque de Nantes, (2019), sous la dir. de D. Peyrache-Leborgne et A. Peyronie, Presses Universitaires de Rennes, 2022, p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. « Prefazione », in E.L. Morselli, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opera in prosa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura e con prefazione di W. Zidarič, Aragno, Torino 2021, pp. XI-XXX</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. « ’La vita nuova’ di Dante sulla scena musicale europea ed extra-europea del XX e XXI secolo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi italiani / Journal of Italian Studies</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXXIX, n. 3, 2021, pp. 429-451 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.journalofitalianstudies...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93. « ’La Catena d’Adone’ di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di Giovan Battista Marino. Mito – Movimento – Maraviglia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Roberto Ubbidiente, Roma, Aracne, [“Mignon”, Studi di italianistica germanofona] 2021, pp. 423-440</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92.« ’Nerone’, l’opera (di una vita) incompiuta di Boito », (13p.) paru dans Loxias-Colloques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Sous la direction de Edwige Fusaro, mis en ligne le 30 mai 2020, URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revel.unice.fr/symposia/acte...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91.« Cenerentola sulla scena musicale parigina alla fine dell’Ottocento : ovvero </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Jules Massenet », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di F. Malagnini, [Collana : Quaderni della Rassegna, 179], Franco Cesati Editore, Firenze 2020, p. 131-147</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90.« Il caso degli autori italo iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo », in Elena Pîrvu (a cura di), Lingua e letteratura italiana nel presente e nella storia. Atti del X Convegno internazionale di italianistica dell’Università di Craiova, 14-15 settembre 2018, Firenze, Franco Cesati Editore, Quaderni della Rassegna 177, 2020, pp. 539-551. ISBN 978-88-7667-859-2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89.« Il mito di Orione : dal racconto orale alla scena teatrale e musicale del XX e XXI secolo », in La “Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti, a cura di G. Belletti, G. Garelli e A. Martinengo, Pendragon, Bologna 2020, p. 209-235, ISBN 978-88-3364-257-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88.« Alla ricerca della città che non c’è nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città delle donne</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Federico Fellini », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di G. Paganini e W. Zidarič, Milano-Udine, Mimesis, 2020, p. 171-187</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87.« &amp;quot;Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », réédité sur la demande de l’association Accademia delle emozioni, in « Monte Grappa tu sei la mia patria. Galliera Veneta nel turbine della Grande guerra. Il Centenario delle prime cerimonie nazionali sul Grappa », (a c. di S. Bonaldo), Padova, Accademia delle emozioni, 2020, p. 123-129</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86.« Echi e riflessi latinoamericani nelle lettere e nelle opere di Ercole Luigi Morselli », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale di Storia Contemporanea</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXIV, n.s., 1, 2020 (« Rapporti culturali tra Italia e America latina »), p. 141-159</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85.« “Il Figliuol prodigo” (1880) d’Amilcare Ponchielli et Angelo Zanardini (1812-1893) : un grand-opéra italien au sujet biblique sur la scène de la Scala », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cithăra et Spirĭtus Mălus. La Bible et l’Opéra / La Bibbia e l’Opera. Séminaires / Seminari « L’Opéra narrateur » 2017-2018 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Lucca, LIM, [Sediziose voci. Studi sul melodramma], 8, 2019, p. 343-355</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84.« Don Raffaè de De André/Bubola/Pagani : représentation exemplaire du mafieux généreux aimé par le petit peuple », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de narratologie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, [En ligne], 36 | 2019 (Rhétorique et représentations de la culture mafieuse. Images, rituels, mythes et symboles), p. 1-12, mis en ligne le 20 décembre 2019, URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/na...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83.« Kachtchéï l’immortel dans le folklore, la musique et le cinéma en Russie et en Union Soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Evelyne Jacquelin et Béatrice Ferrier, Arras, Artois Presses Université, 2019, p. 225-235</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82.« Interferenze rossiniane nella Bufera di Montale », in Literatura y música. Marida je propicio en la lengua y la literatura italianas, Estudios de Italianistica, XXXII congrès de l’ADILLI (Ass. Des Italianistes d’Argentine et d’Amérique latine), Maria Troiano de Echegaray (compiladora), Mendoza, UNCuyo, 2018, pp. 34-45</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81.« La novità di Altri libertini di Pier Vittorio Tondelli nel panorama della letteratura di tematica omosessuale in Italia. Verso una prima tipologia del personaggio gay ? », in Culture Queer : les héritiers de Pasolini, a cura di Costantino Maeder e Amandine Mélan, Louvain la Neuve, PUL, 2018, pp. 89-100</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80.« « Canta che ti passa”. Echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918 », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (a c. di F. Belviso, M.P. De Paulis, A. Giacone) Torino, Accademia University Press, [BHM, La Biblioteca di »Historia Magistra&amp;quot;] 2018, pp. 296-313</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79.« Salvator Rosa d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders. Les Romantiques et l’Opéra / I Romantici e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2015-2017 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure), Lucca, LIM, 2018, pp. 321-336</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78.« Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff. Viaggio sentimentale con vedute napoletane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atti del colloquio internazionale, Napoli, 15-16 settembre 2016, Università degli Studi di Napoli « L’Orientale », Istituto italiano per gli Studi Filosofici, a c. di Donatella Di Leo, Eleonora Gironi Carnevale, Roma, Universitalia, 2018, p. 161-172, édition trilingue : italien, français, russe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77.« Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées (1813-2013. Musique, histories des idées, littérature et arts)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de J.-F. Candoni, H. Lacombe, T. Picard et G. Sparacello, Presses universitaires de Rennes, collection ‘Le Spectaculaire’, 2018, p. 247-261</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76.« Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal Fondo Morselli della Biblioteca Oliveriana di Pesaro. La genesi del libretto del « Glauco » per musica », Febbraio 2018, p. 1-12, on-line sur le site de l’association : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://albertofranchetti.files.wor...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75.« IL “BESTIARIO” DI ERCOLE LUIGI MORSELLI NELLE FAVOLE PER I RE D’OGGI », Anno xxxv, n. 1, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOTECA DI RIVISTA DI STUDI ITALIANI,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dicembre 2017, pp. 92-113.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74.« “Raffaello” di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento », In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni. Scritti in onore di Michaela Böhmig,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> a cura di Enza Dammiano, Donatella Di Leo, Eleonora Gironi Carnevale, Emilio Mari, Olga Trukhanova, La Mongolfiera editrice, Doria di Cassano allo Ionio (Cosenza) 2017, p. 425-438.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73.« La création d’un imaginaire collectif : de la tradition populaire européenne à la création d’un ballet russe d’avant-garde, “Petrouchka”, sur la scène parisienne en 1911 », Rogério Lima & Maria Da Glória Magalhães (Org.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários. Deslocamentos, interações, superposições,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viveiros de Castro Editora, Rio de Janeiro 2017, p. 164-173.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72.« Postfazione. L’inesauribile fonte di ispirazione artistica dell’universo shakepeariano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lark and the Nigthingale. Shakespeare et l’Opéra/Shakespeare e l’Opera.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaires / Seminari « L’Opéra narrateur » 2014-2015 (Saint-Denis, Université Paris 8-Paris, École Normale Supérieure-Paris, Institut National d’Histoire de l’Art), Lucca, LIM, 2017, pp. 369-372.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71.« “Madame Bovary c’est moi”… Riflessioni sul gioco della scrittura e interferenze operistiche nell’Interrogatorio della contessa Maria di Aldo Palazzeschi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presente e futuro della lingua e letteratura italiana,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franco Cesati, Firenze 2017, pp. 851-862.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70.« Presenza culturale italiana all’estero : il ruolo del melodramma », in Adamo, S., Nobili, C., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. Aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Raleigh (CN), Aonia edizioni 2017, pp. 174-181.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69.« Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l’époque de Marius Petipa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la France à la Russie, Marius Petipa. Contexte, trajectoire, héritage</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Pascale Melani (éd.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n. 43, 2016, Toulouse, pp. 213-222.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68.« Entre symbolisme et expressionnisme, les visions de la guerre dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des rêves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> d’Ivan Cankar (1876-1918) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914. Ruptures et continuités</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Caroline Bérenger et Alvaro Fleites Marcos, Paris, L’Harmattan, 2016, pp. 175-188.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côndor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l’America Latina. Cronache, letterature, arti, lingue e culture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di Vittorio Cappelli e Pantaleone Sergi, Cosenza, Pellegrini, 2016, pp. 83-94.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66.« Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del ’900, e il suo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittori in musica. I classici italiani nel melodramma tra Seicento e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a c. di Antonio Rostagno e Silvia Tatti, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 36 (2015), Roma, Bulzoni, 2016, pp. 277-291.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train bleu</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sulla scena parigina del 1924 : la società alla moda delle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années folles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> criticata dall’arte dei </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballets russes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », EUROPA ORIENTALIS, n. 34 (2015), 2016, pp. 277-288.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64.« Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe. Réception des mythes anciens dans le théâtre italien contemporain,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd.) Antonella Capra, Valeria Cimmieri, Toulouse, Il Laboratorio [coll. de l’ECRIT], 2015, pp. 117 -140.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63.« Riflessi danteschi nell’opera italiana di primo Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Atti del Convegno internazionale dell’Università « Ss. Cirillo e Metodio » di Skopje, 13-14 settembre 2014, Ohrid, a cura di Radica Nikodinovska, Skopje, Boro Grafica, 2015, pp. 829-841.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Schiavo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : opera abolizionista di Antonio C. Gomes ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd D. François et W. Zidarič), Actes du colloque international de Nantes, 24-26 avril 2014, Nantes, « Censive », n° 8, 2015, pp. 213-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61.« Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia della musica</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Giuseppe Mazzini », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2015, Vol. 49 (2), p. 347-363.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60.« Assassinio nella Cattedrale de Pizzetti : le retour du religieux sur la scène musicale italienne des années 1950 », Revue LISA/LISA e-journal [En ligne], vol. XII-n°6 | 2014, mis en ligne le 30 octobre 2014, URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lisa.revues.org/6721&nbsp</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;; DOI : 10.4000/lisa.6721, 11 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59.« Impressions d’Italie dans le Journal de Marie Bashkirtseff : entre souvenirs et fiction romanesque, l’intertextualité au service de la construction d’un “soi” littéraire », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy vtoroj meždunarodnij konferencii, posvjaščennoj 155-letiju so dnja roždenija Marii Baškircevoj</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Poltava 12-14 septembre 2013, (éd. T. Švec) Moskva, Naš Dom, 2014, p. 113-122, (version russe : p.123-132).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58.« Riflessi verdiani nella letteratura italiana dall’Unità d’Italia in poi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vera storia ci narra. Verdi narratore, Atti del convegno internazionale, Paris 8-Institut National d’Histoire de l’Art, 23-26 ottobre 2013</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di C. Faverzani, Lucca, LIM, 2014, p. 501-516.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 57.« L’orientalismo nell’opera russa dell’Ottocento : Judif’ (Giuditta) di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleksandr Serov », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un impero verso Oriente. Tendenze orientaliste e</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arte russa fra Otto e Novecento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Napoli, Università di Napoli</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">’L’Orientale’ (Il Torcoliere), 2013, pp. 203-209.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 56.« De la Comédie-Française a la ópera italiana [Adriana Lecouvreur] »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libro de la temporada ABAO-OLBE 2013-2014</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Carmen Rodríguez Suso, y Mario Lerena (eds.), Bilbao, ABAO-OLBE, 2013, pp. 114-121 [ISBN :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">978-84-616-5300-3].</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 55.« Diventare italofono. Un francofono del Senegal stregato dalla lingua di</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante. Walter Zidaric dialoga con Pap Khouma », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrivere altrove /</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écrire ailleurs. Letteratura e migrazione in Italia / Littérature et</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migration en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la direction de Anna Frabetti et Laura Toppan,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(cher)ches (Cultures et Histoire dans l’Espace Roman)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg, n° 10, printemps 2013, p. 47-53.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 54.« A viagem de Ercole Luigi Morselli (1904) à América Latina. Do mito de</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulissea à reescrita do mito : ’Orion’ (1910) e ’Glauco’ (1919) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-Americanos</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. 38, N° suplementar novembro (2012) : Dossiê – História, Literatura e Mito : viajantes europeus na América do Sul, Porto Alegre, PUCRS, 2012, p. 76-99 (téléchargeable sur le site : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revistaseletronicas.pucrs.br...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 53.« El Himno nacional italiano. Símbolos y mitos desde el Resurgimiento hasta nuestros días », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BRESCIANO, Juan Andrés [comp.], </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La memoria histórica y sus configuraciones temáticas. Una aproximación interdisciplinaria</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Santiago de Compostela, Andavira, 2013, p. 183-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 52.« Ermanno Wolf-Ferrari e il comico goldoniano sulla scena operistica</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italiana degli anni 1930 : La Vedova scaltra (1931) e Il Campiello (1936)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Costantino Maeder, Gian Paolo Giudicetti, Amandine Mélan (a cura di), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalla tragedia al giallo. Comico fuori posto e comico volontario</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Peter Lang, Bruxelles Bern Berlin Frankfurt am Main New York Oxford Wien, 2012, p. 299-318.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 51.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’uccello di fuoco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Stravinskij tra mitologia e folklore », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis –</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « L’anno 1910 in Russia », n° 18, a cura di Duccio Colombo e Caterina Graziadei, Salerno, 2012, p. 381-393.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 50.« Dal teatro di Euripide al cinema pasoliniano : la mise en abyme del mito di Medea », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Italianística</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2010/2011, n° XIX-XX (2011), ISSN 2238-8281, p. 195-209 (téléchargeable en ligne sur :</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.revistas.fflch.usp.br</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), Departamento de Letras Modernas,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Filosofia, Letras e Ciêncais Humanas, Universidade de São Paulo.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 49.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Promessi sposi</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiancés</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">) de Manzoni et l’opéra italien du XIXe siècle. Nationalisme littéraire et musical en Italie entre le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risorgimento</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et l’unification du pays », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le romanesque et l’historique. Marge et écriture</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sous la dir. de Dominique Peyrache-Leborgne et André Peyronie, Nantes, éditions Cécile Defaut, [Horizons comparatistes – Université de Nantes], 2010, p. 43-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 48.« D’Adrienne (Le) Couvreur à Adriana Lecouvreur : de la Comédie-Française au XVIIIe siècle à l’opéra italien du début du XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécriture des sources biographiques et construction du personnage de théâtre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Nicole Boireau, Jean-Frédéric Chevalier, Pierre Degott, Université Paul Verlaine – Metz, Centre de Recherche « Ecritures », Collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Littérature</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n°4, 2010, p. 145-158.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 47.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Guarany</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Antonio Carlos Gomes, Antonio Scalvini e Carlo D’Ormeville : il mito fondatore dell’opera in Brasile », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie et l’Amérique Latine : Migrations, échanges, influences, interférences</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. B. de Jonge et W. Zidarič), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 26-28 novembre 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en collaboration avec Rijksuniversiteit</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groningen</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, E-CRINI n°2, 2010, n° ISSN 1760-4753, p. 165-174.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 46.« De la tradition populaire européenne et russe à la création de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrouchka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sur la scène parisienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Orientalis</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXIX / 2010, Salerno, p. 177-188.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 45.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nerone</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Mascagni et Targioni-Tozzetti : l’antihéros sur la scène d’opéra dans les années du Fascisme », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1930-1945</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(la force des illusions)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (éd. E. Bousquet et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 9-10 novembre 2007</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2009, p. 37-56.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 44.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Cesare Hanau et Franco Alfano ou l’opéra italien à la recherche d’exotisme au début du XXe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Colloque organisé par les Amis de Léon Tolstoï et la Bibliothèque - Musée Léon Tolstoï, Paris 8 novembre 2008, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Tolstoï n° 20 : Tolstoï et la musique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, publié sous la direction de Michel Aucouturier, Paris, I.E.S., 2009, p. 59-70.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 43.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nez</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mamelles de Tirésias</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : objets sexuels du désir sur fond de dialogue surréaliste franco-russo-soviétique », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurisme et Surréalisme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (études réunies par F. Livi), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international organisé par l’Université de Nantes en collaboration avec l’Université de Paris-Sorbonne à Nantes, 13 et 14 décembre 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, L’âge d’homme, 2008, p. 291-305.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 42.« La réception des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la presse parisienne à partir de l’année de la création (1835-1987) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 367-403.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 41.« Vincenzo Bellini, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Puritani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : dossier de presse », (avec Mark Everist et Sarah Hibberd), in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincenzo Bellini et la France : histoire, création et réception de l’œuvre</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Université de Paris-Sorbonne, 5-7 novembre 2001, (éds.) Maria Rosa De Luca, Salvatore Enrico Failla, Giuseppe Montemagno, Lucca, Libreria Musicale Italiana, 2007, p. 405-481.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 40.« L’immagine di Mosca e Pietroburgo nella musica russa », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitali nei paesi dell’Europa centrale e orientale. Centri politici e laboratori culturali</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, a cura di M. Böhmig e A. D’Amelia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Convegno Internazionale di Studi, Napoli, 3-4-5 marzo 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Università degli Studi di Napoli - L’Orientale, Napoli, M. D’Auria editore, 2007, p. 327-342.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 39.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belfagor</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Claudio Guastalla e Ottorino Respighi : la vena comica e nazionalistica nel melodramma italiano del primo ‘900 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> n° 77/78 (numéro spécial Opéra), études réunies par Gilles de Van, Université de la Sorbonne Nouvelle – Paris III, 22e année n° 77/78 (2 -2006), p. 175-200.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 38.« Sujets russes dans l’opéra italien des XIXe-XXe siècles : de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Falegname di Livonia</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1819) à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risurrezione</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1904) », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica-Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 23, « Accords Majeurs. Les échanges musicaux entre la Russie et le monde (XIXe-XXe siècles) », édité par P. Melani, Toulouse, 2006, p. 63-79.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 37.« L’Italie de Vladimir Horowitz : lien et lieu d’une sensibilité artistiques hors du commun », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladimir Horowitz and Problems of Art Performance of XXIst Century</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international pour</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le centenaire de la naissance d’Horowitz</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Kiev, Hôtel Bratislava, 29 septembre-1er octobre 2003, Kyiv, éditions de l’Institut Supérieur d’études musicales de Kiev “R.M. Glière”, 2006, p. 24-39.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 36.« De David Belasco à Giacomo Puccini : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fanciulla del West</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, premier opéra “américain” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’Université de Caen, 2005,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Vol. IV n° 2 / 2006 : &amp;lt;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/lisa</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; , p. 52-67.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 35.« Pascal Dusapin e l’opera in italiano : dal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codice di Perelà</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1911) di Palazzeschi a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perelà uomo di fumo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (2003), variazioni sul tema dell’alterità », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. A. Frabetti et W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 8-10 décembre 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2006, p. 215-226.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 34.« Tra nazionalismo musicale e interculturalismo europeo : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Lituani</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1874) di Antonio Ghislanzoni ed Amilcare Ponchielli », in Bart VAN DEN BOSSCHE, Michel BASTIAENSEN, Corinna SALVADORI LONERGAN, Stanislaw WIDLAK (Ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia e Europa : Dalla cultura nazionale all’interculturalismo, Atti del XVI Congresso dell’A.I.P.I., Cracovia, 26-29 agosto 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. 2, Franco Cesati Editore, Firenze, 2006, p.549-558.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 33.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lupa</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, dai testi verghiani – la novella, il dramma, il libretto – all’opera omonima di Di Leva-Tutino. Itinerario singolare dal verismo letterario di fine Ottocento al neo-romanticismo musicale di fine Novecento », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spunti e ricerche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalism and Beyond : Fragmentation and transformations of the real</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, ed. Annamaria Pagliaro and Antonio Di Grado, Publisheg by members of the divisions of Italian Studies, La Trobe University and Monash University : Melbourne, Australia, vol. 19, 2006, p. 139-164 .</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 32.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death in Venice</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Benjamin Britten : mise en scène théâtrale et musicale d’un testament artistique et personnel », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et théâtralité dans les îles britanniques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université Paul Verlaine de Metz, 19 et 20 mars 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, textes réunis par Claire Bardelmann et Pierre Degott, Centre d’étude des textes et traductions, série 2005, n° 7, p. 243-261.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 31.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symeon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fiançailles au couvent</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : les deux premiers opéras soviétiques de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre vocale et dramatique de Prokofiev</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque d’Evry, 20-21 novembre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, éditions Manuscrit-Université, 2005, p. 147-17.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 30.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Re</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (1929) de Giovacchino Forzano et Umberto Giordano : le choix de l’allégorie entre tradition littéraire, modernité musicale et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">italianità</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra 1915-1930</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 décembre 2004</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2005, p. 67-84.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 29.« La vie musicale pétersbourgeoise et le théâtre Mariinski : espace retrouvé d’un prestige international », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Pétersbourg 1703-2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 16-17 mai 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2004, p. 125-133.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 28.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Consul</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Saint of Blecker Street</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Giancarlo Menotti », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international sur Opéra et société dans le monde anglophone, Université de Caen, 15 et 16 octobre 2003</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, vol. II, n° 3, 2004, p. 188-200, &amp;lt;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/anglais/...</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt;</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 27.« La marginalité dans les opéras de Verdi », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe Verdi, pour l’expression d’une culture “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nazional-popolare</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">” en Italie</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, études réunies par Denis Fachard, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Université de Nancy 2, 29-30 novembre 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, P.R.I.S.M.I., n° 5, 2003, C.S.L.I., 2004, p. 153-170.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 26.« Traduction/adaptation des livrets d’opéra : le rôle de la censure en Russie au XIXe et au XXe siècle », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des livrets : aspects théoriques, historiques et pragmatiques</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Paris IV, 30 novembre-2 décembre 2000</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, P.U.P.S., Série “Études”, collection “Musiques, Écritures”, 2004, p. 495-504.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 25.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The love for three oranges</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : between tradition and modernity », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse Katastrophen. En inter- nationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 143-156.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 24.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siméon Kotko</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : le premier opéra soviétique de Prokofiev », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sergej Prokofjew in der Sowjetunion : Verstrickungen-Misverständnisse-Katastrophen. En internationales Symposium</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Prokofjew-Studien, Band 1), Berlin, Verlag Ernst Kuhn, ssm 35 Studia Slavica Musicologica, 2004, p. 199-213.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 23.« Ondines et Roussalkas : littérature et opéra au XIXe siècle en Allemagne et en Russie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature Comparée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (Paris, Didier érudition), janvier-mars 2003, n°305, p. 5-22.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 22.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’umile ancella del genio creatore…</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : la comédienne sur la scène d’opéra (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fedora, Tosca, Adriana Lecouvreur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">). Consécration de la femme moderne ? », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité, interculturalité : les livrets d’opéra fin XIXe-début XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Nantes, 3 et 4 mai 2002</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. W. Zidaric), Nantes, CRINI, 2003, p. 83-91.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 21.« Le voyage en Russie de Francesco Algarotti : entre réalité et fiction littéraire », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 14 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage en Russie et en URSS</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 331-340.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 20.« Motivi e temi operistici in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filumena Marturano</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> di Eduardo de Filippo », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scena aperta</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 3, “Scènes parthénopéennes”, Université de Toulouse-Le Mirail, collection de l’E.C.R.I.T., 2002, p. 77-93.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 19.« L’image de la mère sur la scène d’opéra : thématique mineure de l’opéra italien du XIXe siècle ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (« L’opéra italien au XIXe siècle »), n° 19, 2002, Paris, Jean Michel Place éditeur, p. 39-48.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 18.« La France, l’Espagne et l’Italie dans les œuvres musicales de Glinka, Dargomyjski et Tchaïkovski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 15 [numéro monographique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Russes et la méditerranée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">], Université de Toulouse, CRIMS, 2002, p. 207-222.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 17.« F. Balilla Pratella e la musica futurista : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aviatore Dro</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Futurisme et les Avant-gardes littéraires et artistiques au début du XXe siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, (éd. K. Cardini et S. Contarini), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de l’Université de Nantes, 15 et 16 février 2001</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nantes, CRINI, 2002, p. 205-220.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 16.« Souvenirs du premier voyage à l’étranger d’Alexandre Dargomyjski (1844-1845) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l’OMF</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, n° 5 - 2000, Paris, 2001, p. 9-24.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 15.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  : origines et structure du drame en vers achevé de Pouchkine », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Éudes Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXXI/ 2, 1999, p. 307-317.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 14.« Alexandre Serguéiévitch Dargomyjski et son opéra </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXIX/3, 1997, p. 447-451.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 13.« Six lettres en français inédites d’Alexandre Serguéiévitch Dargomyjski », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Slaves</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, LXVIII/3, 1996, p. 401-412.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– 12.« La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dans la culture russe », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slovo</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Paris, n° 15, 1994, p. 241-253.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Lars Cleen ( : Lo Straniero) », tiré de la nouvelle « Lontano » de Luigi Pirandello, pour la musique de Paolo Rosato, représenté en première mondiale au Théâtre Metropolia de Helskinki les 2 et 3 octobre 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « Orione », tiré du drame homonyme d’Ercole Luigi Morselli, pour la musique de Simone Fermani, (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auteur du livret de l’opéra « L’ambasciatore », tiré du roman « La mort d’Ivan Ilitch de L. Tolstoï », pour la musique de Simone Fermani (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Maurizio Valtieri, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signora M. - Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma, edizioni Libreria Croce, 2022, pp. 209-213</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Postfazione », in Vittoriano Gallico, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano-Udine, Mimesis Edizioni, 2021, pp. 377-379</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11.« Shakespeare à l’Opéra. Une histoire d’adaptation », mai 2016, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.operadeparis.fr/magazin...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10.« Au cœur de la création artistique 1853-1924 : musiciens russes et italiens », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands orchestres / iPhil / Luxembourg Festival 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filarmonica della Scala, 10 novembre 2013, p. 6-14.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 9.« Les personnages de l’ondine et de la roussalka dans la littérature et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">l’opéra d’Europe centrale et orientale entre XIXe et XXe siècle »,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du Grand théâtre de Genève, saison 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juin 2013, (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Dvorák), p. 28-37.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 8.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gioconda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un Grand Opéra italien, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de l’Opéra national de Paris, saison 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2013, p. 43-50 ».</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 7.« Soggetti biblici sulla scena operistica », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aprile 2013 (Samson et Dalila), p.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">63-67.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 6.« Il Naso e la crisi dell’artista », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, gennaio 2013, p. 73-77.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 5.« La Gioconda da Hugo a Boito », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programma di sala del Teatro dell’Opera di Roma, stagione 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2012, p. 85-87.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 4.« Relire et revoir </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aujourd’hui », préface à V. Sardou, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tosca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Le Jardin d’essai, 2007, p. 3-28.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 3.« Entre interculturalité et loufoquerie », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges-Programme de l’Opéra National de Paris, décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-75.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 2.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Démon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  : du romantisme de Lermontov au manichéisme de Rubinstein », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme du théâtre du Châtelet, saison 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier 2003, p. 38-43.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">– 1.« The birth of Russian musical drama : Alexander Dargomïzhsky and his </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusalka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wexford Festival Opera Programme Book, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES À L’ETRANGER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences, cours, participation à des colloques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Allemagne (Berlin), Argentine (Mendoza), Arménie (Erevan), Australie (Sydney, IIC), Belgique (Louvain-la-Neuve), Brésil (Brasilia, Porto Alegre), Canada (Ottawa), Etats-Unis (Philadelphie, Washington D.C.), Finlande (Jyväskylä), Grèce (Thessalonique), Iran (Téhéran), Italie (Cagliari, Cosenza, Gênes, Milan, Naples, Palerme, Pavie, Perugia, Rome, Sienne, Venise), Lituanie (Vilnius), Macédoine (Skopje), Malte, Pays-Bas (Gröningen), Pologne (Varsovie), République Serbe de Bosnie (Banja Luka), Roumanie (Craiova), Royaume-Uni (Manchester), Russie (Moscou, Voronež), Slovaquie (Banska Bystrica), Slovénie (Ljubljana, IIC), Suède (Falun), Ukraine (Kiev, Poltava), Uruguay (Montévideo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bref ou l'écriture juste dans &amp;quot;Ein ganzes Leben&amp;quot; (2014) de Robert Seethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bestiario” di Ercole Luigi Morselli nelle Favole per i Re d’oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Italiani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXV (3), pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Train Bleu sulla scena parigina del 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa orientalis : studi e ricerche sui paesi e le culture dell'est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italia, patria europea delle arti e della musica. Riflessioni sulla politica culturale in campo musicale nella Filosofia della musica di Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Italicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0014585815583284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, stella nascente del teatro italiano ai primi del '900, e il suo Glauco (dramma e libretto) per Alberto Franchetti (e Giovacchino Forzano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/249897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diventare italofono. Un francofono del Senegal stregato dalla lingua di Dante. Walter Zidarič dialoga con Pap Khouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edwige Fusaro, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferenze rossiniane nella bufera di montale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura y música. Maridaje propicio en la lengua y la literatura italianas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mendoza, Argentina. pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Canta che ti passa» : echi e riflessi della guerra e della sconfitta di Caporetto nella musica italiana tra il 1917 e il 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il trauma di Caporetto : Storia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.296-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il secondo soggiorno napoletano nel « Diario » di Marija Baskirceva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Bashkirtseff : viaggio sentimentale con vedute napoletane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Napoli, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdi et Wagner vus par les musiciens (et la critique) russes de la deuxième moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi / Wagner : images croisées 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Rennes, France. pp.247-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sources allemandes et françaises, l'inspiration première des ballets de Tchaïkovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du conte au ballet, ou comment transposer le merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Pluridisciplinaire en Arts, Lettres et Langues de l'Université de Toulouse, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Bovary c'est moi'' Riflessioni sul gioco della scrittura e interferenze operistiche nell'Interrogatorio della contessa Maria di Aldo Palazzeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internationazionale di italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Firenze, Italy. pp.851-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condor (1891) : il canto del cigno di A. Carlos Gomes alla Scala di Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiettorie culturali tra il Mediterraneo e l'America latina : cronache, letterature, arti, lingue e culture : atti del Convegno internazionale di storia : Università della Calabria, Arcavacata di Rende (Italia), 27-29 ottobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rende, Italy. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre symbolisme et expressionnisme, les visions de la guerre dans Images des rêves d’Ivan Cankar (1876-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Caen, France. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Drigo, le dernier héritier de la tradition musicale italienne en Russie à l'époque de Marius Petipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bordeaux à Saint-Pétersbourg, Marius Petipa (1818-1910) et le ballet « russe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Opéra National de Bordeaux; Maison des Sciences de l'Homme d'Aquitaine, Oct 2015, Bordeaux, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessi danteschi nell'opera italiana di primo Novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallelismi linguistici, letterari e culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Skopje, Macedonia. pp.829-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo Schiavo&amp;quot; : opera abolizionista di Antonio C. Gomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration – émigration : regards transculturels croisés Europe – Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France. pp.213-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabbrica dell’identità russa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. 2024, Sediziose voci. Studi sul melodramma, n° 14, Camillo Faverzani, 9788855433839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê : 150 anos da imigração italiana no Brasil : produção e circulação de saberes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aparecida Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Padilha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Federal do Espírito Santo. 2 (46), 2024, Contexto, ISSN 2358-9566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutto il teatro di Ercole Luigi Morselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">628 p., 2017, Arti dello spettacolo. Studi e ricerche. Teatro, 978-88-6507-978-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité, intersexualité : les livrets d'opéra 1930-1945 : La force des illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRINI. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Una visione dell’immigrazione italiana nel Rio Grande do Sul nell’opera lirica. O Quatrilho (Cunha/Pozenato)”, pp. 175-193</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OIKOS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 anos da imigraçao italiana no Rio Grande do Sul. Legado histórico-cultural e novas perspectivas de pesquisa (Antonio de Ruggiero & Vania Beatriz Merlotti-Herédia, orgs.), Oikos ed., São Leopoldo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIKOS, 2025, 9786559743131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour des trois oranges di S. Prokof’ev: una rivisitazione dell’Amore delle tre melarance di Carlo Gozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sediziose voci. Studi sul melodramma, n° 15, 9788855432924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mas des Alouettes ou comment raconter le génocide arménien : du roman (2004) d’Antonia Arslan à la réalisation cinématographique (2007) des frères Taviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U. Erevan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation Studies: Theory and Practice / Lectures croisées des discours. Hiatus entre réalités socio-politiques, récits de mémoires et approches interprétatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISSN 2738-2699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un percorso franco-italiano da fine ‘800 a oggi, tra luoghi veri e luoghi inventati, per una breve cartografia letteraria di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perugia Stranieri University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il turismo letterario. Casi di studio ed esperienza a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TULE, 9788899811181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traduzioni francesi di Pinocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Treccani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante Pinocchio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-8812011568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitation à la lecture de Jarmila Očkayová, écrivaine italienne d’origine slovaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nauka-Junipress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mul’tikul’turalizm v zerkale lingvistiki i perevoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9785429202570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux de l’écriture dans le Châle Andalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche d’Elsa Morante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interférences, 9782753586895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’universo letterario di due scrittori italo-iraniani: Bijan Zarmandili e Hamid Ziarati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transculturalità e plurilinguismi nella letteratura italiana degli anni Duemila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quaderni della Rassegna, n° 211, 978-88-7667-993-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Libreria Croce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Valtieri, La signora M. Ercole Luigi Morselli nei ricordi della moglie Bianca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9788864024448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera di Paolo Sorrentino tra le immagini di Federico Fellini e di Martin Scorsese. Affinità e dissonanze nell’intreccio delle influenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cinema, 9788857580746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aragno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli, Opere in prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.XI-XXX, 2021, 978-88-9380-054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Catena d’Adone di Mazzocchi e Tronsarelli ovvero la trasposizione dell’Adone di Giovan Battista Marino sulla scena musicale barocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adone di G.B. Marino. Mito - Movimento - Meraviglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Mignon », Studi di italianistica germanofona, 9791259943453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso degli autori italo-iraniani. La lingua e la letteratura italiana di oggi, grazie alla Storia che cambia il mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e letteratura italiana nel presente e nella storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 177, 978-88-7667-859-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito di Orione: dal racconto orale alla scena teatrale e musicale del XX e XXI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pendragon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Poetica” e le sue interpretazioni. Aristotele tra filosofia, letteratura e arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978 88 3364 257 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerone, l’opera (di una vita) incompiuta di Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loxias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrigo Boito cent ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Loxias, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenerentola sulla scena musicale parigina alla fine dell’Ottocento: ovvero Cendrillon di Jules Massenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Cesati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare e rappresentare la favola. Metamorfosi di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quaderni della Rassegna, n° 179, 9788876678691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla ricerca della città che non c’è nella Città delle donne di F. Fellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIMESIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città italiane al cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinema, 9788857573939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un imaginaire collectif : de la tradition populaire européenne à la création d'un ballet russe d'avant-garde, ``Petrouchka'', sur la scène parisienne en 1911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, Rogério and dos Reis, Maria da Glória Magalhães. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturas e Imaginários: deslocamentos, interações, superposições</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7Letras, pp.164-173, 2018, 978-85-421-0611-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvator Rosa&amp;quot; d’Antonio Carlos Gomes et Antonio Ghislanzoni : la redécouverte dans une clé tardo-romantique de la révolution de Masaniello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Musik des Mörders : les Romantiques et l’Opéra / I Romantici e l’Opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-336, 2018, 978-88-7096-942-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello'' di Anton Stepanovič Arenskij : Immagini iconiche del Rinascimento italiano sulla scena musicale moscovita di fine Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dammanio, Enza and Di Leo, Donatella and Mari, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rifrazioni : scritti in onore di Michaela Bohmig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mongolfiera, pp.425-438, 2017, 978-88-99514-58-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfazione : l'inesauribile fonte di ispirazione artistica dell'universo shakepeariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faverzani, Camillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lark and the nigthingale: Shakespeare et l'Opéra = Shakespeare e l'opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria musicale italiana, pp.369-372, 2017, 978-88-7096-893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Cleen : Lo Straniero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frabetti, Anna and Cubeddu-Proux, Stefania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirandello oggi : intertestualità, riscrittura, ricezione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Metauro, pp.369-418, 2017, Studi, 978-88-6156-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenza culturale italiana all'estero : il ruolo del melodramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo, Stefano and Nobili, Claudio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La capsula del tempo. : aspetti selezionati di lingua, letteratura e cultura italiana da conservare in prospettiva futura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Aonia edizioni, pp.174-181, 2017, Italianistica balcanica, 978-1-326-85061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercole Luigi Morselli e la riscrittura moderna dei miti di Orione e Glauco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cimmieri, Valeria and Capra, Antonella and Cimmieri, Valeria Préfacier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire le mythe: réception des mythes anciens dans le théâtre italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Université de Toulouse-Jean Jaurès, pp.117-140, 2015, Collection de l'ECRIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettere inedite di Alberto Franchetti a Ercole Luigi Morselli dal fondo Morselli della biblioteca Oliveriana di Pesaro : la genesi del libretto del Glauco per musica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zidarič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D1154CE"/>
+    <w:nsid w:val="D84A6D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="91684E25"/>
+    <w:nsid w:val="8A28BBAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F49B0BEB"/>
+    <w:nsid w:val="BE2E2A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="052B7278"/>
+    <w:nsid w:val="0309CA60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9E975949"/>
+    <w:nsid w:val="402CCDE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atem-journal.com/ojs2/index.php/ATeM/pages/view/impress" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journalofitalianstudies.com/year-xxxix-n-3-december-2021/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/symposia/actel/index.html?id=1616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/narratologie/9788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://albertofranchetti.files.wordpress.com/2018/02/zidaric-epistolario-franchetti-morselli-glauco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lisa.revues.org/6721&amp;nbsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/iberoamericana/issue/view/644" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistas.fflch.usp.br/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa/fran%C3%A7ais/publications.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operadeparis.fr/magazine/shakespeare-a-l-opera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249897" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0014585815583284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=walter zidaric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03275583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidaric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Fontes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Padilha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03822485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05370112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atem-journal.com/ojs2/index.php/ATeM/pages/view/impress" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journalofitalianstudies.com/year-xxxix-n-3-december-2021/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/symposia/actel/index.html?id=1616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/narratologie/9788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://albertofranchetti.files.wordpress.com/2018/02/zidaric-epistolario-franchetti-morselli-glauco.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lisa.revues.org/6721&amp;nbsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/iberoamericana/issue/view/644" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistas.fflch.usp.br/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/anglais/lisa/fran%C3%A7ais/publications.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operadeparis.fr/magazine/shakespeare-a-l-opera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0014585815583284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=walter zidaric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03275583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidaric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Fontes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Padilha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03822485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05370112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05016646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03234991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>