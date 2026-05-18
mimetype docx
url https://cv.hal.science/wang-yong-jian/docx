--- v0 (2026-03-25)
+++ v1 (2026-05-18)
@@ -887,317 +887,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous observation of asymmetric speed-dependent capillary force hysteresis and slow relaxation of a suddenly stopped moving contact line</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding contact angle hysteresis on an ambient solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsuan-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penger Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.042802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042802⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (5), pp.052802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.052802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399385v1</w:t>
+                <w:t xml:space="preserve">hal-05399387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding contact angle hysteresis on an ambient solid surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous observation of asymmetric speed-dependent capillary force hysteresis and slow relaxation of a suddenly stopped moving contact line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongshi Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hsuan-Yi Chen</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penger Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (5), pp.052802. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.042802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.052802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399387v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric and Speed-Dependent Capillary Force Hysteresis and Relaxation of a Suddenly Stopped Moving Contact Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongshi Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penger Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2374,51 +2374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Septier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;valle-Wasilewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gajendra Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2024.3411821" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Yi Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penger Tong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Infante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stannard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Board" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Rico-Lastres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rostkova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0551-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezamiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Solsona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01494" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gourier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1518935113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshi Guan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.066102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuli Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Sheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130388" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Howan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Tao Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rothman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Gao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xiong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.026101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecang Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhining Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Xiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9068224" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Tsui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuk Kay Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702374g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia K.C. Tsui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052750y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyang Du" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengchao Xie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020506q" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Septier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;valle-Wasilewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gajendra Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2024.3411821" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Yi Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penger Tong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Infante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stannard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Board" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Rico-Lastres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rostkova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0551-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezamiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Solsona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01494" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gourier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1518935113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052802" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshi Guan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.066102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuli Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Sheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130388" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Howan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Tao Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rothman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Gao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xiong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.026101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecang Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhining Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Xiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9068224" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Tsui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuk Kay Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702374g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia K.C. Tsui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052750y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyang Du" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengchao Xie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020506q" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>