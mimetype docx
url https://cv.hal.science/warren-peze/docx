--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -603,293 +603,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthias Schrör, Die Briefe Karls des Kahlen. Einführung und Edition , Wiesbaden, Harrassowitz Verlag, coll. « MGH Studien und Texte » 69, 2022, 151 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 709 (1), pp.158-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.241.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compétition et inégalités sociales dans les écoles franques (750-1000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (265), pp.237-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.RHEF.5.145393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Matthias Schrör, Die Briefe Karls des Kahlen. Einführung und Edition , Wiesbaden, Harrassowitz Verlag, coll. « MGH Studien und Texte » 69, 2022, 151 p.</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sot et Christiane Veyrard-Cosme (trad.), Annales du royaume des Francs , Paris, Les Belles Lettres, coll. « Les classiques de l’histoire au Moyen Âge » 58, 2022, 2 vol., 80 et 259 p. (compte-rendu par Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 709 (1), pp.158-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.241.0158⟩</w:t>
+              <w:t xml:space="preserve">, 2023, n° 706 (2), pp.351-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.232.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Michel Sot et Christiane Veyrard-Cosme (trad.), Annales du royaume des Francs , Paris, Les Belles Lettres, coll. « Les classiques de l’histoire au Moyen Âge » 58, 2022, 2 vol., 80 et 259 p. (compte-rendu par Warren Pezé)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bisson (éd. et trad.), The Chronography of Robert of Torigni , Oxford, Clarendon Press, coll. « Oxford Medieval Texts », 2020, 2 vol., 393 et 455 p. (Compte-rendu par Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 706 (2), pp.351-352. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.232.0351⟩</w:t>
+              <w:t xml:space="preserve">, 2022, n° 703 (3), pp.686-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.223.0686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bisson (éd. et trad.), The Chronography of Robert of Torigni , Oxford, Clarendon Press, coll. « Oxford Medieval Texts », 2020, 2 vol., 393 et 455 p. (Compte-rendu par Warren Pezé)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Streit um Formosus. Traktate des Auxilius und weitere Schriften, Grabowsky Annette (ed.), Wiesbaden, Harrassowitz Verlag, « MGH Quellen zur Geistesgeschichte des Mittelalters » 32, 2021, dans Revue historique, n°703, 2022 (Compte-rendu par Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
@@ -897,2059 +979,1977 @@
               <w:t xml:space="preserve">, 2022, n° 703 (3), pp.686-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.223.0686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scepticisme, incrédulité et contestation religieuse au haut Moyen Âge (VIe-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 704 (4), pp.753-791. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.224.0753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.224.0753⟩</w:t>
+                <w:t xml:space="preserve">hal-04135043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Kaiser, Le Monde méditerranéen et l’Europe au Bas-Empire et au haut Moyen Âge (IVe–XIe siècle), Paris (Classiques Garnier) 2021 (compte-rendu par Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2022.3.90457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Der Streit um Formosus. Traktate des Auxilius und weitere Schriften, Grabowsky Annette (ed.), Wiesbaden, Harrassowitz Verlag, « MGH Quellen zur Geistesgeschichte des Mittelalters » 32, 2021, dans Revue historique, n°703, 2022 (Compte-rendu par Warren Pezé)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Lößlein: Royal Power in the Late Carolingian Age. Charles III the Simple and his Predecessors (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des fidèles aux controverses doctrinales entre Antiquité et Moyen Âge : impressions de lecture d’un haut-médiéviste sur un ouvrage récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238, pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.10943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une controverse carolingienne sur le corps ressuscité du Christ. Le traité inédit du ms. Hamilton 132</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacris Erudiri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.205-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SE.5.128780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges de l’hérésie. Inventions, formes et usages polémiques de l’accusation d’hérésie au Moyen Âge, éd. Frank Mercier et Isabelle Rosé, Rennes, 2018 (Compte-rendu par Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126, pp.360-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die St. Galler Verbrüderungsbücher, Dieter Geuenich et Uwe Ludwig ed., Wiesbaden, Harrassowitz Verlag, 2019 (Monumenta Germaniae Historica, Memoriales et Necrologia, Nova Series, 9). (Compte-rendu par Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 703 (3), pp.686-689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.223.0686⟩</w:t>
+              <w:t xml:space="preserve">, 2020, n° 696 (4), pp.212-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.204.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reinhold Kaiser, Le Monde méditerranéen et l’Europe au Bas-Empire et au haut Moyen Âge (IVe–XIe siècle), Paris (Classiques Garnier) 2021 (compte-rendu par Warren Pezé)</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene van Renswoude: The Rhetoric of Free Speech in Late Antiquity and the Early Middle Ages (compte rendu de Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La participation des fidèles aux controverses doctrinales entre Antiquité et Moyen Âge : impressions de lecture d’un haut-médiéviste sur un ouvrage récent</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniv Foḳs / Erica Buchberger (dir.): Inclusion and Exclusion in Mediterranean Christianities, 400–800 (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley M. Stevens: Rhetoric and Reckoning in the Ninth Century. The »Vademecum« of Walahfrid Strabo (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une profession de foi et une lettre inédites d’Alcuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacris Erudiri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.367-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SE.5.116771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuotilo. Archäologie eines frühmittelalterlichen Künstlers, David Ganz et Cornel Dora ed., Saint-Gall – Bâle, 2017 (Monasterium Sancti Galli, 8) (compte-rendu par Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des rouleaux des morts inédits du haut Moyen Âge évoquant notamment l’archevêque Hugues de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Herbers-Rauhut (dir.): Lyon, Erzbischof Amolo: Liber de perfidia Iudaeorum (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Resources of the Past in Early Medieval Europe. Edited by ClemensGantner, RosamondMcKitterick and SvenMeeder. Cambridge: Cambridge University Press. 2015. 372 pp.; 5 b/w plates. £65. ISBN 9781107091719.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Medieval Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.536-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emed.12234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doctrinal debate and social control in the Carolingian age: the predestination controversy (840s-60s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Medieval Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emed.12188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Kölzer (éd.), Die Urkunden Ludwigs des Frommen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.8679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat doctrinal et genre littéraire à l’époque carolingienne : les opuscules théologiques de Gottschalk d’Orbais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 238, pp.17-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhr.10943⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1, p. 25-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.8653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Horst Lößlein: Royal Power in the Late Carolingian Age. Charles III the Simple and his Predecessors (compte rendu de Warren Pezé)</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01647568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit de travail d’Eugippe : le ms. Città del Vaticano, BAV, Pal. lat. 210</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delmulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacris Erudiri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.195 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SE.5.112602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des notes marginales sur le schisme des Trois Chapitres dans le plus vieux manuscrit du De baptismo contra donatistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (2), p. 293-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.1605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01647570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fouracre: Frankish History. Studies in the Construction of Power (compte rendu de Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zechiel-Eckes / Erwin Frauenknecht (dir.): Flori Lugdunensis opera polemica (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126, pp.360-362</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Keefe: A Catalogue of Works Pertaining to the Explanation of the Creed in Carolingian Manuscripts (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.204.0203⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la Confession de saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, p. 5-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.5.105258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01647578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux manuscrits personnels de Prudence de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bénédictine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, p. 114-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RB.1.2466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1231 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01647579v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01647578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pezé Warren. Jonas d’Orléans, Instruction des laïcs, Édition, traduction et notes par Odile Dubreucq, Paris, 2012-2013 (Sources Chrétiennes, 549-50). In: Archivum Latinitatis Medii Aevi, tome 72, 2014. pp. 415-417.</w:t>
               </w:r>
@@ -4344,50 +4344,54 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Emmanuel Guigo, Warren Pezé. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être le numéro deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99-126, 2024, 978-2-7535-9509-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1292d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
@@ -5039,766 +5043,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvelles approches sur le fait controversial au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Sère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les régimes de polémicité au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.31-44, 2019, 978-2-7535-7562-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florus, Agobard et le concile de Quierzy de 838</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon dans l’Europe carolingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Brepols Publishers, pp.175-190, 2019, Haut Moyen Âge, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.117010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.117010⟩</w:t>
+                <w:t xml:space="preserve">hal-04135197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion et performativité : Gottschalk et la confessio prolixior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction sociale du sujet exclu (IV e -XI e siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, Brepols Publishers, pp.149-167, 2019, Haut Moyen Âge, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la supplique à l’admonition : la critique du pouvoir royal dans l’affaire de la celle Saint-Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester au Moyen Âge : de la désobéissance à la révolte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.219-237, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.55283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de la controverse sur la prédestination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delmulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Chambert-Protat; Jérémy Delmulle; Warren Pezé; Jeremy C. Thompson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La controverse carolingienne sur la prédestination. Histoire, textes, manuscrits. Actes du colloque international de Paris des 11 et 12 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Brepols, pp.[297]-315, 2018, Haut Moyen Âge</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.55283⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une approche archivistique des controverses médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delmulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La controverse carolingienne sur la prédestination. Histoire, textes, manuscrits. Actes du colloque international de Paris des 11 et 12 octobre 2013, éd. P. Chambert-Protat, J. Delmulle, W. Pezé, J.Chr. Thompson, Turnhout, Brepols, 2018 (2019) (Haut Moyen Âge, 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.11-22, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02437560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiographie de la controverse sur la double prédestination, des origines à la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La controverse carolingienne sur la prédestination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers (Default Policy), pp.23-50, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.hama-eb.5.114746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un faussaire à la cour : hérésie et falsification pendant la controverse adoptianiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charlemagne : les temps, les espaces, les hommes. Construction et déconstruction d’un règne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HAMA 34, Brepols Publishers, pp.193-226, 2018, Haut Moyen Âge, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une quaestio carolingienne sur la pénitence citant Hincmar de Reims et Florus de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Dejoux; Diane Chamboduc de Saint-Pulgent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des sociétés médiévales méditerranéennes. Les Moyen Âge de François Menant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne, p. 341-350, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982719v1</w:t>
-              </w:r>
-[...357 lines deleted...]
-                <w:t xml:space="preserve">halshs-03059205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une confession inédite d’Hincmar sur la prédestination</w:t>
               </w:r>
@@ -6826,51 +6830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pez&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.254.0730" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.0849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.1009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.292.0544" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.145393" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.241.0158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.232.0351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.223.0686" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.224.0753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90457" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10943" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.128780" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.116771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emed.12188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8653" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emed.12234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.112602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1605" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.1.2466" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.105258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.2013.0.40951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1485" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05408930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1281-theories-et-pratiques-du-gouvernement-imperial-9782384280841.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Le Jan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rojas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-161065-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Thompson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114194" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.111907" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03622475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Emilio Rojas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/international-recognition-9783161610141?no_cache=1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.131535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.182832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003057413-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.55283" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Thompson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114745" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.114746" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.114752" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.107611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780415791182-RMEO107-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pez&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.254.0730" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.0849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.1009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.292.0544" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.241.0158" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.145393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.232.0351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.223.0686" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.224.0753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90457" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.128780" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.116771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emed.12234" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emed.12188" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8653" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.112602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1605" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.105258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.1.2466" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.2013.0.40951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1485" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05408930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1281-theories-et-pratiques-du-gouvernement-imperial-9782384280841.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Le Jan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rojas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-161065-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Thompson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114194" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.111907" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03622475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Emilio Rojas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/international-recognition-9783161610141?no_cache=1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.131535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.182832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003057413-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.55283" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Thompson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114745" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.114746" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.114752" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.107611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780415791182-RMEO107-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>