--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -279,2906 +279,2906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christoph Galle , Predigen im Karolingerreich. Die homiletischen Sammlungen von Paulus Diaconus, Lantperhtus von Mondsee, Rabanus Maurus und Haymo von Auxerre, Turnhout, Brepols, 2023 ; 1 vol., 515 p. ( Sermo , 18). ISBN : 978-2-503-60414-5. Prix : € 125,00</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tome CXXXI (1), pp.175-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.311.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les vassaux royaux en Francie occidentale et les transformations du monde carolingien ( ix e – x e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tome CXXX (3), pp.849-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rma.303.0849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Christoph Galle , Predigen im Karolingerreich. Die homiletischen Sammlungen von Paulus Diaconus, Lantperhtus von Mondsee, Rabanus Maurus und Haymo von Auxerre, Turnhout, Brepols, 2023 ; 1 vol., 515 p. ( Sermo , 18). ISBN : 978-2-503-60414-5. Prix : € 125,00</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Dixon , The Paulicians. Heresy, Persecution and Warfare on the Byzantine Frontier, c . 750–880 , Leyde–Boston, Brill, 2022 ; 1 vol., XII–366 p. ( The Medieval Mediterranean , 132). ISBN : 978-90-04-51654-0. Prix : € 127,00</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Tome CXXXI (1), pp.175-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rma.311.0175⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Tome CXXX (3), pp.1009-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.303.1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Carl Dixon , The Paulicians. Heresy, Persecution and Warfare on the Byzantine Frontier, c . 750–880 , Leyde–Boston, Brill, 2022 ; 1 vol., XII–366 p. ( The Medieval Mediterranean , 132). ISBN : 978-90-04-51654-0. Prix : € 127,00</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeto Kikuchi , Herrschaft, Delegation und Kommunikation in der Karolingerzeit. Untersuchungen zu den Missi dominici (751–888) , Wiesbaden, Harrassowitz Verlag, 2021 ; 2 vol., LXXX–1 048 p. ( MGH. Hilfsmittel , 31). ISBN : 978-3-447-11180-5. Prix : € 190,00</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Tome CXXX (3), pp.1009-1012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rma.303.1009⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Tome CXXIX (2), pp.544-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.292.0544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Shigeto Kikuchi , Herrschaft, Delegation und Kommunikation in der Karolingerzeit. Untersuchungen zu den Missi dominici (751–888) , Wiesbaden, Harrassowitz Verlag, 2021 ; 2 vol., LXXX–1 048 p. ( MGH. Hilfsmittel , 31). ISBN : 978-3-447-11180-5. Prix : € 190,00</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Schrör, Die Briefe Karls des Kahlen. Einführung und Edition , Wiesbaden, Harrassowitz Verlag, coll. « MGH Studien und Texte » 69, 2022, 151 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 709 (1), pp.158-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.241.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétition et inégalités sociales dans les écoles franques (750-1000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (265), pp.237-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHEF.5.145393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sot et Christiane Veyrard-Cosme (trad.), Annales du royaume des Francs , Paris, Les Belles Lettres, coll. « Les classiques de l’histoire au Moyen Âge » 58, 2022, 2 vol., 80 et 259 p. (compte-rendu par Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 706 (2), pp.351-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.232.0351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Streit um Formosus. Traktate des Auxilius und weitere Schriften, Grabowsky Annette (ed.), Wiesbaden, Harrassowitz Verlag, « MGH Quellen zur Geistesgeschichte des Mittelalters » 32, 2021, dans Revue historique, n°703, 2022 (Compte-rendu par Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 703 (3), pp.686-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.223.0686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scepticisme, incrédulité et contestation religieuse au haut Moyen Âge (VIe-Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 704 (4), pp.753-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.224.0753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bisson (éd. et trad.), The Chronography of Robert of Torigni , Oxford, Clarendon Press, coll. « Oxford Medieval Texts », 2020, 2 vol., 393 et 455 p. (Compte-rendu par Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 703 (3), pp.686-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.223.0686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Kaiser, Le Monde méditerranéen et l’Europe au Bas-Empire et au haut Moyen Âge (IVe–XIe siècle), Paris (Classiques Garnier) 2021 (compte-rendu par Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2022.3.90457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des fidèles aux controverses doctrinales entre Antiquité et Moyen Âge : impressions de lecture d’un haut-médiéviste sur un ouvrage récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238, pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.10943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Lößlein: Royal Power in the Late Carolingian Age. Charles III the Simple and his Predecessors (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une controverse carolingienne sur le corps ressuscité du Christ. Le traité inédit du ms. Hamilton 132</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacris Erudiri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.205-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SE.5.128780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges de l’hérésie. Inventions, formes et usages polémiques de l’accusation d’hérésie au Moyen Âge, éd. Frank Mercier et Isabelle Rosé, Rennes, 2018 (Compte-rendu par Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Tome CXXIX (2), pp.544-546. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 126, pp.360-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Matthias Schrör, Die Briefe Karls des Kahlen. Einführung und Edition , Wiesbaden, Harrassowitz Verlag, coll. « MGH Studien und Texte » 69, 2022, 151 p.</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die St. Galler Verbrüderungsbücher, Dieter Geuenich et Uwe Ludwig ed., Wiesbaden, Harrassowitz Verlag, 2019 (Monumenta Germaniae Historica, Memoriales et Necrologia, Nova Series, 9). (Compte-rendu par Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 709 (1), pp.158-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.241.0158⟩</w:t>
+              <w:t xml:space="preserve">, 2020, n° 696 (4), pp.212-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.204.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene van Renswoude: The Rhetoric of Free Speech in Late Antiquity and the Early Middle Ages (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniv Foḳs / Erica Buchberger (dir.): Inclusion and Exclusion in Mediterranean Christianities, 400–800 (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley M. Stevens: Rhetoric and Reckoning in the Ninth Century. The »Vademecum« of Walahfrid Strabo (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuotilo. Archäologie eines frühmittelalterlichen Künstlers, David Ganz et Cornel Dora ed., Saint-Gall – Bâle, 2017 (Monasterium Sancti Galli, 8) (compte-rendu par Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.224.0753⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une profession de foi et une lettre inédites d’Alcuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacris Erudiri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.367-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SE.5.116771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reinhold Kaiser, Le Monde méditerranéen et l’Europe au Bas-Empire et au haut Moyen Âge (IVe–XIe siècle), Paris (Classiques Garnier) 2021 (compte-rendu par Warren Pezé)</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des rouleaux des morts inédits du haut Moyen Âge évoquant notamment l’archevêque Hugues de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Herbers-Rauhut (dir.): Lyon, Erzbischof Amolo: Liber de perfidia Iudaeorum (compte rendu de Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Horst Lößlein: Royal Power in the Late Carolingian Age. Charles III the Simple and his Predecessors (compte rendu de Warren Pezé)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doctrinal debate and social control in the Carolingian age: the predestination controversy (840s-60s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Medieval Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emed.12188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Kölzer (éd.), Die Urkunden Ludwigs des Frommen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.8679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat doctrinal et genre littéraire à l’époque carolingienne : les opuscules théologiques de Gottschalk d’Orbais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, p. 25-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.8653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01647568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Resources of the Past in Early Medieval Europe. Edited by ClemensGantner, RosamondMcKitterick and SvenMeeder. Cambridge: Cambridge University Press. 2015. 372 pp.; 5 b/w plates. £65. ISBN 9781107091719.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Medieval Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.536-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emed.12234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit de travail d’Eugippe : le ms. Città del Vaticano, BAV, Pal. lat. 210</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delmulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacris Erudiri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.195 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SE.5.112602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des notes marginales sur le schisme des Trois Chapitres dans le plus vieux manuscrit du De baptismo contra donatistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (2), p. 293-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.1605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01647570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fouracre: Frankish History. Studies in the Construction of Power (compte rendu de Warren Pezé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zechiel-Eckes / Erwin Frauenknecht (dir.): Flori Lugdunensis opera polemica (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.SE.5.128780⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la Confession de saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, p. 5-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.5.105258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01647578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux manuscrits personnels de Prudence de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bénédictine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, p. 114-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RB.1.2466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01647579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Keefe: A Catalogue of Works Pertaining to the Explanation of the Creed in Carolingian Manuscripts (compte rendu de Warren Pezé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pezé Warren. Jonas d’Orléans, Instruction des laïcs, Édition, traduction et notes par Odile Dubreucq, Paris, 2012-2013 (Sources Chrétiennes, 549-50). In: Archivum Latinitatis Medii Aevi, tome 72, 2014. pp. 415-417.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un libellus liturgique du IXe siècle sur les vigiles des défunts contenant un fragment inédit (ms. Vatican, BAV, reg. lat. 314)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (2), p. 1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.1485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01647584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalaire et la communauté juive de Lyon : à propos de l’antijudaïsme lyonnais à l’époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, p. 1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/fr.2013.0.40951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1387 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01647581v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01647584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions et le moi chez quelques théologiens du haut Moyen Âge</w:t>
               </w:r>
@@ -5043,352 +5043,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florus, Agobard et le concile de Quierzy de 838</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon dans l’Europe carolingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Brepols Publishers, pp.175-190, 2019, Haut Moyen Âge, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.117010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches sur le fait controversial au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Sère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régimes de polémicité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.31-44, 2019, 978-2-7535-7562-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.117010⟩</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion et performativité : Gottschalk et la confessio prolixior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction sociale du sujet exclu (IV e -XI e siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, Brepols Publishers, pp.149-167, 2019, Haut Moyen Âge, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114405⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la supplique à l’admonition : la critique du pouvoir royal dans l’affaire de la celle Saint-Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester au Moyen Âge : de la désobéissance à la révolte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.219-237, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.55283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une quaestio carolingienne sur la pénitence citant Hincmar de Reims et Florus de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Dejoux; Diane Chamboduc de Saint-Pulgent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique des sociétés médiévales méditerranéennes. Les Moyen Âge de François Menant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne, p. 341-350, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie de la controverse sur la prédestination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delmulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5406,73 +5479,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Chambert-Protat; Jérémy Delmulle; Warren Pezé; Jeremy C. Thompson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La controverse carolingienne sur la prédestination. Histoire, textes, manuscrits. Actes du colloque international de Paris des 11 et 12 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Brepols, pp.[297]-315, 2018, Haut Moyen Âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03059205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour une approche archivistique des controverses médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambert-Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5481,328 +5554,255 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delmulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Pezé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La controverse carolingienne sur la prédestination. Histoire, textes, manuscrits. Actes du colloque international de Paris des 11 et 12 octobre 2013, éd. P. Chambert-Protat, J. Delmulle, W. Pezé, J.Chr. Thompson, Turnhout, Brepols, 2018 (2019) (Haut Moyen Âge, 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.11-22, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Thompson</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114745⟩</w:t>
+                <w:t xml:space="preserve">halshs-02437560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiographie de la controverse sur la double prédestination, des origines à la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La controverse carolingienne sur la prédestination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers (Default Policy), pp.23-50, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.hama-eb.5.114746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/m.hama-eb.5.114746⟩</w:t>
+                <w:t xml:space="preserve">hal-04327442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un faussaire à la cour : hérésie et falsification pendant la controverse adoptianiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charlemagne : les temps, les espaces, les hommes. Construction et déconstruction d’un règne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HAMA 34, Brepols Publishers, pp.193-226, 2018, Haut Moyen Âge, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114712⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04135338v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03982719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une confession inédite d’Hincmar sur la prédestination</w:t>
               </w:r>
@@ -6830,51 +6830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pez&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.254.0730" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.0849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.1009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.292.0544" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.241.0158" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.145393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.232.0351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.223.0686" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.224.0753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90457" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.128780" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.116771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emed.12234" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emed.12188" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8653" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.112602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1605" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.105258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.1.2466" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.2013.0.40951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1485" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05408930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1281-theories-et-pratiques-du-gouvernement-imperial-9782384280841.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Le Jan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rojas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-161065-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Thompson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114194" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.111907" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03622475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Emilio Rojas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/international-recognition-9783161610141?no_cache=1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.131535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.182832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003057413-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.55283" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Thompson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114745" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.114746" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.114752" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.107611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780415791182-RMEO107-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pez&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.254.0730" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.0849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.1009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.292.0544" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.241.0158" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.145393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.232.0351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.223.0686" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.224.0753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90457" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10943" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.128780" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.116771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emed.12188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8653" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emed.12234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.112602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1605" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.105258" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.1.2466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1485" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.2013.0.40951" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05408930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudjil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1281-theories-et-pratiques-du-gouvernement-imperial-9782384280841.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Le Jan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rojas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-161065-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Thompson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114194" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.111907" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1292h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03622475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Emilio Rojas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/international-recognition-9783161610141?no_cache=1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.131535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.182832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003057413-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.55283" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Thompson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114745" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.114746" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114712" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.114752" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.107611" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780415791182-RMEO107-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>