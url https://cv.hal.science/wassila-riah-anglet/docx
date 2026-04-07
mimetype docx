--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wassila Riah-Anglet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which soil microbial indicators should be included in routine laboratory tests to support the transition to sustainable management of arable farming systems? A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.112706. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: referencing soil microbiology indicators and incorporating them into routine soil analysis, to improve the management of organic matter inputs to fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory validation of an ISO test method for measuring enzyme activities in soil samples using colorimetric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29348-29357. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17173-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance patterns of Pseudomonas spp. isolated from faecal wastes in the environment and contaminated surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time PCR for quantification in soil of glycoside hydrolase family 6 cellulase genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (3), pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses physiologiques et génétiques de bactéries PGPR aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Conférences en Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des exsudats racinaires dans le chimiotactisme et la croissance des bactéries bénéfiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie-Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les nouvelles sources de protéine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of plant growth-promoting rhizobacteria responses to root exudates in establishing beneficial plant-bacteria interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plants Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT BOUCLAGE, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of C and N rhizodeposition by four legume crops and their influence on soil enzymatic activities and the rhizospheric microbiome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du cadre conceptuel pour la construction et l’usage d’indicateurs de qualité des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions réseaux : indicateurs de l’activité biologique des sols, quelles interactions avec les données pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT sol et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases précoces du parasitisme tellurique : dynamique microbienne et chimique des sols et communication via l'exsudation racinaire : Réponses bactériennes aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, MONTPELLIER (FRANCE) en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition et stimulation des microorganismes du sol : étude de la variabilité des activités enzymatiques du sol et de la rhizodéposition N, C sous différent couverts de légumineuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées francophones des légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Inrae, CIRAD, Terres Univia Terres Inovia, Feb 2021, Angers (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des métabolites d’exsudats racinaires par spectrométrie de masse UHPLC-MS/MS et FTICR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée scientifiques Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMIFER – GT FOrBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER – GT FOrBS, Oct 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR-relance agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, PARIS (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and function of microbes in soil: consequences for agriculture and bioindicators research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar AgFood, Environment &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGHYLE-UNILASALLE, Jun 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la rhizodéposition des légumineuses à graines et des légumineuses fourragères sur la dynamique du N, C, P dans les sols et sur les communautés microbiennes du sol (RhizoComm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Rouen, Jul 2018, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et biodiversité- Colloque Maraîchage, Le légume dans tous ses états !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">animation table ronde : sol et climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le lien entre bioindicateurs et fonctions du sol pour un conseil opérationnel : démarche LienDuSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Scheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Carton-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols : bilan scientifique et perspectives techniques, économiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudates using molecular networking and Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMS Conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pennsylvania State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes carbon and nitrogen rhizodeposition: study of their variability and influence on soil enzymes activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journées des doctorant ED 497 - normande de Biologie Intégrative, Santé, Environnement (JEDnBise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seed and forage legumes on C and N rhizodeposition, soil microbial communities and C, N and P dynamics in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet de l'exsudation racinaire sur les communautés microbiennes du sol, cas du pois d’hiver, du colza et du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMT Fertilisation &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Validation Of An ISO Test Method For Measuring Enzyme Activities In Soil Samples Using Colorimetric Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG Appel à projet PLAN REGIONAL DES PROTEINES VEGETALES DESTINEES A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Vivepois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques pour la qualité sanitaire des salades en plein champ: Projet pathogreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wassila Riah-Anglet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which soil microbial indicators should be included in routine laboratory tests to support the transition to sustainable management of arable farming systems? A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.112706. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: referencing soil microbiology indicators and incorporating them into routine soil analysis, to improve the management of organic matter inputs to fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory validation of an ISO test method for measuring enzyme activities in soil samples using colorimetric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29348-29357. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17173-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance patterns of Pseudomonas spp. isolated from faecal wastes in the environment and contaminated surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time PCR for quantification in soil of glycoside hydrolase family 6 cellulase genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (3), pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses physiologiques et génétiques de bactéries PGPR aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Conférences en Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des exsudats racinaires dans le chimiotactisme et la croissance des bactéries bénéfiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie-Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les nouvelles sources de protéine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of plant growth-promoting rhizobacteria responses to root exudates in establishing beneficial plant-bacteria interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plants Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of C and N rhizodeposition by four legume crops and their influence on soil enzymatic activities and the rhizospheric microbiome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT BOUCLAGE, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du cadre conceptuel pour la construction et l’usage d’indicateurs de qualité des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions réseaux : indicateurs de l’activité biologique des sols, quelles interactions avec les données pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT sol et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases précoces du parasitisme tellurique : dynamique microbienne et chimique des sols et communication via l'exsudation racinaire : Réponses bactériennes aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, MONTPELLIER (FRANCE) en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition et stimulation des microorganismes du sol : étude de la variabilité des activités enzymatiques du sol et de la rhizodéposition N, C sous différent couverts de légumineuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées francophones des légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Inrae, CIRAD, Terres Univia Terres Inovia, Feb 2021, Angers (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des métabolites d’exsudats racinaires par spectrométrie de masse UHPLC-MS/MS et FTICR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée scientifiques Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMIFER – GT FOrBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER – GT FOrBS, Oct 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR-relance agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, PARIS (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and function of microbes in soil: consequences for agriculture and bioindicators research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar AgFood, Environment &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGHYLE-UNILASALLE, Jun 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la rhizodéposition des légumineuses à graines et des légumineuses fourragères sur la dynamique du N, C, P dans les sols et sur les communautés microbiennes du sol (RhizoComm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Rouen, Jul 2018, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et biodiversité- Colloque Maraîchage, Le légume dans tous ses états !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">animation table ronde : sol et climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le lien entre bioindicateurs et fonctions du sol pour un conseil opérationnel : démarche LienDuSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Scheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Carton-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols : bilan scientifique et perspectives techniques, économiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudates using molecular networking and Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMS Conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pennsylvania State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes carbon and nitrogen rhizodeposition: study of their variability and influence on soil enzymes activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journées des doctorant ED 497 - normande de Biologie Intégrative, Santé, Environnement (JEDnBise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seed and forage legumes on C and N rhizodeposition, soil microbial communities and C, N and P dynamics in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet de l'exsudation racinaire sur les communautés microbiennes du sol, cas du pois d’hiver, du colza et du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMT Fertilisation &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Validation Of An ISO Test Method For Measuring Enzyme Activities In Soil Samples Using Colorimetric Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG Appel à projet PLAN REGIONAL DES PROTEINES VEGETALES DESTINEES A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Vivepois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques pour la qualité sanitaire des salades en plein champ: Projet pathogreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art02-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17173-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gard&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fourneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Pannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent Bennegadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scheiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Carton-Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574294v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit M" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Poiroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art02-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17173-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gard&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fourneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Pannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent Bennegadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scheiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Carton-Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574294v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit M" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Poiroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>