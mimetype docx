--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wassila Riah-Anglet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which soil microbial indicators should be included in routine laboratory tests to support the transition to sustainable management of arable farming systems? A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.112706. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: referencing soil microbiology indicators and incorporating them into routine soil analysis, to improve the management of organic matter inputs to fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory validation of an ISO test method for measuring enzyme activities in soil samples using colorimetric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29348-29357. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17173-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance patterns of Pseudomonas spp. isolated from faecal wastes in the environment and contaminated surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time PCR for quantification in soil of glycoside hydrolase family 6 cellulase genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (3), pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses physiologiques et génétiques de bactéries PGPR aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Conférences en Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des exsudats racinaires dans le chimiotactisme et la croissance des bactéries bénéfiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie-Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les nouvelles sources de protéine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of plant growth-promoting rhizobacteria responses to root exudates in establishing beneficial plant-bacteria interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plants Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of C and N rhizodeposition by four legume crops and their influence on soil enzymatic activities and the rhizospheric microbiome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT BOUCLAGE, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du cadre conceptuel pour la construction et l’usage d’indicateurs de qualité des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions réseaux : indicateurs de l’activité biologique des sols, quelles interactions avec les données pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT sol et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases précoces du parasitisme tellurique : dynamique microbienne et chimique des sols et communication via l'exsudation racinaire : Réponses bactériennes aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, MONTPELLIER (FRANCE) en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition et stimulation des microorganismes du sol : étude de la variabilité des activités enzymatiques du sol et de la rhizodéposition N, C sous différent couverts de légumineuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées francophones des légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Inrae, CIRAD, Terres Univia Terres Inovia, Feb 2021, Angers (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des métabolites d’exsudats racinaires par spectrométrie de masse UHPLC-MS/MS et FTICR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée scientifiques Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMIFER – GT FOrBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER – GT FOrBS, Oct 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR-relance agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, PARIS (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and function of microbes in soil: consequences for agriculture and bioindicators research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar AgFood, Environment &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGHYLE-UNILASALLE, Jun 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la rhizodéposition des légumineuses à graines et des légumineuses fourragères sur la dynamique du N, C, P dans les sols et sur les communautés microbiennes du sol (RhizoComm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Rouen, Jul 2018, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et biodiversité- Colloque Maraîchage, Le légume dans tous ses états !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">animation table ronde : sol et climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le lien entre bioindicateurs et fonctions du sol pour un conseil opérationnel : démarche LienDuSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Scheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Carton-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols : bilan scientifique et perspectives techniques, économiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudates using molecular networking and Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMS Conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pennsylvania State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes carbon and nitrogen rhizodeposition: study of their variability and influence on soil enzymes activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journées des doctorant ED 497 - normande de Biologie Intégrative, Santé, Environnement (JEDnBise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seed and forage legumes on C and N rhizodeposition, soil microbial communities and C, N and P dynamics in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet de l'exsudation racinaire sur les communautés microbiennes du sol, cas du pois d’hiver, du colza et du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMT Fertilisation &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Validation Of An ISO Test Method For Measuring Enzyme Activities In Soil Samples Using Colorimetric Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG Appel à projet PLAN REGIONAL DES PROTEINES VEGETALES DESTINEES A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Vivepois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques pour la qualité sanitaire des salades en plein champ: Projet pathogreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wassila Riah-Anglet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: referencing soil microbiology indicators and incorporating them into routine soil analysis, to improve the management of organic matter inputs to fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which soil microbial indicators should be included in routine laboratory tests to support the transition to sustainable management of arable farming systems? A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.112706. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory validation of an ISO test method for measuring enzyme activities in soil samples using colorimetric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29348-29357. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17173-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance patterns of Pseudomonas spp. isolated from faecal wastes in the environment and contaminated surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time PCR for quantification in soil of glycoside hydrolase family 6 cellulase genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (3), pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses physiologiques et génétiques de bactéries PGPR aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Conférences en Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des exsudats racinaires dans le chimiotactisme et la croissance des bactéries bénéfiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie-Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les nouvelles sources de protéine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of plant growth-promoting rhizobacteria responses to root exudates in establishing beneficial plant-bacteria interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plants Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT BOUCLAGE, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of C and N rhizodeposition by four legume crops and their influence on soil enzymatic activities and the rhizospheric microbiome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du cadre conceptuel pour la construction et l’usage d’indicateurs de qualité des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions réseaux : indicateurs de l’activité biologique des sols, quelles interactions avec les données pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT sol et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases précoces du parasitisme tellurique : dynamique microbienne et chimique des sols et communication via l'exsudation racinaire : Réponses bactériennes aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, MONTPELLIER (FRANCE) en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition et stimulation des microorganismes du sol : étude de la variabilité des activités enzymatiques du sol et de la rhizodéposition N, C sous différent couverts de légumineuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées francophones des légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Inrae, CIRAD, Terres Univia Terres Inovia, Feb 2021, Angers (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des métabolites d’exsudats racinaires par spectrométrie de masse UHPLC-MS/MS et FTICR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée scientifiques Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMIFER – GT FOrBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER – GT FOrBS, Oct 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR-relance agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, PARIS (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and function of microbes in soil: consequences for agriculture and bioindicators research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar AgFood, Environment &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGHYLE-UNILASALLE, Jun 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la rhizodéposition des légumineuses à graines et des légumineuses fourragères sur la dynamique du N, C, P dans les sols et sur les communautés microbiennes du sol (RhizoComm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Rouen, Jul 2018, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et biodiversité- Colloque Maraîchage, Le légume dans tous ses états !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">animation table ronde : sol et climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le lien entre bioindicateurs et fonctions du sol pour un conseil opérationnel : démarche LienDuSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Scheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Carton-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols : bilan scientifique et perspectives techniques, économiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudates using molecular networking and Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMS Conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pennsylvania State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes carbon and nitrogen rhizodeposition: study of their variability and influence on soil enzymes activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journées des doctorant ED 497 - normande de Biologie Intégrative, Santé, Environnement (JEDnBise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seed and forage legumes on C and N rhizodeposition, soil microbial communities and C, N and P dynamics in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet de l'exsudation racinaire sur les communautés microbiennes du sol, cas du pois d’hiver, du colza et du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMT Fertilisation &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Validation Of An ISO Test Method For Measuring Enzyme Activities In Soil Samples Using Colorimetric Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG Appel à projet PLAN REGIONAL DES PROTEINES VEGETALES DESTINEES A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Vivepois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques pour la qualité sanitaire des salades en plein champ: Projet pathogreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art02-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17173-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gard&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fourneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Pannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent Bennegadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scheiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Carton-Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574294v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit M" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Poiroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art02-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17173-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gard&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fourneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Pannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent Bennegadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scheiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Carton-Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574294v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit M" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Poiroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>