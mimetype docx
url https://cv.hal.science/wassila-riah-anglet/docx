--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wassila Riah-Anglet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: referencing soil microbiology indicators and incorporating them into routine soil analysis, to improve the management of organic matter inputs to fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which soil microbial indicators should be included in routine laboratory tests to support the transition to sustainable management of arable farming systems? A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.112706. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory validation of an ISO test method for measuring enzyme activities in soil samples using colorimetric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29348-29357. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17173-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance patterns of Pseudomonas spp. isolated from faecal wastes in the environment and contaminated surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time PCR for quantification in soil of glycoside hydrolase family 6 cellulase genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (3), pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses physiologiques et génétiques de bactéries PGPR aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Conférences en Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des exsudats racinaires dans le chimiotactisme et la croissance des bactéries bénéfiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie-Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les nouvelles sources de protéine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of plant growth-promoting rhizobacteria responses to root exudates in establishing beneficial plant-bacteria interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plants Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT BOUCLAGE, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of C and N rhizodeposition by four legume crops and their influence on soil enzymatic activities and the rhizospheric microbiome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du cadre conceptuel pour la construction et l’usage d’indicateurs de qualité des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions réseaux : indicateurs de l’activité biologique des sols, quelles interactions avec les données pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT sol et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases précoces du parasitisme tellurique : dynamique microbienne et chimique des sols et communication via l'exsudation racinaire : Réponses bactériennes aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, MONTPELLIER (FRANCE) en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition et stimulation des microorganismes du sol : étude de la variabilité des activités enzymatiques du sol et de la rhizodéposition N, C sous différent couverts de légumineuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées francophones des légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Inrae, CIRAD, Terres Univia Terres Inovia, Feb 2021, Angers (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des métabolites d’exsudats racinaires par spectrométrie de masse UHPLC-MS/MS et FTICR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée scientifiques Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMIFER – GT FOrBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER – GT FOrBS, Oct 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR-relance agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, PARIS (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and function of microbes in soil: consequences for agriculture and bioindicators research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar AgFood, Environment &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGHYLE-UNILASALLE, Jun 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la rhizodéposition des légumineuses à graines et des légumineuses fourragères sur la dynamique du N, C, P dans les sols et sur les communautés microbiennes du sol (RhizoComm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Rouen, Jul 2018, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et biodiversité- Colloque Maraîchage, Le légume dans tous ses états !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">animation table ronde : sol et climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le lien entre bioindicateurs et fonctions du sol pour un conseil opérationnel : démarche LienDuSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Scheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Carton-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols : bilan scientifique et perspectives techniques, économiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudates using molecular networking and Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMS Conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pennsylvania State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes carbon and nitrogen rhizodeposition: study of their variability and influence on soil enzymes activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journées des doctorant ED 497 - normande de Biologie Intégrative, Santé, Environnement (JEDnBise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seed and forage legumes on C and N rhizodeposition, soil microbial communities and C, N and P dynamics in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet de l'exsudation racinaire sur les communautés microbiennes du sol, cas du pois d’hiver, du colza et du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMT Fertilisation &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Validation Of An ISO Test Method For Measuring Enzyme Activities In Soil Samples Using Colorimetric Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG Appel à projet PLAN REGIONAL DES PROTEINES VEGETALES DESTINEES A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Vivepois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques pour la qualité sanitaire des salades en plein champ: Projet pathogreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wassila Riah-Anglet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which soil microbial indicators should be included in routine laboratory tests to support the transition to sustainable management of arable farming systems? A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.112706. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: referencing soil microbiology indicators and incorporating them into routine soil analysis, to improve the management of organic matter inputs to fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition through root senescence and root exudation of atmospheric C and N by legumes is controlled by traits indicative of resource acquisition and root development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (7), pp.1468-1482. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory validation of an ISO test method for measuring enzyme activities in soil samples using colorimetric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29348-29357. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17173-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11100909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Enzyme Activity and Stoichiometry: Linking Soil Microorganism Resource Requirement and Legume Carbon Rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2131. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11112131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance patterns of Pseudomonas spp. isolated from faecal wastes in the environment and contaminated surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Chaftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of combined biological control agents to cope with Phytophthora parasitica, a major pathogen of Choisya ternata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.1011-1025. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1495-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community structure and function relationships: A heat stress experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time PCR for quantification in soil of glycoside hydrolase family 6 cellulase genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (3), pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticides on soil enzymes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses physiologiques et génétiques de bactéries PGPR aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Conférences en Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les nouvelles sources de protéine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG-Protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises inter-régionales dédiées aux protéines Végétales &amp; nouvelles sources de protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des exsudats racinaires dans le chimiotactisme et la croissance des bactéries bénéfiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie-Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne des sols et valorisation de leur potentiel au bénéfice de la nutrition des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lusley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la SFR Normandie Végétal &amp; de l’Entente franco-québécoise NOR-SÈVE, SFR NORVEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of plant growth-promoting rhizobacteria responses to root exudates in establishing beneficial plant-bacteria interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plants Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions réseaux : indicateurs de l’activité biologique des sols, quelles interactions avec les données pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT sol et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of C and N rhizodeposition by four legume crops and their influence on soil enzymatic activities and the rhizospheric microbiome composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT BOUCLAGE, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : Des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses bactériennes aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy Vegetal Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du cadre conceptuel pour la construction et l’usage d’indicateurs de qualité des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiome du sol au service de la transition agroécologique & la performance agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brémont, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR-relance agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, PARIS (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition et stimulation des microorganismes du sol : étude de la variabilité des activités enzymatiques du sol et de la rhizodéposition N, C sous différent couverts de légumineuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées francophones des légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Inrae, CIRAD, Terres Univia Terres Inovia, Feb 2021, Angers (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases précoces du parasitisme tellurique : dynamique microbienne et chimique des sols et communication via l'exsudation racinaire : Réponses bactériennes aux exsudats racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, MONTPELLIER (FRANCE) en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des métabolites d’exsudats racinaires par spectrométrie de masse UHPLC-MS/MS et FTICR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée scientifiques Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : des indicateurs microbiologiques dans l’analyse de terre de routine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMIFER – GT FOrBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER – GT FOrBS, Oct 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and function of microbes in soil: consequences for agriculture and bioindicators research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar AgFood, Environment &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGHYLE-UNILASALLE, Jun 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and functional shifts in microbial communities due to different crop residues qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la rhizodéposition des légumineuses à graines et des légumineuses fourragères sur la dynamique du N, C, P dans les sols et sur les communautés microbiennes du sol (RhizoComm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Rouen, Jul 2018, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité des bactéries totales et la diversité fonctionnelle potentielle dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’etude des sols : Édition 2018« Le sol au cœur des enjeux sociétaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'étude du sol (AFES); Laboratoire Étude et COmpréhension de la bioDIVersité (ECODIV) (Université de Rouen Normandie - INRAÉ), Jul 2018, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et biodiversité- Colloque Maraîchage, Le légume dans tous ses états !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">animation table ronde : sol et climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement biologique des sols : site Qualiagro données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du dispositif Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de contaminants chimiques versus occupation du sol sur les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le lien entre bioindicateurs et fonctions du sol pour un conseil opérationnel : démarche LienDuSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Scheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Carton-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les indicateurs biologiques opérationnels de la santé des sols : bilan scientifique et perspectives techniques, économiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Open AgriFood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Agrifood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudate using molecular networking and direct injection ESI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes carbon and nitrogen rhizodeposition: study of their variability and influence on soil enzymes activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journées des doctorant ED 497 - normande de Biologie Intégrative, Santé, Environnement (JEDnBise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines Végétales : évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Worshop "L'Agroécologie au service d'une bioéconomie durable, mythe ou réalité?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different extraction methods for the comprehensive non-targeted metabolomic analysis of metabolites in Pisum sativum root exudates using molecular networking and Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMS Conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pennsylvania State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of seed and forage legumes on C and N rhizodeposition, soil microbial communities and C, N and P dynamics in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’introduction d’une légumineuse « pois d’hiver » sur la dynamique de l’azote, les communautés microbiennes et les activités enzymatiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la SFR Normandie Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mont saint aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la dégradation des résidus de culture sur la minéralisation du carbone, de l’azote et sur les communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduce grassland in crop rotation, a way to restore microbiodiversity and soil function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms 2018: Digging deeper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. pp.Nicole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet de l'exsudation racinaire sur les communautés microbiennes du sol, cas du pois d’hiver, du colza et du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RMT Fertilisation &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des contaminants chimiques versus occupation des sols sur les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales « Bioindicateurs &amp; Phytotechnologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’oranger du Mexique de Phytophthora parasitica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Cannesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Vicré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités enzymatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioindicateurs : des outils biologiques pour des sols durables. Fiches outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Laboratory Validation Of An ISO Test Method For Measuring Enzyme Activities In Soil Samples Using Colorimetric Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PROVEG Appel à projet PLAN REGIONAL DES PROTEINES VEGETALES DESTINEES A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Vivepois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques pour la qualité sanitaire des salades en plein champ: Projet pathogreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unilasalle Rouen. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art02-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17173-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gard&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fourneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Pannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent Bennegadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scheiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Carton-Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574294v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit M" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Poiroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art02-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04098894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kant&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Cliquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17173-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Camiade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gard&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Manasfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1495-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Riah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0458-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fourneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Pannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent Bennegadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574209v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531768v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scheiller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Carton-Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Net" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574288v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit M" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01837939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Poiroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>