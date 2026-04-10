--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -568,953 +568,953 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Hyper-Heuristics: A Clear Insight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'énumération partielle dans la prédiction en ordonnancement dynamique d'un flowshop hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIIS 2024: 2024 The 7th International Conference on Computational Intelligence and Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (Haut-Rhin), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940766v1</w:t>
+                <w:t xml:space="preserve">hal-05474518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecast-Driven Reconfiguration in Sustainable Production Systems</w:t>
+                <w:t xml:space="preserve">Integrating Sustainability with Equitable Operator Fatigue Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirut Kantasa-Ard</w:t>
+                <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP APMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_17⟩</w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.262-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243646v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énumération partielle dans la prédiction en ordonnancement dynamique d'un flowshop hybride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation Stochastique et Gamification : Une Nouvelle Approche de la Formation Industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse (Haut-Rhin), France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474518v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Sustainability with Equitable Operator Fatigue Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Partial Enumeration Problem for Dynamic Hybrid Flowshop Scheduling with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagliola</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_18⟩</w:t>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.915-920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226247v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Stochastique et Gamification : Une Nouvelle Approche de la Formation Industrielle</w:t>
+                <w:t xml:space="preserve">Machine Learning-Based Hyper-Heuristics: A Clear Insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIIS 2024: 2024 The 7th International Conference on Computational Intelligence and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nagoya Japan, France. pp.29-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708778.3708783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246012v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Partial Enumeration Problem for Dynamic Hybrid Flowshop Scheduling with Machine Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecast-Driven Reconfiguration in Sustainable Production Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirut Kantasa-Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.915-920, </w:t>
+              <w:t xml:space="preserve">IFIP APMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Kamakura, Japan. pp.246-261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288228v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning prediction model for Dynamic Scheduling of Hybrid Flow-Shop based on Metaheuristic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage automatique pour l'ordonnancement dynamique d'un atelier de production hybride basé sur une métaheuristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mebarki Nasser</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kenani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Vienne (AUT), France</w:t>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726660v1</w:t>
+                <w:t xml:space="preserve">hal-04642911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique pour l'ordonnancement dynamique d'un atelier de production hybride basé sur une métaheuristique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hyper-heuristic for Dynamic Scheduling of Cyber-Physical Production Systems Using Incremental Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kenani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future. SOHOMA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Annecy, France. pp.200-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642911v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hyper-heuristic for Dynamic Scheduling of Cyber-Physical Production Systems Using Incremental Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning prediction model for Dynamic Scheduling of Hybrid Flow-Shop based on Metaheuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarki Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future. SOHOMA 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INCOM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienne (AUT), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530495v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-heuristics applications to manufacturing scheduling: overview and opportunities</w:t>
               </w:r>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Nouiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2056,77 +2056,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Scheduling in Manufacturing: Integrating NSGA-II and Discrete-Event Simulation for Hybrid Flowshop Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIIS 2024: 2024 The 7th International Conference on Computational Intelligence and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nagoya, Japan. ACM, pp.94-103, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2502,51 +2502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23438035"/>
+    <w:nsid w:val="ED2DF85F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2733,51 +2733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-bouazza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6290-5591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733424v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ghiles Hamiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kenani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03365348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925969" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.05.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708783" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_17" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_40" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02568076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-bouazza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6290-5591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733424v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ghiles Hamiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kenani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03365348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925969" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.05.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708783" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_40" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02568076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>