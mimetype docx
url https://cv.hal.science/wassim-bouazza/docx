--- v1 (2026-04-10)
+++ v2 (2026-05-14)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6290-5591</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ONMuwWEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -177,380 +198,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning prediction model for Dynamic Scheduling of Hybrid Flow-Shop based on Metaheuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kenani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (19), pp.1228-1233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic scheduling of manufacturing systems: a product-driven approach using hyper-heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (6), pp.641-665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0951192X.2021.1925969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective dynamic selection of smart products scheduling rules in FMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Hamdadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.45-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mfglet.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -560,1466 +581,1466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énumération partielle dans la prédiction en ordonnancement dynamique d'un flowshop hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse (Haut-Rhin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Sustainability with Equitable Operator Fatigue Distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation Stochastique et Gamification : Une Nouvelle Approche de la Formation Industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226247v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Stochastique et Gamification : Une Nouvelle Approche de la Formation Industrielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating Sustainability with Equitable Operator Fatigue Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.262-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246012v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Partial Enumeration Problem for Dynamic Hybrid Flowshop Scheduling with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.915-920, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning-Based Hyper-Heuristics: A Clear Insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIIS 2024: 2024 The 7th International Conference on Computational Intelligence and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nagoya Japan, France. pp.29-37, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708778.3708783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecast-Driven Reconfiguration in Sustainable Production Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirut Kantasa-Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP APMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Kamakura, Japan. pp.246-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique pour l'ordonnancement dynamique d'un atelier de production hybride basé sur une métaheuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Mebarki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kenani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hyper-heuristic for Dynamic Scheduling of Cyber-Physical Production Systems Using Incremental Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future. SOHOMA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Annecy, France. pp.200-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning prediction model for Dynamic Scheduling of Hybrid Flow-Shop based on Metaheuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Vienne (AUT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-heuristics applications to manufacturing scheduling: overview and opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Review of smart cyber city: keys requirements, tools and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.8189-8196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329421v1</w:t>
+                <w:t xml:space="preserve">hal-04530503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of smart cyber city: keys requirements, tools and issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hyper-heuristics applications to manufacturing scheduling: overview and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokoama, Japan. pp.935 - 940, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04530503v1</w:t>
+                <w:t xml:space="preserve">hal-04329421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Efficient FMS Scheduling Through Rules Combination Using an Optimization-Simulation Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOHOMA’21 : 11th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.559-571, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of the Collaborative Intelligent Transport Systems (C-ITS): survey and research directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIN Conference on Logistics | New Technologies &amp; Effective Circular Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAMIH (Laboratory of industrial and human automation, mechanics and computer science); UPHF (Université Polytechnique Hauts-de-France); GIN (the Greening of Industry Network), Jul 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed approach solving partially flexible job-shop scheduling problem with a Q-learning effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Beldjilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15890-15895, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2029,146 +2050,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Scheduling in Manufacturing: Integrating NSGA-II and Discrete-Event Simulation for Hybrid Flowshop Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIIS 2024: 2024 The 7th International Conference on Computational Intelligence and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nagoya, Japan. ACM, pp.94-103, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708778.3708792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2178,146 +2199,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Manufacturing Scheduling Optimization Through Learning Intelligent Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Beldjilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 594, Springer International Publishing, pp.233-241, 2015, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2327,114 +2348,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une méthode d’apprentissage à base de produits intelligents pour les ateliers partiellement flexibles / dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. Université Oran 1 - Ahmed Ben Bella, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02568076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2502,51 +2523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED2DF85F"/>
+    <w:nsid w:val="0535DDC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2733,51 +2754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-bouazza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6290-5591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733424v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ghiles Hamiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kenani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03365348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925969" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.05.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708783" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_40" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02568076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-bouazza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6290-5591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ONMuwWEAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ghiles Hamiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kenani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03365348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.05.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708783" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1685" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_40" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708792" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02568076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>