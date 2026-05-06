--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -713,295 +713,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Ca2+ Homeostasis in Red Blood Cells of Polycythemia Vera Patients Following Disturbed Organelle Sorting during Terminal Erythropoiesis</w:t>
+                <w:t xml:space="preserve">Base-editing-mediated dissection of a γ-globin cis-regulatory element for the therapeutic reactivation of fetal hemoglobin expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralfs Buks</w:t>
+                <w:t xml:space="preserve">Panagiotis Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Dagher</w:t>
+                <w:t xml:space="preserve">Giulia Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giustin Rotordam</w:t>
+                <w:t xml:space="preserve">Pierre Martinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Monedero Alonso</w:t>
+                <w:t xml:space="preserve">Giacomo Frati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+                <w:t xml:space="preserve">Tristan Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11010049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34493-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523607v1</w:t>
+                <w:t xml:space="preserve">mnhn-03868573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-editing-mediated dissection of a γ-globin cis-regulatory element for the therapeutic reactivation of fetal hemoglobin expression</w:t>
+                <w:t xml:space="preserve">Altered Ca2+ Homeostasis in Red Blood Cells of Polycythemia Vera Patients Following Disturbed Organelle Sorting during Terminal Erythropoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Antoniou</w:t>
+                <w:t xml:space="preserve">Ralfs Buks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Hardouin</w:t>
+                <w:t xml:space="preserve">Tracy Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martinucci</w:t>
+                <w:t xml:space="preserve">Maria Giustin Rotordam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Frati</w:t>
+                <w:t xml:space="preserve">David Monedero Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Felix</w:t>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.6618. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34493-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11010049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03868573v1</w:t>
+                <w:t xml:space="preserve">hal-03523607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of lentiviral and genome editing technologies for the treatment of sickle cell disease</w:t>
               </w:r>
@@ -1013,51 +1013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1115,533 +1115,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Asp669Tyr Piezo1 cation channel activity in red blood cells: an unexpected phenotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ineffective erythropoiesis in sickle cell disease: new insights and future implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auria Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pérès</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara El Hoss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.17467⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242645v1</w:t>
+                <w:t xml:space="preserve">hal-03291949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCG2 Is Overexpressed on Red Blood Cells in Ph-Negative Myeloproliferative Neoplasms and Potentiates Ruxolitinib-Induced Apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralfs Buks</w:t>
+                <w:t xml:space="preserve">Lysophosphatidic Acid-Activated Calcium Signaling Is Elevated in Red Cells from Sickle Cell Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruppenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Brusson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22073530⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531056v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysophosphatidic Acid-Activated Calcium Signaling Is Elevated in Red Cells from Sickle Cell Disease Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of Asp669Tyr Piezo1 cation channel activity in red blood cells: an unexpected phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monedero Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Nudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jue Wang</w:t>
+                <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Hertz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Connes</w:t>
+                <w:t xml:space="preserve">Judith Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10020456⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.17467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531054v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ineffective erythropoiesis in sickle cell disease: new insights and future implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Auria Godard</w:t>
+                <w:t xml:space="preserve">ABCG2 Is Overexpressed on Red Blood Cells in Ph-Negative Myeloproliferative Neoplasms and Potentiates Ruxolitinib-Induced Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralfs Buks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Galochkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Hoss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (3), pp.171-176. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291949v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress activates red cell adhesion to laminin in sickle cell disease</w:t>
               </w:r>
@@ -1653,64 +1653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Lizarralde-Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1755,1635 +1755,1635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of red blood cell microcirculatory parameters using a bioimpedance microfluidic device</w:t>
+                <w:t xml:space="preserve">Plasma microparticles of sickle patients during crisis or taking hydroxyurea modify endothelium inflammatory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tieying Xu</w:t>
+                <w:t xml:space="preserve">Yohann Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t>
+                <w:t xml:space="preserve">Séverine Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roman</w:t>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+                <w:t xml:space="preserve">Kizzy-Clara Cita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
+                <w:t xml:space="preserve">Régine Hierso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (2), pp.247-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66693-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020004853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872830v1</w:t>
+                <w:t xml:space="preserve">hal-03091322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing a γ-globin repressor binding site restores fetal hemoglobin synthesis and corrects the sickle cell disease phenotype</w:t>
+                <w:t xml:space="preserve">Characterization of red blood cell microcirculatory parameters using a bioimpedance microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Weber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giulia Hardouin</w:t>
+                <w:t xml:space="preserve">Tieying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Casini</w:t>
+                <w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aay9392⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66693-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03100446v1</w:t>
+                <w:t xml:space="preserve">hal-02872830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma microparticles of sickle patients during crisis or taking hydroxyurea modify endothelium inflammatory properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editing a γ-globin repressor binding site restores fetal hemoglobin synthesis and corrects the sickle cell disease phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kizzy-Clara Cita</w:t>
+                <w:t xml:space="preserve">Leslie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Frati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Hierso</w:t>
+                <w:t xml:space="preserve">Antonio Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136 (2), pp.247-256. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (7), pp.eaay9392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2020004853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aay9392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091322v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03100446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization and phosphorylation of Lutheran/basal cell adhesion molecule are critical for its function in cell migration on laminin</w:t>
+                <w:t xml:space="preserve">Reticulocyte and red blood cell deformation triggers specific phosphorylation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Guadall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+                <w:t xml:space="preserve">Pedro Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renaud</w:t>
+                <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Colin</w:t>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le van Kim</w:t>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Dobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.007521⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (17), pp.2653-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416861v1</w:t>
+                <w:t xml:space="preserve">hal-02289553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulocyte and red blood cell deformation triggers specific phosphorylation events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimerization and phosphorylation of Lutheran/basal cell adhesion molecule are critical for its function in cell migration on laminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
+                <w:t xml:space="preserve">Anna Guadall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">Olivier Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Yves Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Dobbe</w:t>
+                <w:t xml:space="preserve">Caroline Le van Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (17), pp.2653-2663. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (41), pp.14911-14921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.007521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289553v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band 3 phosphorylation induces irreversible alterations of stored red blood cells</w:t>
+                <w:t xml:space="preserve">Induction of fetal hemoglobin synthesis by CRISPR/Cas9-mediated editing of the human b-globin locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Azouzi</w:t>
+                <w:t xml:space="preserve">Chiara Antoniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Romana</w:t>
+                <w:t xml:space="preserve">Vasco Meneghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuto Arashiki</w:t>
+                <w:t xml:space="preserve">Annalisa Lattanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Takakuwa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+                <w:t xml:space="preserve">Oriana Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93 (5), pp.E110 - E112. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (17), pp.1960-1973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.25044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2017-10-811505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825593v1</w:t>
+                <w:t xml:space="preserve">hal-04325273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic approach to study the effect of mechanical stress on erythrocytes in sickle cell disease</w:t>
+                <w:t xml:space="preserve">Absolute proteome quantification of highly purified populations of circulating reticulocytes and mature erythrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alejandra Lizarralde Iragorri</w:t>
+                <w:t xml:space="preserve">Emilie-Fleur Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Hoss,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+                <w:t xml:space="preserve">Marjorie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dussiot</w:t>
+                <w:t xml:space="preserve">Karine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8LC00637G⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (20), pp.2646-2657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2018023515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875109v1</w:t>
+                <w:t xml:space="preserve">hal-02365675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute proteome quantification of highly purified populations of circulating reticulocytes and mature erythrocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Band 3 phosphorylation induces irreversible alterations of stored red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Leduc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+                <w:t xml:space="preserve">Slim Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bailly</w:t>
+                <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+                <w:t xml:space="preserve">Nobuto Arashiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Takakuwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2018023515⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (5), pp.E110 - E112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.25044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365675v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Lentiviral Vector Efficiently Corrects the Human Sickle Cell Disease Phenotype</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microfluidic approach to study the effect of mechanical stress on erythrocytes in sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Poletti</w:t>
+                <w:t xml:space="preserve">Maria Alejandra Lizarralde Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Magrin</w:t>
+                <w:t xml:space="preserve">Sara El Hoss,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Antoniani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">Michael Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (19), pp.2975-2984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8LC00637G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880821v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydroxycarbamide and interferon-alpha on red cell adhesion and membrane protein expression in polycythemia vera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Optimized Lentiviral Vector Efficiently Corrects the Human Sickle Cell Disease Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megane Brusson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+                <w:t xml:space="preserve">V. Poletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+                <w:t xml:space="preserve">E. Magrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Marin</w:t>
+                <w:t xml:space="preserve">C. Antoniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182303⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117996v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic factors of disease severity in infants with sickle cell anemia: A comprehensive longitudinal cohort study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of hydroxycarbamide and interferon-alpha on red cell adhesion and membrane protein expression in polycythemia vera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnaud</w:t>
+                <w:t xml:space="preserve">Megane Brusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bernaudin</w:t>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.25260⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (6), pp.972-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416879v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of fetal hemoglobin synthesis by CRISPR/Cas9-mediated editing of the human b-globin locus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Antoniani</w:t>
+                <w:t xml:space="preserve">Prognostic factors of disease severity in infants with sickle cell anemia: A comprehensive longitudinal cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Meneghini</w:t>
+                <w:t xml:space="preserve">Naim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Lattanzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Felix</w:t>
+                <w:t xml:space="preserve">Cécile Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Romano</w:t>
+                <w:t xml:space="preserve">Françoise Bernaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131 (17), pp.1960-1973. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (11), pp.1411-1419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2017-10-811505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.25260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325273v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Therapy in a Patient with Sickle Cell Disease</w:t>
               </w:r>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cassinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4212,64 +4212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El-Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le van Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 436 (3), pp.699-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4329,51 +4329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Bartolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,307 +4565,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00821117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubc9 interacts with Lu/BCAM adhesion glycoproteins and regulates their stability at the membrane of polarized MDCK cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic analysis of the tetraspanin web using LC-ESI-MS/MS and MALDI-FTICR-MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lecomte</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20060861⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (5), pp.1437-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200500180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00478614v1</w:t>
+                <w:t xml:space="preserve">hal-00904619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of the tetraspanin web using LC-ESI-MS/MS and MALDI-FTICR-MS.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Planchon</w:t>
+                <w:t xml:space="preserve">Ubc9 interacts with Lu/BCAM adhesion glycoproteins and regulates their stability at the membrane of polarized MDCK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. El Nemer</w:t>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200500180⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 402 (2), pp.311-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20060861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00904619v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00478614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4991,103 +4991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying successive mechanical stresses on circulating cells using microfluidic vascular network to assess sickled red blood cells rigidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tieying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. Lizarralde-Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS, 26th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5106,458 +5106,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different miniaturization systems of electrical biosensing and data acquisition during biological cell transiting within vessel size microchannel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Spherocytes flow behaviours in microrestriction, compared by normal red blood cells of different heat treatment levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tieying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences ( MicroTAS 2021 )</w:t>
+              <w:t xml:space="preserve">MicroTAS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821200v1</w:t>
+                <w:t xml:space="preserve">hal-03821199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic device to statistically determine the distribution of sickle red cell subpopulations using bioimpedance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Different miniaturization systems of electrical biosensing and data acquisition during biological cell transiting within vessel size microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tieying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences ( MicroTAS 2021 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260796v1</w:t>
+                <w:t xml:space="preserve">hal-03821200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherocytes flow behaviours in microrestriction, compared by normal red blood cells of different heat treatment levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A microfluidic device to statistically determine the distribution of sickle red cell subpopulations using bioimpedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tieying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t>
+              <w:t xml:space="preserve">Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821199v1</w:t>
+                <w:t xml:space="preserve">hal-03260796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Sensing of sickled red blood cells subpopulations in microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tieying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,77 +5638,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Tieying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Basel, Switzerland</w:t>
@@ -5776,64 +5776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5897,64 +5897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lizarralde,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6203,51 +6203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C50CEA2A"/>
+    <w:nsid w:val="CAC19168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6434,51 +6434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-el-nemer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8184-427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169097749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4247-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chalumeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58321-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustin Rotordam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03868573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Antoniou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Frati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Felix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34493-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Othman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.08.019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bruge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073530" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hertz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruppenthal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10020456" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66693-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03100446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Weber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay9392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferdinand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizzy-Clara Cita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hierso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020004853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007521" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dobbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000545" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01825593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuto Arashiki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Takakuwa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2018023515" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poletti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoniani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brusson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182303" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Bouazza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernaudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25260" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoniani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Meneghini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lattanzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Romano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-10-811505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01834781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Ribeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacein-Bey-Abina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Payen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Magnani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Semeraro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1609677" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Holleran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Ndour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasdekumar Loganathan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amireault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05030-14" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113050v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Lefevre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tawfik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23941" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Wautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chomienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-07-440487" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kobar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yates" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oudrhiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.055566" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lecomte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El-Nemer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101717" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821120v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Chaar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Nzouakou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.026294" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Bachir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoosha Habibi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-257444" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478614v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060861" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904619v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Nemer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500180" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MMW8GS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-el-nemer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8184-427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169097749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4247-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chalumeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58321-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03868573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Antoniou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Frati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Felix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34493-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustin Rotordam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Othman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.08.019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hertz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruppenthal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10020456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nudel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bruge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17467" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073530" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferdinand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizzy-Clara Cita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hierso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020004853" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66693-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03100446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay9392" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dobbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000545" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007521" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoniani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Meneghini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lattanzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Romano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-10-811505" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2018023515" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01825593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuto Arashiki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Takakuwa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25044" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poletti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoniani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.07.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brusson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Bouazza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernaudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01834781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Ribeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacein-Bey-Abina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Payen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Magnani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Semeraro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1609677" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Holleran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Ndour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasdekumar Loganathan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amireault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05030-14" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113050v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Lefevre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tawfik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23941" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Wautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chomienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-07-440487" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kobar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yates" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oudrhiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.055566" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lecomte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El-Nemer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101717" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821120v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Chaar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Nzouakou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.026294" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Bachir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoosha Habibi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-257444" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Nemer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MMW8GS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060861" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821199v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>