--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,6148 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6097 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wassim El Nemer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wassim-el-nemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8184-427X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169097749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=qU3KVXAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-4247-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe inflammation and lineage skewing are associated with poor engraftment of engineered hematopoietic stem cells in patients with sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steicy Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3137. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58321-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1597. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for a Precise Identification of Human Erythroblast Subpopulations by Flow Cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Seute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100 (6), pp.1078-1081. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.27668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Blood Cell Contribution to Thrombosis in Polycythemia Vera and Essential Thrombocythemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Grandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1417. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered Ca2+ Homeostasis in Red Blood Cells of Polycythemia Vera Patients Following Disturbed Organelle Sorting during Terminal Erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralfs Buks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giustin Rotordam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monedero Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of lentiviral and genome editing technologies for the treatment of sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherazade Aknoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.145-163. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2021.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-editing-mediated dissection of a γ-globin cis-regulatory element for the therapeutic reactivation of fetal hemoglobin expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.6618. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34493-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03868573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Asp669Tyr Piezo1 cation channel activity in red blood cells: an unexpected phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monedero Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Nudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.17467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABCG2 Is Overexpressed on Red Blood Cells in Ph-Negative Myeloproliferative Neoplasms and Potentiates Ruxolitinib-Induced Apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralfs Buks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Brusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galochkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cassinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (7), pp.3530. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22073530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysophosphatidic Acid-Activated Calcium Signaling Is Elevated in Red Cells from Sickle Cell Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruppenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.456. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineffective erythropoiesis in sickle cell disease: new insights and future implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Hoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MOH.0000000000000642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress activates red cell adhesion to laminin in sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alejandra Lizarralde-Iragorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Hoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (9), pp.haematol.2020.261586. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2020.261586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of red blood cell microcirculatory parameters using a bioimpedance microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasta Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66693-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma microparticles of sickle patients during crisis or taking hydroxyurea modify endothelium inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kizzy-Clara Cita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Hierso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (2), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2020004853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing a γ-globin repressor binding site restores fetal hemoglobin synthesis and corrects the sickle cell disease phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (7), pp.eaay9392. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aay9392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03100446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimerization and phosphorylation of Lutheran/basal cell adhesion molecule are critical for its function in cell migration on laminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guadall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le van Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294 (41), pp.14911-14921. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA119.007521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reticulocyte and red blood cell deformation triggers specific phosphorylation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Dobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (17), pp.2653-2663. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute proteome quantification of highly purified populations of circulating reticulocytes and mature erythrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Fleur Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (20), pp.2646-2657. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2018023515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band 3 phosphorylation induces irreversible alterations of stored red blood cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuto Arashiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Takakuwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (5), pp.E110 - E112. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic approach to study the effect of mechanical stress on erythrocytes in sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alejandra Lizarralde Iragorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Hoss,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dussiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (19), pp.2975-2984. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8LC00637G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Lentiviral Vector Efficiently Corrects the Human Sickle Cell Disease Phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Poletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antoniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2018.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydroxycarbamide and interferon-alpha on red cell adhesion and membrane protein expression in polycythemia vera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Brusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Grandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (6), pp.972-981. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.182303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors of disease severity in infants with sickle cell anemia: A comprehensive longitudinal cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Hoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (11), pp.1411-1419. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of fetal hemoglobin synthesis by CRISPR/Cas9-mediated editing of the human b-globin locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Antoniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Lattanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131 (17), pp.1960-1973. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2017-10-811505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Therapy in a Patient with Sickle Cell Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Ribeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacein-Bey-Abina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 376 (9), pp.848 - 855. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1609677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01834781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Poloxamer 188 on red blood cell membrane properties in sickle cell anaemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lapouméroulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Rabaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173 (1), pp.145 - 149. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.13937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splenic retention of Plasmodium falciparum gametocytes to block the transmission of malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Holleran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Alioune Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasdekumar Loganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amireault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.AAC.05030-14. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.05030-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomimetic microfluidic chip to study the circulation and mechanical retention of red blood cells in the spleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Alioune Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie D. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.23941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAK2V617F activates Lu/BCAM-mediated red cell adhesion in polycythemia vera through an EpoR-independent Rap1/Akt pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Grandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cassinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chomienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (4), pp.658-65. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2012-07-440487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00821109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human induced pluripotent stem cells can reach complete terminal maturation In vivo and in vitro evidence in the erythropoietic differentiation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Oudrhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (12), pp.1795-1803. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2011.055566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel role for the Lu/BCAM-spectrin interaction in actin cytoskeleton reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Collec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El-Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le van Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 436 (3), pp.699-708. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20101717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of mononuclear and red blood cells through an {alpha}4{beta}1-Lu/basal cell adhesion molecule interaction in sickle cell disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Bartolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Nzouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (11), pp.1841-8. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2010.026294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00821120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased sickle red blood cell adhesion to laminin by hydroxyurea is associated with inhibition of Lu/BCAM protein phosphorylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Bartolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoosha Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116 (12), pp.2152-9. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2009-12-257444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00821117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubc9 interacts with Lu/BCAM adhesion glycoproteins and regulates their stability at the membrane of polarized MDCK cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Collec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 402 (2), pp.311-319. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20060861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of the tetraspanin web using LC-ESI-MS/MS and MALDI-FTICR-MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Caer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (5), pp.1437-1449. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200500180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panorama du Paléolithique supérieur vu par les groupes sanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroni Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying successive mechanical stresses on circulating cells using microfluidic vascular network to assess sickled red blood cells rigidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Lizarralde-Iragorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroTAS, 26th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different miniaturization systems of electrical biosensing and data acquisition during biological cell transiting within vessel size microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences ( MicroTAS 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic device to statistically determine the distribution of sickle red cell subpopulations using bioimpedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, on-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherocytes flow behaviours in microrestriction, compared by normal red blood cells of different heat treatment levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroTAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Sensing of sickled red blood cells subpopulations in microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, on-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Detection of the Mechanical Alteration of Sickling Red Blood Cells within a Microfluidic Capillary Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Tieying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic device using reusable parylen-pdms packaging for the red blood cell transit time analysis in mechanical constrictions, using impedance measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Tieying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Biological Cell Flow within a Mimicking Capillary Device with Impedance Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lizarralde,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic device to study red blood cell deformability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Alioune Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie D. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6203,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAC19168"/>
+    <w:nsid w:val="7E0F01BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6434,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-el-nemer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8184-427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169097749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4247-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chalumeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58321-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03868573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Antoniou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Frati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Felix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34493-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustin Rotordam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Othman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.08.019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000642" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hertz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruppenthal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10020456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nudel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bruge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17467" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073530" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferdinand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizzy-Clara Cita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hierso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020004853" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66693-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03100446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay9392" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dobbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000545" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007521" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoniani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Meneghini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lattanzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Romano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-10-811505" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2018023515" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01825593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuto Arashiki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Takakuwa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25044" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poletti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoniani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.07.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brusson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Bouazza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernaudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01834781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Ribeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacein-Bey-Abina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Payen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Magnani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Semeraro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1609677" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Holleran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Ndour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasdekumar Loganathan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amireault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05030-14" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113050v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Lefevre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tawfik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23941" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Wautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chomienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-07-440487" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kobar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yates" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oudrhiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.055566" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lecomte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El-Nemer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101717" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821120v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Chaar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Nzouakou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.026294" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Bachir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoosha Habibi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-257444" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Nemer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MMW8GS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060861" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821199v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-el-nemer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8184-427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169097749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=qU3KVXAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4247-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chalumeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58321-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustin Rotordam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramadier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Felix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Othman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.08.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03868573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Antoniou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Frati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34493-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bruge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073530" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hertz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruppenthal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10020456" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291949v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000642" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66693-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferdinand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizzy-Clara Cita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hierso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020004853" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03100446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Weber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay9392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dobbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000545" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2018023515" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01825593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuto Arashiki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Takakuwa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poletti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoniani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.07.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brusson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182303" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Bouazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernaudin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25260" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoniani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Meneghini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lattanzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Romano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-10-811505" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01834781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Ribeil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacein-Bey-Abina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Payen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Magnani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Semeraro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1609677" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Holleran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Ndour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasdekumar Loganathan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amireault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05030-14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Lefevre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tawfik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23941" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Wautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chomienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-07-440487" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kobar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yates" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oudrhiri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.055566" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lecomte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El-Nemer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101717" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821120v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Chaar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Nzouakou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.026294" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Bachir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoosha Habibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-257444" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060861" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Nemer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500180" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MMW8GS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387976v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972640v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde," TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040517" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>