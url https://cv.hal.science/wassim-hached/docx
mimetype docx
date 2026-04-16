--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -132,911 +132,808 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
-[...101 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity-centred accessibility – A conceptual debate involving planning practitioners worldwide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planning urban EV charging stations with GIS based multi-criteria decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecília Silva</w:t>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Büttner</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106376⟩</w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225165v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning urban EV charging stations with GIS based multi-criteria decision making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximity-centred accessibility – A conceptual debate involving planning practitioners worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Seisenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwen Gu</w:t>
+                <w:t xml:space="preserve">João Filipe Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berk Celik</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Teresa Baquero-Larriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100132⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.106376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367710v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and future European culture of mobility: insights from in-depth conversations with thinkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Ulied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadir Pourhashem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11116-024-10519-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the concept of &amp;quot; mobility hubs &amp;quot; and assessing their impacts in two European cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.3497-3504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockets shriveling the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 104, pp.103423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité douce et disparités socio-spatiales : évaluation de l’ergonomie d’accès aux ressources du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.6717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux ressources du quotidien en modes doux à L'eurométropole de Strasbourg : Une approche basée sur le concept d'ergonomie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors série 7, pp.17-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1046,394 +943,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Hubs, an Innovative Concept for Sustainable Urban Mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-278, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disposing of Daily Life Resources by Active Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-243, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durable et mobilisation des ressources : Une approche par l'ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliane Propeck-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+                <w:t xml:space="preserve">Sophie Liziard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Reigner; Thierry Brenac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faux-semblants de la mobilité durable : Risques sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.288, 2021, Mobilités &amp; sociétés, 979-10-351-0657-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.108946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergonomie d'accès aux ressources de la vie quotidienne en mobilité douce : application à l'Eurométropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Strasbourg, 2019. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.108946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03463348v1</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2019STRAH014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02897944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1490,51 +1490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1573,64 +1573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Hubs, a lever for more sustainable mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université gustave eiffel; LVMT. 2022, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1652,64 +1652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for infrastructure and investment policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université gustave eiffel; LVMT. 2022, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1727,64 +1727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Roadmap and Policy Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université gustave eiffel; LVMT. 2022, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1802,51 +1802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité durable en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Unistra. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1864,51 +1864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture acoustique : Architectes et Ingénieurs… Ensembles et unis…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ecole Nationale d'Architecture et d'Urbanisme (Tunis). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1926,51 +1926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison de l'architecture tunisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ecole Nationale d'Architecture et d'Urbanisme (Tunis). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,213 +2014,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation of Electric Vehicle Charging Stations in Urban Areas Using GIS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-agents de l'ergonomie d'accès aux ressources en modes durables : le cas de l'Eurométropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Lille Économie Management, Jun 2025, Dunkerque, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075546v1</w:t>
+                <w:t xml:space="preserve">hal-05131665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the Future of Mobility Culture: An Expert-Driven Policy Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aesop Annual Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2231,687 +2209,709 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents de l'ergonomie d'accès aux ressources en modes durables : le cas de l'Eurométropole de Strasbourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modeling Access Ergonomics to Daily Life Resources Using Sustainable Modes within the Eurométropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Lille Économie Management, Jun 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">AESOP Annual Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131665v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Access Ergonomics to Daily Life Resources Using Sustainable Modes within the Eurométropole de Strasbourg</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Allocation of Electric Vehicle Charging Stations in Urban Areas Using GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP Annual Congress 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163335v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap Towards A New European Culture Of Mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Feuille de route pour une nouvelle culture européenne de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645934v1</w:t>
+                <w:t xml:space="preserve">hal-04631140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feuille de route pour une nouvelle culture européenne de mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631140v1</w:t>
+                <w:t xml:space="preserve">hal-04645984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodriguez Cassolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645984v1</w:t>
+                <w:t xml:space="preserve">hal-04609295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Roadmap Towards A New European Culture Of Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
+              <w:t xml:space="preserve">AESOP Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609295v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 15-minute city : a new avatar of proximity and a pillar of the European urban transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accessibility and Connectivity of the 15-minute-city ACUTE / UERA TWG Urban Accessibility and Connectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2930,260 +2930,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331596v1</w:t>
+                <w:t xml:space="preserve">hal-04344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344811v1</w:t>
+                <w:t xml:space="preserve">hal-04331596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville à 15 minutes, nouvel avatar du concept de proximité, pilier de la transition urbaine européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Journée d’études – GéoProximitéS : Villes petites et moyennes en transition : quels enjeux, pratiques et modèles de proximités ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Delmer; Marc Dumont, Jun 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3208,64 +3208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle culture européenne de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liser, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3290,77 +3290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discover a clearer vision of mobility hubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3385,64 +3385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Mobility Hubs' insights with Mobi-Mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e smartec and MOBI MIX Joint Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3467,64 +3467,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics as Poetry, The strategy: Policy Roadmap and Policy Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REBALANCE final event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3549,64 +3549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics as Poetry, The strategy: Guidance for infrastructure and investment policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REBALANCE final event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3625,234 +3625,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility hubs, new levers for sustainable urban mobility?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Mobility hub : un véritable allié de la mobilité urbaine durable ? Instauration d'un cadre conceptuel pour évaluer deux expériences Européennes à Valenciennes et Norfolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sustainability &amp; Smart-Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544388v1</w:t>
+                <w:t xml:space="preserve">hal-03544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mobility hub : un véritable allié de la mobilité urbaine durable ? Instauration d'un cadre conceptuel pour évaluer deux expériences Européennes à Valenciennes et Norfolk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mobility hubs, new levers for sustainable urban mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Environmental Sustainability &amp; Smart-Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544397v1</w:t>
+                <w:t xml:space="preserve">hal-03544388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence des &amp;quot; Mobility hubs&amp;quot; comme outils d'une mobilité urbaine durable ? Définition et évaluation de deux expériences européennes à Valenciennes et Norfolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3877,51 +3877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux ressources du quotidien en modes doux dans l’Eurométropole de Strasbourg : une approche basée sur le concept d’ergonomie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 21èmes Rencontres Internationales en Urbanisme de l'APERAU à Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3946,103 +3946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie des espaces urbains : quel accès aux ressources du quotidien en mobilité durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Liziard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RED, Les Risques Émergents de la mobilité Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t>
@@ -4071,64 +4071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ergonomie d'accès aux ressources de la vie quotidienne en mobilité douce à l'Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4166,51 +4166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ergonomics of access to everyday facilities by urban public transportation (bus and tramway) and soft mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des doctorant 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4267,64 +4267,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Hubs, from exploring the concept to implementing and assessing its impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'AIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4349,77 +4349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating “mobility hubs“, and assessing their impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ergonomics of access to everyday facilities by urban public transportation (bus and tramway) and soft mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Doctorants 2016 ED413</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4603,51 +4603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30DECD41"/>
+    <w:nsid w:val="A0B7BAED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4834,51 +4834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-hached" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0048-7870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02897944v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAH014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Gu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.108946" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0319" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-hached" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0048-7870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367710v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.108946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02897944v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAH014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>