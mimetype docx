--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0048-7870</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=_FSyvvYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,1173 +179,1173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning urban EV charging stations with GIS based multi-criteria decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.100132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity-centred accessibility – A conceptual debate involving planning practitioners worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecília Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Seisenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Filipe Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Baquero-Larriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 167, pp.106376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and future European culture of mobility: insights from in-depth conversations with thinkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cassolà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Ulied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadir Pourhashem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11116-024-10519-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the concept of &amp;quot; mobility hubs &amp;quot; and assessing their impacts in two European cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.3497-3504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockets shriveling the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 104, pp.103423. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité douce et disparités socio-spatiales : évaluation de l’ergonomie d’accès aux ressources du quotidien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Accès aux ressources du quotidien en modes doux à L'eurométropole de Strasbourg : Une approche basée sur le concept d'ergonomie spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors série 7, pp.17-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448524v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux ressources du quotidien en modes doux à L'eurométropole de Strasbourg : Une approche basée sur le concept d'ergonomie spatiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mobilité douce et disparités socio-spatiales : évaluation de l’ergonomie d’accès aux ressources du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.6717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544368v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Hubs, an Innovative Concept for Sustainable Urban Mobility?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Disposing of Daily Life Resources by Active Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-243, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04224810v1</w:t>
+                <w:t xml:space="preserve">hal-04224822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposing of Daily Life Resources by Active Modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mobility Hubs, an Innovative Concept for Sustainable Urban Mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-278, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04224822v1</w:t>
+                <w:t xml:space="preserve">hal-04224810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durable et mobilisation des ressources : Une approche par l'ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liziard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Reigner; Thierry Brenac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faux-semblants de la mobilité durable : Risques sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.288, 2021, Mobilités &amp; sociétés, 979-10-351-0657-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.108946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1334,100 +1355,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie d'accès aux ressources de la vie quotidienne en mobilité douce : application à l'Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Strasbourg, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019STRAH014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02897944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1437,566 +1458,566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the 15-minute City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Zeisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable 2.9, Driving Urban Transitions. 2024, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Hubs, a lever for more sustainable mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université gustave eiffel; LVMT. 2022, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for infrastructure and investment policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université gustave eiffel; LVMT. 2022, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Roadmap and Policy Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université gustave eiffel; LVMT. 2022, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité durable en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Unistra. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture acoustique : Architectes et Ingénieurs… Ensembles et unis…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ecole Nationale d'Architecture et d'Urbanisme (Tunis). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison de l'architecture tunisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ecole Nationale d'Architecture et d'Urbanisme (Tunis). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2006,2244 +2027,2244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-agents de l'ergonomie d'accès aux ressources en modes durables : le cas de l'Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Lille Économie Management, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the Future of Mobility Culture: An Expert-Driven Policy Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aesop Annual Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Access Ergonomics to Daily Life Resources Using Sustainable Modes within the Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP Annual Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation of Electric Vehicle Charging Stations in Urban Areas Using GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feuille de route pour une nouvelle culture européenne de mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631140v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodriguez Cassolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645984v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feuille de route pour une nouvelle culture européenne de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609295v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap Towards A New European Culture Of Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 15-minute city : a new avatar of proximity and a pillar of the European urban transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accessibility and Connectivity of the 15-minute-city ACUTE / UERA TWG Urban Accessibility and Connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331540v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344811v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The 15-minute city : a new avatar of proximity and a pillar of the European urban transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Accessibility and Connectivity of the 15-minute-city ACUTE / UERA TWG Urban Accessibility and Connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331596v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville à 15 minutes, nouvel avatar du concept de proximité, pilier de la transition urbaine européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Journée d’études – GéoProximitéS : Villes petites et moyennes en transition : quels enjeux, pratiques et modèles de proximités ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Delmer; Marc Dumont, Jun 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle culture européenne de mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Discover a clearer vision of mobility hubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liser, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695059v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discover a clearer vision of mobility hubs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle culture européenne de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Gragera</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liser, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861212v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Mobility Hubs' insights with Mobi-Mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e smartec and MOBI MIX Joint Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics as Poetry, The strategy: Policy Roadmap and Policy Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REBALANCE final event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics as Poetry, The strategy: Guidance for infrastructure and investment policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REBALANCE final event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mobility hub : un véritable allié de la mobilité urbaine durable ? Instauration d'un cadre conceptuel pour évaluer deux expériences Européennes à Valenciennes et Norfolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility hubs, new levers for sustainable urban mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Sustainability &amp; Smart-Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence des &amp;quot; Mobility hubs&amp;quot; comme outils d'une mobilité urbaine durable ? Définition et évaluation de deux expériences européennes à Valenciennes et Norfolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux ressources du quotidien en modes doux dans l’Eurométropole de Strasbourg : une approche basée sur le concept d’ergonomie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 21èmes Rencontres Internationales en Urbanisme de l'APERAU à Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie des espaces urbains : quel accès aux ressources du quotidien en mobilité durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liziard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RED, Les Risques Émergents de la mobilité Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ergonomie d'accès aux ressources de la vie quotidienne en mobilité douce à l'Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon / Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ergonomics of access to everyday facilities by urban public transportation (bus and tramway) and soft mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des doctorant 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4253,289 +4274,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Hubs, from exploring the concept to implementing and assessing its impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'AIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating “mobility hubs“, and assessing their impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ergonomics of access to everyday facilities by urban public transportation (bus and tramway) and soft mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Doctorants 2016 ED413</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4603,51 +4624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0B7BAED"/>
+    <w:nsid w:val="13FC6176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4834,51 +4855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-hached" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0048-7870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367710v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.108946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02897944v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAH014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wassim-hached" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0048-7870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_FSyvvYAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.108946" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02897944v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAH014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075546v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0319" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861222v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>