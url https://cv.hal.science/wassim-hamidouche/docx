--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -481,291 +481,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Hull Prediction Methods for Bitrate Ladder Construction: Design, Evaluation, and Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Telili</w:t>
+                <w:t xml:space="preserve">Integrating perceptual quality analysis and caption-based features for robust deepfake video detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3723006⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128 (Part A), pp.110699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025622v1</w:t>
+                <w:t xml:space="preserve">hal-05254097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating perceptual quality analysis and caption-based features for robust deepfake video detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+                <w:t xml:space="preserve">Convex Hull Prediction Methods for Bitrate Ladder Construction: Design, Evaluation, and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Amirpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Timmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 128 (Part A), pp.110699. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (7), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3723006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254097v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing reveals the robustness of vision transformers against adversarial attacks</w:t>
               </w:r>
@@ -1348,51 +1348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2BiVQA: Double Bi-LSTM based Video Quality Assessment of UGC Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,876 +1459,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenVVC Decoder Parameterized and Interfaced Synchronous Dataflow (PiSDF) Model: Tile Based Parallelism</w:t>
+                <w:t xml:space="preserve">Predictive Uncertainty Estimation for Camouflaged Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naouel Haggui</w:t>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-022-01819-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.3580-3591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3287137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884560v1</w:t>
+                <w:t xml:space="preserve">hal-04142929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Based Film Grain Removal and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of optimized versatile video coding software decoders on embedded platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Chavarrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubida Ameur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Fernando Pescador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Francois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3308726⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Real-Time Image Processing, 20 (6), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-023-01376-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223054v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAV-SOD: A New Task towards Panoramic Audiovisual Saliency Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Learning and Dummy Triplet Loss for Efficient Deepfake Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.1-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3565267⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3626101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143186v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption and Carbon Emissions of Modern Software Video Encoders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenVVC Decoder Parameterized and Interfaced Synchronous Dataflow (PiSDF) Model: Tile Based Parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taieb Chachou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Fatma Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE consumer electronics magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mce.2023.3347714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.895-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-022-01819-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385234v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Uncertainty Estimation for Camouflaged Object Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jing Zhang</w:t>
+                <w:t xml:space="preserve">Deep-Based Film Grain Removal and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Radosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32, pp.3580-3591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3287137⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32, pp.5046-5059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3308726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142929v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of optimized versatile video coding software decoders on embedded platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anup Saha</w:t>
+                <w:t xml:space="preserve">PAV-SOD: A New Task towards Panoramic Audiovisual Saliency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Yi Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Real-Time Image Processing, 20 (6), pp.120. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-023-01376-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3565267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329306v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Learning and Dummy Triplet Loss for Efficient Deepfake Detection</w:t>
+                <w:t xml:space="preserve">Energy Consumption and Carbon Emissions of Modern Software Video Encoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beuve</w:t>
+                <w:t xml:space="preserve">Taieb Chachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+                <w:t xml:space="preserve">Ghalem Belalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IEEE consumer electronics magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ieee Consumer Electronics Magazine, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3626101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mce.2023.3347714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234773v1</w:t>
+                <w:t xml:space="preserve">hal-04385234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-Based Image Learned Codec using Overlapping</w:t>
               </w:r>
@@ -2617,51 +2617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kessentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3011,51 +3011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (6), pp.161269-161282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3083,672 +3083,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Video Coding Standard: A Review from Coding Tools to Consumers Deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multitask Learning Based Intra-Mode Decision Framework for Versatile Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Zouidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kessentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE consumer electronics magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCE.2022.3144545⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.4001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11234001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540142v1</w:t>
+                <w:t xml:space="preserve">hal-03923939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Real-Time Implementation of VVC Standard for Consumer Electronic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual Quality Assessment of HEVC and VVC Standards for 8K Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCE.2022.3176714⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (1), pp.246-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2022.3140710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695930v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Transform Selection Concept Modeling and Implementation Using Dynamic and Parameterized Dataflow Graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile Video Coding Standard: A Review from Coding Tools to Consumers Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pescador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-021-01725-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE consumer electronics magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCE.2022.3144545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558864v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitask Learning Based Intra-Mode Decision Framework for Versatile Video Coding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial Real-Time Implementation of VVC Standard for Consumer Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pescador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11234001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (2), pp.93-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCE.2022.3176714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923939v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Quality Assessment of HEVC and VVC Standards for 8K Video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Bonnineau</w:t>
+                <w:t xml:space="preserve">Multiple Transform Selection Concept Modeling and Implementation Using Dynamic and Parameterized Dataflow Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68 (1), pp.246-253. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (7), pp.709-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBC.2022.3140710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-021-01725-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540144v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Features Fusion From Local Facial Regions for Micro-Expressions Recognition</w:t>
               </w:r>
@@ -3864,51 +3864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Loop Filter Hardware Design for 4K ASIC VVC Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep multi-task learning for image/video distortions identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pescador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (2), pp.96-106. </w:t>
@@ -4492,51 +4492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4570,51 +4570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Hardware Transform Design for the Versatile Video Coding 4K ASIC Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,90 +5064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-FoV Viewport-based Visual Saliency Model Using Adaptive Weighting Losses for 360° Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang-Yi Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, pp.1811-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5324,90 +5324,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-driven Variable Frame-Rate for Green Video Coding in Broadcast Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dumenil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (11), pp.4508-4522. </w:t>
@@ -5614,64 +5614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (11), pp.4340-4354. </w:t>
@@ -5709,103 +5709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Video Coding for Backward-Compatible 360° Video Delivery Over Broadcast Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Biatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (2), pp.322-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5839,51 +5839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software HEVC video decoder: towards an energy saving for mobile applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,51 +6125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abu Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Viitanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,936 +6357,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On predicting the HEVC intra quad-tree partitioning with tunable energy and rate-distortion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+                <w:t xml:space="preserve">An Adaptive Quantizer for High Dynamic Range Content: Application to Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Arrestier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.161-174. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.531-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-018-0809-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2786746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929171v1</w:t>
+                <w:t xml:space="preserve">hal-01704278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Quantizer for High Dynamic Range Content: Application to Video Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naty Sidaty</w:t>
+                <w:t xml:space="preserve">Probabilistic Approach Versus Machine Learning for One-Shot Quad-Tree Prediction in an Intra HEVC Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.531-545. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (9), pp.1021-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2786746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-018-1426-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704278v1</w:t>
+                <w:t xml:space="preserve">hal-02152006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Approach Versus Machine Learning for One-Shot Quad-Tree Prediction in an Intra HEVC Encoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+                <w:t xml:space="preserve">DDSA: a Defense against Adversarial Attacks using Deep Denoising Sparse Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-018-1426-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.160397-160407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2951526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152006v2</w:t>
+                <w:t xml:space="preserve">hal-02349625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDSA: a Defense against Adversarial Attacks using Deep Denoising Sparse Autoencoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">4K Real Time Software Solution of Scalable HEVC for Broadcast Video Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7, pp.160397-160407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2951526⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 7, pp.46748-46762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2904196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349625v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4K Real Time Software Solution of Scalable HEVC for Broadcast Video Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Parois</w:t>
+                <w:t xml:space="preserve">On predicting the HEVC intra quad-tree partitioning with tunable energy and rate-distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.46748-46762. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.161-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2904196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-018-0809-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077600v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective and objective evaluations of feature selected multi output filter for speckle reduction on ultrasound images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware Design and Implementation of Adaptive Multiple Transforms for the Versatile Video Coding Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Outtas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aadbc9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (4), pp.424-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCE.2018.2875528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880192v1</w:t>
+                <w:t xml:space="preserve">hal-01895040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Design and Implementation of Adaptive Multiple Transforms for the Versatile Video Coding Standard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Kammoun</w:t>
+                <w:t xml:space="preserve">Subjective and objective evaluations of feature selected multi output filter for speckle reduction on ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Outtas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Serir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (4), pp.424-432. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (18), pp.185014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCE.2018.2875528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aadbc9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895040v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible Evaluation of System Efficiency with a Model of Architecture: From Theory to Practice</w:t>
               </w:r>
@@ -7445,51 +7445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pescador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (4), pp.350 - 358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7700,51 +7700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8046,90 +8046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Bitrate Allocation in the Scalable HEVC Extension for the Deployment of UHD Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Biatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travers Jean-Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (4), pp.826 - 841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8189,51 +8189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raulet Mickaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (1), pp.169-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8860,51 +8860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9315,64 +9315,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Learning Model for Face Swap Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Samrouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9445,64 +9445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Encoding Enhancement via Content-Aware Spatial and Temporal Super-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiying Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amirpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9566,90 +9566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MVCD: Multi-Dimensional Video Compression Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amirpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghasempour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Tashtarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9834,90 +9834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption and Carbon Footprint of Modern Video Decoding Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taieb Chachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalem Belalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9945,581 +9945,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AICT: An Adaptive Image Compression Transformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+                <w:t xml:space="preserve">Waterlo: Protect images from deepfakes using localized semi-fragile watermark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356642v1</w:t>
+                <w:t xml:space="preserve">hal-04253872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Source Toolkit for Live End-To-End 4K VVC Intra Coding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AICT: An Adaptive Image Compression Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACM Multimedia Systems Conference, MMSys 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3587819.3593938⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163694v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterlo: Protect images from deepfakes using localized semi-fragile watermark</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Open-Source Toolkit for Live End-To-End 4K VVC Intra Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Viitanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joose Sainio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarno Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision (ICCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ACM Multimedia Systems Conference, MMSys 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.312-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3587819.3593938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253872v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConvNeXt-ChARM: ConvNeXt-based Transform for Efficient Neural Image Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+                <w:t xml:space="preserve">Selective Secret Sharing Scheme for Privacy of Image and Video Compressed in MPEG-Like Formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lamy-Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 11th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/euvip58404.2023.10323063⟩</w:t>
+              <w:t xml:space="preserve">MMSP 2023 - IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356730v1</w:t>
+                <w:t xml:space="preserve">hal-04357312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Secret Sharing Scheme for Privacy of Image and Video Compressed in MPEG-Like Formats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lamy-Bergot</w:t>
+                <w:t xml:space="preserve">ConvNeXt-ChARM: ConvNeXt-based Transform for Efficient Neural Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP 2023 - IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">2023 11th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gjovik, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/euvip58404.2023.10323063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357312v2</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the vulnerability of deep learning-based image quality assessment methods to adversarial attacks</w:t>
               </w:r>
@@ -10747,51 +10747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient VVC Decoding on Mobile Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10799,51 +10799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10877,51 +10877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live and low energy VVC Video Decoding powered by the OpenVVC Decoder on ARM Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,51 +11128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Per-Shot Transformer-Based Bitrate Ladder Prediction for Adaptive Video Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11239,638 +11239,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient HW Design of Adaptive Loop Filter for 4k ASIC VVC Encoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
+                <w:t xml:space="preserve">Evaluation of Pre-Trained CNN Models for Geographic Fake Image Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yasser Ouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018078⟩</w:t>
+              <w:t xml:space="preserve">IEEE 24th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP55362.2022.9949282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010994v1</w:t>
+                <w:t xml:space="preserve">hal-03923932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel-Spatial Mutual Attention Network for 360 degrees Salient Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Pattern Recognition / 8th International Workshop on Image Mining - Theory and Applications (IMTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Pre-Trained CNN Models for Geographic Fake Image Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bachir Kaddar</w:t>
+                <w:t xml:space="preserve">Efficient HW Design of Adaptive Loop Filter for 4k ASIC VVC Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Shanghai, China. </w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, San Jose, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP55362.2022.9949282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923932v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCRETE COSINE BASIS ORIENTED MOTION MODELING WITH CUBOIDAL APPLICABILITY REGIONS FOR VERSATILE VIDEO CODING</w:t>
+                <w:t xml:space="preserve">MACHINE LEARNING BASED EFFICIENT QT-MTT PARTITIONING FOR VVC INTER CODING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashek Ahmmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">A. Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lambert</w:t>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Pickering</w:t>
+                <w:t xml:space="preserve">J. Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manzur Murshed</w:t>
+                <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, San Jose, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1401-1405, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011006v1</w:t>
+                <w:t xml:space="preserve">hal-04217312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACHINE LEARNING BASED EFFICIENT QT-MTT PARTITIONING FOR VVC INTER CODING</w:t>
+                <w:t xml:space="preserve">DISCRETE COSINE BASIS ORIENTED MOTION MODELING WITH CUBOIDAL APPLICABILITY REGIONS FOR VERSATILE VIDEO CODING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tissier</w:t>
+                <w:t xml:space="preserve">Ashek Ahmmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hamidouche</w:t>
+                <w:t xml:space="preserve">Andrew Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vanne</w:t>
+                <w:t xml:space="preserve">Mark Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Menard</w:t>
+                <w:t xml:space="preserve">Manzur Murshed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1401-1405, </w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, San Jose, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217312v1</w:t>
+                <w:t xml:space="preserve">hal-04011006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Security Evaluation of Perceptually Encrypted Images based on Multi-Task Learning</w:t>
               </w:r>
@@ -11973,51 +11973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Learning-based Bitrate Ladder Prediction Methods for Adaptive Video Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12344,391 +12344,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Selection CNN-based VVC Quality Enhancement</w:t>
+                <w:t xml:space="preserve">Multiple Transform Selection concept modeling and implementation using Interface Based SDF graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nasiri</w:t>
+                <w:t xml:space="preserve">N. Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cocherel</w:t>
+                <w:t xml:space="preserve">N. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Picture Coding Symposium, PCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. pp.9477473, </w:t>
+              <w:t xml:space="preserve">14th Workshop on Design and Architectures for Signal and Image Processing, DASIP 2021, held jointly with the 16th HiPEAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Budapest, Hungary. pp.60-67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3441110.3441153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334238v1</w:t>
+                <w:t xml:space="preserve">hal-03158233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGB: Image Quality Assessment based on Ensemble of Gradient Boosting</w:t>
+                <w:t xml:space="preserve">Model Selection CNN-based VVC Quality Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Hammou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">F. Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW53098.2021.00066⟩</w:t>
+              <w:t xml:space="preserve">35th Picture Coding Symposium, PCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. pp.9477473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464439v1</w:t>
+                <w:t xml:space="preserve">hal-03334238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Transform Selection concept modeling and implementation using Interface Based SDF graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Belghith</w:t>
+                <w:t xml:space="preserve">EGB: Image Quality Assessment based on Ensemble of Gradient Boosting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Design and Architectures for Signal and Image Processing, DASIP 2021, held jointly with the 16th HiPEAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Budapest, Hungary. pp.60-67, </w:t>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nashville, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3441110.3441153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW53098.2021.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158233v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Quality and Security Assessment of Perceptually Encrypted Images Based on Multi-Output Deep Neural Network</w:t>
               </w:r>
@@ -12818,51 +12818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DmyT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12974,51 +12974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations (ICLR) 2021, Neural Compression Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vienne (virtual), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13069,64 +13069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnincau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Aubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13307,64 +13307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of film-grain technology within VVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Radosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13489,51 +13489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIC workshop, CVPR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13660,875 +13660,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Perception of Omnidirectional Video for Virtual Reality Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Adversarial Examples in Deep Neural Networks with Natural Scene Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cagri Ozcinar</w:t>
+                <w:t xml:space="preserve">A. Kherchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105956⟩</w:t>
+              <w:t xml:space="preserve">2020 International Joint Conference on Neural Networks, IJCNN 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.9206959, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869399v1</w:t>
+                <w:t xml:space="preserve">hal-03003468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Adversarial Examples in Deep Neural Networks with Natural Scene Statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio-Visual Perception of Omnidirectional Video for Virtual Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Yi Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Ozcinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kherchouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Déforges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Joint Conference on Neural Networks, IJCNN 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.9206959, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, London, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003468v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Video Transcoding Parameters on Visual Object Tracking for Surveillance Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+                <w:t xml:space="preserve">Binary Probability Model for Learning Based Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP (International Conference on Acoustics, Speech, and Signal Processing) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2020, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869397v1</w:t>
+                <w:t xml:space="preserve">hal-02476067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Probability Model for Learning Based Image Compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+                <w:t xml:space="preserve">LIGHT FIELD IMAGE CODING USING DUAL DISCRIMINATOR GENERATIVE ADVERSARIAL NETWORK AND VVC TEMPORAL SCALABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Samrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP (International Conference on Acoustics, Speech, and Signal Processing) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2020, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476067v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGHT FIELD IMAGE CODING USING DUAL DISCRIMINATOR GENERATIVE ADVERSARIAL NETWORK AND VVC TEMPORAL SCALABILITY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+                <w:t xml:space="preserve">LIGHTWEIGHT HARDWARE IMPLEMENTATION OF VVC TRANSFORM BLOCK FOR ASIC DECODER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Londre, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519493v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGHTWEIGHT HARDWARE IMPLEMENTATION OF VVC TRANSFORM BLOCK FOR ASIC DECODER</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Grill</w:t>
+                <w:t xml:space="preserve">Quality-Driven Dynamic VVC Frame Partitioning for Efficient Parallel Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3129-3133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480673v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-Driven Dynamic VVC Frame Partitioning for Efficient Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Amestoy</w:t>
+                <w:t xml:space="preserve">Effect of Video Transcoding Parameters on Visual Object Tracking for Surveillance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Chachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Belalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3129-3133, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, London, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067262v1</w:t>
+                <w:t xml:space="preserve">hal-02869397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModeNet: Mode Selection Network For Learned Video Coding</w:t>
               </w:r>
@@ -14566,51 +14566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Signal Processing (MLSP) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14629,304 +14629,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-Aware Quality Enhancement of VVC Using CNN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
+                <w:t xml:space="preserve">Natural Scene Statistics for Detecting Adversarial Examples in Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Kherchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gildas Cocherel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Macau, France. pp.310-313, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 22nd International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tampere, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461291v1</w:t>
+                <w:t xml:space="preserve">hal-03083969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Scene Statistics for Detecting Adversarial Examples in Deep Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Prediction-Aware Quality Enhancement of VVC Using CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 22nd International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Tampere, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Macau, France. pp.310-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083969v1</w:t>
+                <w:t xml:space="preserve">hal-03461291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixation-Based 360° Benchmark Dataset For Salient Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15129,77 +15129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERSATILE VIDEO CODING AND SUPER-RESOLUTION FOR EFFICIENT DELIVERY OF 8K VIDEO WITH 4K BACKWARD-COMPATIBILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15276,51 +15276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing and Retrieval, MIPR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Shenzhen, China. pp.117-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15406,51 +15406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSP 2020, IEEE 22nd International Workshop on Multimedia Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15605,64 +15605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Audio-Visual Saliency Prediction for Omnidirectional Video with Spatial Audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang-Yi Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagri Ozcinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15778,51 +15778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Massmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15992,754 +15992,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Implementation of Lightweight Chaos-Based Stream Cipher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+                <w:t xml:space="preserve">A SPATIOTEMPORAL DEEP LEARNING SOLUTION FOR AUTOMATIC MICRO-EXPRESSIONS RECOGNITION FROM LOCAL FACIAL REGIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouath Aouayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kidiyo Kpalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Le Glatin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber-Technologies and Cyber-Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal. 5 p</w:t>
+              <w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON MACHINE LEARNING FOR SIGNAL PROCESSING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184571v1</w:t>
+                <w:t xml:space="preserve">hal-02334439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SPATIOTEMPORAL DEEP LEARNING SOLUTION FOR AUTOMATIC MICRO-EXPRESSIONS RECOGNITION FROM LOCAL FACIAL REGIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouath Aouayeb</w:t>
+                <w:t xml:space="preserve">Random Forest Oriented Fast QTBT Frame Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON MACHINE LEARNING FOR SIGNAL PROCESSING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1837-1841, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334439v1</w:t>
+                <w:t xml:space="preserve">hal-02151636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Forest Oriented Fast QTBT Frame Partitioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+                <w:t xml:space="preserve">RDO-Based Light Field Image Coding Using Convolutional Neural Networks and Linear Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Samrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1837-1841, </w:t>
+              <w:t xml:space="preserve">2019 Data Compression Conference (DCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Snowbird, United States. pp.554-554, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/dcc.2019.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151636v1</w:t>
+                <w:t xml:space="preserve">hal-02151633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDO-Based Light Field Image Coding Using Convolutional Neural Networks and Linear Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Bakir</w:t>
+                <w:t xml:space="preserve">Compression Performance of the Versatile Video Coding: HD and UHD Visual Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Data Compression Conference (DCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Ningbo, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151633v1</w:t>
+                <w:t xml:space="preserve">hal-02334422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression Performance of the Versatile Video Coding: HD and UHD Visual Quality Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Sidaty</w:t>
+                <w:t xml:space="preserve">Hardware Implementation of Lightweight Chaos-Based Stream Cipher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Le Glatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Ningbo, China</w:t>
+              <w:t xml:space="preserve">International Conference on Cyber-Technologies and Cyber-Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334422v1</w:t>
+                <w:t xml:space="preserve">hal-02184571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: 4K Real-Time Video Streaming in Hybrid Codec Scalability SHVC configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architecture for Signal and Image Processing (DASIP) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.46748-46762, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2904196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519945v1</w:t>
@@ -16956,377 +16956,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Evaluation of Adversarial Attacks for CNN-based Image Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bakhti</w:t>
+                <w:t xml:space="preserve">Complexity Reduction Opportunities in the Future VVC Intra Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kuala Lumpu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302604v1</w:t>
+                <w:t xml:space="preserve">hal-02334438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Lists for Efficient Coding of Intra Prediction Modes in the Future Video Coding Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Reuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Compression Conference (DCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Snowbird, France. pp.601-601, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/dcc.2019.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Reduction Opportunities in the Future VVC Intra Encoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Amestoy</w:t>
+                <w:t xml:space="preserve">Perceptual Evaluation of Adversarial Attacks for CNN-based Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Kuala Lumpu, Malaysia</w:t>
+              <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334438v2</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Evaluation of Light Field Image Compression Methods based on View Synthesis</w:t>
               </w:r>
@@ -17364,51 +17364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Samrouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17544,737 +17544,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Spatial Scalability Scheme Using HEVC for 4K and VR Videos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Backward Compatible Layered Video Coding for 360° Video Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Compression Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Snowbird, United States. pp.411-411, </w:t>
+              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/dcc.2018.00064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874628v1</w:t>
+                <w:t xml:space="preserve">hal-01874887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Wavelet Decomposition Pre-processing for Spatial Scalability Video Compression Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724383v1</w:t>
+                <w:t xml:space="preserve">hal-01874660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Hardware Implementation of 4-point Adaptive Multiple Transform design for post-HEVC</w:t>
+                <w:t xml:space="preserve">Salgan360 Visual saliency prediction on 360 degree images with generative adversarial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kammoun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.-Y. Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/atsip.2018.8364448⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Multimedia and Expo Workshops, ICMEW 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, San Diego, United States. pp.8551543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2018.8551543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833169v1</w:t>
+                <w:t xml:space="preserve">hal-02042542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward Compatible Layered Video Coding for 360° Video Broadcast</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Low-Complexity Spatial Scalability Scheme Using HEVC for 4K and VR Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456301⟩</w:t>
+              <w:t xml:space="preserve">Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Snowbird, United States. pp.411-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dcc.2018.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874887v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet Decomposition Pre-processing for Spatial Scalability Video Compression Scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Hamidouche</w:t>
+                <w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456307⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874660v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salgan360 Visual saliency prediction on 360 degree images with generative adversarial networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Optimized Hardware Implementation of 4-point Adaptive Multiple Transform design for post-HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Jdidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-Y. Chao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Multimedia and Expo Workshops, ICMEW 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, San Diego, United States. pp.8551543, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2018.8551543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/atsip.2018.8364448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042542v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of No-reference quality metrics for Ultrasound liver images</w:t>
               </w:r>
@@ -18286,64 +18286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Outtas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Serir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18403,64 +18403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Field Image Compression Based on Convolutional Neural Networks and Linear Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Samrouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18546,51 +18546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18658,51 +18658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Choice of Characteristics for the One-Shot Determination of the HEVC Intra Coding Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arrestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18948,64 +18948,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUropean Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
@@ -19034,51 +19034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live Demonstration: End-to-End Real-Time ROI-based Encryption in HEVC Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Viitanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19086,51 +19086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarno Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19190,51 +19190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-L. Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19307,51 +19307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Selective Encryption Solution based on ROI for MPEG-A Visual Identity Management AF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19454,51 +19454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Outtas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Serir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19543,1506 +19543,1506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive perceptual quantization method for HDR video coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">A NEW PERCEPTUAL ASSESSMENT METHODOLOGY FOR SELECTIVE HEVC VIDEO ENCRYPTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, LA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579536v1</w:t>
+                <w:t xml:space="preserve">hal-01684560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient parallel architecture for a real-time UHD scalable HEVC encoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Parois</w:t>
+                <w:t xml:space="preserve">Cluster Adapted Signalling for Intra Prediction in HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuzé Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081452⟩</w:t>
+              <w:t xml:space="preserve">Data Compression Conference (DCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Snowbird, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCC.2017.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716811v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression efficiency of the emerging video coding tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Sidaty</w:t>
+                <w:t xml:space="preserve">Exploiting Computation Skip to Reduce Energy Consumption by Approximate Computing, an HEVC Encoder Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716807v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW PERCEPTUAL ASSESSMENT METHODOLOGY FOR SELECTIVE HEVC VIDEO ENCRYPTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Sidaty</w:t>
+                <w:t xml:space="preserve">REAL-TIME AND PARALLEL SHVC HYBRID CODEC AVC TO HEVC DECODER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684560v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Adapted Signalling for Intra Prediction in HEVC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+                <w:t xml:space="preserve">Filtre multi-sorties pour la réduction de bruit appliqué aux images médicales ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Outtas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Serir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Compression Conference (DCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565268v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Computation Skip to Reduce Energy Consumption by Approximate Computing, an HEVC Encoder Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+                <w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136715v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME AND PARALLEL SHVC HYBRID CODEC AVC TO HEVC DECODER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
+                <w:t xml:space="preserve">Prediction of quad-tree partitioning for budgeted energy HEVC encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519999v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre multi-sorties pour la réduction de bruit appliqué aux images médicales ultrasons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">An adaptive perceptual quantization method for HDR video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2017.8296437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809651v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Ropert</w:t>
+                <w:t xml:space="preserve">Efficient parallel architecture for a real-time UHD scalable HEVC encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t>
+              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547813v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of quad-tree partitioning for budgeted energy HEVC encoding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+                <w:t xml:space="preserve">Compression efficiency of the emerging video coding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689183v1</w:t>
+                <w:t xml:space="preserve">hal-01716807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrain the Docile CTUs: an In-Frame Complexity Allocator for HEVC Intra Encoders</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical analysis of Post-HEVC encoded videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems, SiPS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.8110020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498495v1</w:t>
+                <w:t xml:space="preserve">hal-01713371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of Post-HEVC encoded videos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constrain the Docile CTUs: an In-Frame Complexity Allocator for HEVC Intra Encoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems, SiPS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713371v1</w:t>
+                <w:t xml:space="preserve">hal-01498495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Computational Complexity in HEVC Decoder for Mobile Energy Saving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21132,51 +21132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Reduction Opportunities in an HEVC Real-Time Encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arrestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21253,51 +21253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging video coding performance: 4K quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21370,51 +21370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient parallel architecture of an intra-only scalable multi-layer HEVC encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21487,77 +21487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra prediction modes signalling in HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuzé Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21608,51 +21608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: UHD live video streaming with a real-time scalable HEVC encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21725,90 +21725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Bitrate Allocation for High Dynamic Range and Wide Color Gamut Services Deployment using SHVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Biatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travers Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Compression Conference (DCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Snowbird, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21827,862 +21827,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable HEVC Decoder for Mobile Devices: Trade-offs between Energy Consumption and Quality</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A study on the usability of opinion-unaware no-reference natural image quality metrics in the context of medical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Outtas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications, ISIVC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415938v1</w:t>
+                <w:t xml:space="preserve">hal-01622526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-encoding based statistical-multiplexing for hybrid delivery of UHD services using SHVC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Deforges</w:t>
+                <w:t xml:space="preserve">Adaptive Rate Control Algorithm for SHVC: Application to HD/UHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travers Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Picture Coding Symposium, PCS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622527v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the usability of opinion-unaware no-reference natural image quality metrics in the context of medical images</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H2B2VS – BUILDING INNOVATIVE SOLUTIONS OVER HYBRID NETWORKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Serir</w:t>
+                <w:t xml:space="preserve">Raoul Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Mourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications, ISIVC 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894006⟩</w:t>
+              <w:t xml:space="preserve">IBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ibc.2015.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622526v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Rate Control Algorithm for SHVC: Application to HD/UHD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+                <w:t xml:space="preserve">Estimating encoding complexity of a real-time embedded software HEVC codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294477v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2B2VS – BUILDING INNOVATIVE SOLUTIONS OVER HYBRID NETWORKS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HDR Video Quality Evaluation of HEVC and VP9 Codecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducloux Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ibc.2015.0038⟩</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412483v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating encoding complexity of a real-time embedded software HEVC codec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+                <w:t xml:space="preserve">Scalable HEVC Decoder for Mobile Devices: Trade-offs between Energy Consumption and Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498474v1</w:t>
+                <w:t xml:space="preserve">hal-01415938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR Video Quality Evaluation of HEVC and VP9 Codecs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-encoding based statistical-multiplexing for hybrid delivery of UHD services using SHVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ducloux Xavier</w:t>
+                <w:t xml:space="preserve">T. Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium 2016</w:t>
+              <w:t xml:space="preserve">2016 Picture Coding Symposium, PCS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510906v1</w:t>
+                <w:t xml:space="preserve">hal-01622527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time UHD Scalable multi-layer HEVC encoder architecture</w:t>
               </w:r>
@@ -22783,291 +22783,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced intra prediction modes signalling in HEVC</w:t>
+                <w:t xml:space="preserve">Generic Statistical Multiplexer with a Parametrized Bitrate Allocation Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Reuze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. Hamidouche</w:t>
+                <w:t xml:space="preserve">Médéric Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Picture Coding Symposium, PCS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix Arizona, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622528v1</w:t>
+                <w:t xml:space="preserve">hal-01333663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Statistical Multiplexer with a Parametrized Bitrate Allocation Criteria</w:t>
+                <w:t xml:space="preserve">Enhanced intra prediction modes signalling in HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Blestel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">K. Reuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix Arizona, United States. </w:t>
+              <w:t xml:space="preserve">2016 Picture Coding Symposium, PCS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333663v1</w:t>
+                <w:t xml:space="preserve">hal-01622528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable HEVC decoder for mobile devices: Trade-off between energy consumption and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23490,90 +23490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Optimal Bitrate Allocation in the Scalable HEVC Extension: Application to UHDTV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Biatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travers Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Consumer Electronics - Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23867,51 +23867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-core software architecture for the scalable HEVC decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23975,64 +23975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24105,51 +24105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24209,51 +24209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel SHVC decoder: Implementation and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24330,51 +24330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25168,51 +25168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25550,51 +25550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Security 2: Biometrics, Video Surveillance and Multimedia Encryption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.129-171, 2022, 9781119987390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26024,51 +26024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26453,51 +26453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Lui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26958,51 +26958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21458-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe El Zeinaty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Telili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785666" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene F. Z. Brachemi Meftah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Haggui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01819-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Radosavljevic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3308726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yi Chao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565267" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chachou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mce.2023.3347714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3287137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Saha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chavarrias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pescador" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Farhat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01376-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Tarchouli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Riviere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2023.14101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zouidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kessentini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14442-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Belhadj Dit Mdalsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3232385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149599" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-021-10125-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Biatek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2022.3144545" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3176714" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01725-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Travers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3140710" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3146272" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06576-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheolkon Jung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3131474" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Kherchouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06330-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3163345" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-03373-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3126549" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Hraini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3131566" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01679-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3003642" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268731v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Fezza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samrout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2021.3068563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumenil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3046881" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3092598" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02375407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kammoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2954749" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2941073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09025-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amestoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2938670" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abu Taha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Viitanen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4020018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919180" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01929171v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arrestier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0809-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2786746" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152006v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1426-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02349625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bakhti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2951526" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Parois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2904196" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Outtas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Deforges" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadbc9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895040v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nezan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2018.2875528" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhou Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2774822" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2017.015068" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Ould-Sidaty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.06.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0624-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Tomperi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0512-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517027v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travers Jean-Francois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2016.2599266" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulet Micka&#235;l" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2478705" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBTX0ZH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.02.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZK1WTZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395487v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn64981.2025.11229057" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghorbel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849795" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527008v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447958" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Samrouth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Bakir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs60797.2024.10527286" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817180v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Wei" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714942" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033505v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasempour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tashtarian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Afzal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849883" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip51287.2024.10647402" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337654" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222799" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joose Sainio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3593938" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356730v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/euvip58404.2023.10323063" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357312v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lamy-Bergot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337672" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253967v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142941v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588444.3591008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337668" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223048v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Angot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gonon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181412" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282432v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Albarqouni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33842-7_3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356639v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222094" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018078" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010888v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956354" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011006v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashek Ahmmed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pickering" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzur Murshed" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018049" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898052" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9948753" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923199v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dholland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubi&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922824" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334241v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Travers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sidaty" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477492" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334238v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasiri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhollande" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocherel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477473" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hammou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00066" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158233v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haggui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belghith" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441110.3441153" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714542v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483966" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476099.3484316" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192548v3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540152v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnincau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675351" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594084" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198937v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Djemai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869399v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105956" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003468v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherchouche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;forges" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206959" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869397v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105951" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476067v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519493v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480673v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farhat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grill" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067262v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190928" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888453v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461291v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301884" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083969v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287056" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091182v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191158" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024980v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190797" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480680v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003455v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00031" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911680v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462796v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286717" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104425v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301766" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175144v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Massmoudi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334419v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS48520.2019.8954535" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184571v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Le Glatin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334439v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151636v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683413" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151633v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2019.00066" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334422v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01519945v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118078v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302604v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reuze" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2019.00113" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334438v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tissier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amestoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334426v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302606v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743284" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874628v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2018.00064" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833169v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jdidia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/atsip.2018.8364448" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874887v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456301" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874660v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456307" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042542v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Y. Chao" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2018.8551543" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875037v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463299" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874886v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451597" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02157298v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874891v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456261" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953444v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796333v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351775" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050819v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabarat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2018.8598306" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580558v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boyadjis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Feuvre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdsp.2017.8096144" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637082v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579536v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296437" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716811v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081452" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716807v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296832" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684560v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565268v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuz&#233; Kevin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2017.19" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136715v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01519999v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809651v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689183v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498495v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713371v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jallouli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Ayed" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110020" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580542v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498493v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622384v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965664" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508044v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Mora" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raulet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853790" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580609v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508045v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853830" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354131v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travers Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415938v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622527v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biatek" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906334" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622526v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outtas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serir" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894006" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294477v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412483v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Monnier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mourelle" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bernoux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alberti" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ibc.2015.0038" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498474v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853792" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510906v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducloux Xavier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906332" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333664v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois Ronan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622528v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reuze" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906387" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333663v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532734" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508042v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853791" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333662v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154295v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747286" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333665v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet-Than-Trung" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Patrick" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupain Pascal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232559v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-Berlin.2015.7391264" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147487v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2015.7351373" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187234v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178273" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068829v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068628v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890613" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412164v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025442" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068632v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412464v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581732v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484784v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373284v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2009.19" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217345v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443455v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9027.ch5" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449219v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501194v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173151v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277546v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169185v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lui" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dforges" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876856v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464856v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725126v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21458-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe El Zeinaty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Telili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785666" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene F. Z. Brachemi Meftah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3287137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Saha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chavarrias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pescador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01376-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Haggui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01819-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Radosavljevic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3308726" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yi Chao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chachou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mce.2023.3347714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Tarchouli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Riviere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2023.14101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zouidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kessentini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14442-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Belhadj Dit Mdalsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3232385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149599" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-021-10125-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Travers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3140710" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Biatek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2022.3144545" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3176714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01725-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3146272" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06576-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheolkon Jung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3131474" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Kherchouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06330-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3163345" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-03373-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3126549" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Hraini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3131566" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01679-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3003642" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268731v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Fezza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samrout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2021.3068563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumenil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3046881" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3092598" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02375407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kammoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2954749" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2941073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09025-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amestoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2938670" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abu Taha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Viitanen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4020018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919180" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2786746" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152006v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arrestier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1426-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02349625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bakhti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2951526" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Parois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2904196" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01929171v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0809-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nezan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2018.2875528" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880192v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Outtas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Deforges" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadbc9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhou Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2774822" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2017.015068" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Ould-Sidaty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.06.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0624-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Tomperi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0512-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517027v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travers Jean-Francois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2016.2599266" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulet Micka&#235;l" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2478705" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBTX0ZH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.02.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZK1WTZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395487v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn64981.2025.11229057" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghorbel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849795" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527008v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447958" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Samrouth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Bakir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs60797.2024.10527286" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817180v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Wei" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714942" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033505v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasempour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tashtarian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Afzal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849883" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip51287.2024.10647402" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337654" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222799" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163694v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joose Sainio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3593938" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357312v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lamy-Bergot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337672" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/euvip58404.2023.10323063" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253967v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142941v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588444.3591008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337668" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223048v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Angot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gonon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181412" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282432v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Albarqouni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33842-7_3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356639v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222094" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010888v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956354" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010994v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018078" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898052" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011006v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashek Ahmmed" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pickering" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzur Murshed" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018049" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9948753" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923199v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dholland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubi&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922824" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334241v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Travers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sidaty" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477492" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haggui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belghith" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441110.3441153" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334238v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasiri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhollande" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocherel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477473" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464439v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hammou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00066" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714542v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483966" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476099.3484316" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192548v3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540152v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnincau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675351" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594084" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198937v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Djemai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003468v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherchouche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;forges" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206959" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869399v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105956" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476067v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519493v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480673v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farhat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grill" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067262v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190928" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869397v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105951" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888453v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083969v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287056" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461291v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301884" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091182v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191158" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024980v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190797" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480680v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003455v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00031" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911680v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462796v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286717" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104425v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301766" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175144v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Massmoudi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334419v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS48520.2019.8954535" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334439v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151636v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683413" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151633v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2019.00066" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334422v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184571v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Le Glatin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01519945v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118078v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334438v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tissier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amestoy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151634v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reuze" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2019.00113" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302604v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334426v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302606v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743284" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874887v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456301" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874660v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456307" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042542v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Y. Chao" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2018.8551543" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874628v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2018.00064" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833169v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jdidia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/atsip.2018.8364448" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875037v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463299" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874886v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451597" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02157298v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874891v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456261" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953444v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796333v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351775" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050819v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabarat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2018.8598306" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580558v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boyadjis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Feuvre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdsp.2017.8096144" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637082v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684560v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565268v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuz&#233; Kevin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2017.19" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136715v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01519999v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809651v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689183v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579536v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296437" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716811v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081452" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716807v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296832" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713371v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jallouli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Ayed" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110020" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498495v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580542v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498493v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622384v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965664" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508044v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Mora" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raulet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853790" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580609v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508045v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853830" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354131v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travers Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622526v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outtas" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serir" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894006" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294477v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Monnier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mourelle" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bernoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alberti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ibc.2015.0038" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498474v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853792" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510906v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducloux Xavier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906332" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415938v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622527v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biatek" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906334" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333664v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois Ronan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333663v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532734" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622528v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reuze" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906387" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508042v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853791" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333662v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154295v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747286" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333665v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet-Than-Trung" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Patrick" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupain Pascal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232559v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-Berlin.2015.7391264" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147487v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2015.7351373" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187234v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178273" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068829v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068628v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890613" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412164v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025442" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068632v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412464v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581732v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484784v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373284v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2009.19" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217345v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443455v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9027.ch5" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449219v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501194v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173151v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277546v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169185v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lui" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dforges" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876856v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464856v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725126v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>