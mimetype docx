--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -347,957 +347,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi‐LORA : A Vision‐Language Approach for Synthetic Image Detection</w:t>
+                <w:t xml:space="preserve">Energy-latency attacks: A new adversarial threat to deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Keita</w:t>
+                <w:t xml:space="preserve">Hanene Brachemi Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exsy.13829⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (8), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3785666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881973v1</w:t>
+                <w:t xml:space="preserve">hal-05418993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating perceptual quality analysis and caption-based features for robust deepfake video detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bi‐LORA : A Vision‐Language Approach for Synthetic Image Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110699⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exsy.13829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254097v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Hull Prediction Methods for Bitrate Ladder Construction: Design, Evaluation, and Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Telili</w:t>
+                <w:t xml:space="preserve">Integrating perceptual quality analysis and caption-based features for robust deepfake video detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3723006⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128 (Part A), pp.110699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025622v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image processing reveals the robustness of vision transformers against adversarial attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convex Hull Prediction Methods for Bitrate Ladder Construction: Design, Evaluation, and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Telili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Hadi Amirpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Timmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (7), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3723006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419009v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-latency attacks: A new adversarial threat to deep learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanene Brachemi Meftah</w:t>
+                <w:t xml:space="preserve">Image processing reveals the robustness of vision transformers against adversarial attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418993v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepfake Detection Using Spatiotemporal Transformer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic safeguarding: A game theoretic approach for analyzing attacker-defender behavior in DNN backdoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahid Akhtar</w:t>
+                <w:t xml:space="preserve">Kassem Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3643030⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13635-024-00180-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877608v1</w:t>
+                <w:t xml:space="preserve">hal-05111061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic safeguarding: A game theoretic approach for analyzing attacker-defender behavior in DNN backdoors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Le Roux</w:t>
+                <w:t xml:space="preserve">Deepfake Detection Using Spatiotemporal Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (345), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13635-024-00180-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3643030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111061v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in AI-Generated Images and Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Liz-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1342,993 +1342,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2BiVQA: Double Bi-LSTM based Video Quality Assessment of UGC Videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">OpenVVC Decoder Parameterized and Interfaced Synchronous Dataflow (PiSDF) Model: Tile Based Parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanene F. Z. Brachemi Meftah</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3632178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.895-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-022-01819-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356722v1</w:t>
+                <w:t xml:space="preserve">hal-03884560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Uncertainty Estimation for Camouflaged Object Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jing Zhang</w:t>
+                <w:t xml:space="preserve">Deep-Based Film Grain Removal and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Radosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32, pp.3580-3591. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 32, pp.5046-5059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3308726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3287137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142929v1</w:t>
+                <w:t xml:space="preserve">hal-04223054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of optimized versatile video coding software decoders on embedded platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anup Saha</w:t>
+                <w:t xml:space="preserve">PAV-SOD: A New Task towards Panoramic Audiovisual Saliency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Yi Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-023-01376-7⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3565267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329306v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Learning and Dummy Triplet Loss for Efficient Deepfake Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beuve</w:t>
+                <w:t xml:space="preserve">Energy Consumption and Carbon Emissions of Modern Software Video Encoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Chachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Belalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3626101⟩</w:t>
+              <w:t xml:space="preserve">IEEE consumer electronics magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ieee Consumer Electronics Magazine, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mce.2023.3347714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234773v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenVVC Decoder Parameterized and Interfaced Synchronous Dataflow (PiSDF) Model: Tile Based Parallelism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naouel Haggui</w:t>
+                <w:t xml:space="preserve">Predictive Uncertainty Estimation for Camouflaged Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-022-01819-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.3580-3591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3287137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884560v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Based Film Grain Removal and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of optimized versatile video coding software decoders on embedded platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubida Ameur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Miguel Chavarrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Francois</w:t>
+                <w:t xml:space="preserve">Fernando Pescador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milos Radosavljevic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32, pp.5046-5059. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Real-Time Image Processing, 20 (6), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3308726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-023-01376-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223054v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAV-SOD: A New Task towards Panoramic Audiovisual Saliency Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Learning and Dummy Triplet Loss for Efficient Deepfake Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang-Yi Chao</w:t>
+                <w:t xml:space="preserve">Nicolas Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.1-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3565267⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3626101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143186v1</w:t>
+                <w:t xml:space="preserve">hal-04234773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption and Carbon Emissions of Modern Software Video Encoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taieb Chachou</w:t>
+                <w:t xml:space="preserve">2BiVQA: Double Bi-LSTM based Video Quality Assessment of UGC Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Telili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+                <w:t xml:space="preserve">Hanene F. Z. Brachemi Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE consumer electronics magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ieee Consumer Electronics Magazine, pp.1-16. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Acm Transactions On Multimedia Computing, Communications, and Applications, 20 (4), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mce.2023.3347714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3632178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385234v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-Based Image Learned Codec using Overlapping</w:t>
               </w:r>
@@ -2442,287 +2442,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effectiveness of handcrafted features for deepfake video detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Complexity assessment of the intra prediction in Versatile Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Zouidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kessentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.32.5.053033⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, pp.27751-27770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-14442-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337788v1</w:t>
+                <w:t xml:space="preserve">hal-04056490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity assessment of the intra prediction in Versatile Video Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amina Kessentini</w:t>
+                <w:t xml:space="preserve">On the effectiveness of handcrafted features for deepfake video detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82, pp.27751-27770. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Electronic Imaging, 32 (5), pp.053033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-14442-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.32.5.053033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056490v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Efficient QT-MTT Partitioning Scheme for VVC Intra Encoders</w:t>
               </w:r>
@@ -2836,919 +2836,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Encryption of the Versatile Video Coding Standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile Video Coding Standard: A Review from Coding Tools to Consumers Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mousa Farajallah</w:t>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gautier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohsen Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pescador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149599⟩</w:t>
+              <w:t xml:space="preserve">IEEE consumer electronics magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCE.2022.3144545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565170v1</w:t>
+                <w:t xml:space="preserve">hal-03540142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversarial example detection for DNN models: a review and experimental comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial Real-Time Implementation of VVC Standard for Consumer Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pescador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10462-021-10125-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (2), pp.93-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCE.2022.3176714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539991v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitask Learning Based Intra-Mode Decision Framework for Versatile Video Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amina Kessentini</w:t>
+                <w:t xml:space="preserve">Multiple Transform Selection Concept Modeling and Implementation Using Dynamic and Parameterized Dataflow Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11234001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (7), pp.709-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-021-01725-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923939v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Quality Assessment of HEVC and VVC Standards for 8K Video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Bonnineau</w:t>
+                <w:t xml:space="preserve">Multitask Learning Based Intra-Mode Decision Framework for Versatile Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Zouidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kessentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBC.2022.3140710⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.4001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11234001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540144v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Video Coding Standard: A Review from Coding Tools to Consumers Deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual Quality Assessment of HEVC and VVC Standards for 8K Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fernando Pescador</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE consumer electronics magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCE.2022.3144545⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (1), pp.246-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2022.3140710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540142v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Real-Time Implementation of VVC Standard for Consumer Electronic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Encryption of the Versatile Video Coding Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Farajallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edouard Francois</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68 (2), pp.93-95. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.21821-21835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCE.2022.3176714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695930v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Transform Selection Concept Modeling and Implementation Using Dynamic and Parameterized Dataflow Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatma Belghith</w:t>
+                <w:t xml:space="preserve">Adversarial example detection for DNN models: a review and experimental comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (7), pp.709-720. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (6), pp.161269-161282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-021-01725-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10462-021-10125-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558864v1</w:t>
+                <w:t xml:space="preserve">hal-03539991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Features Fusion From Local Facial Regions for Micro-Expressions Recognition</w:t>
               </w:r>
@@ -3864,51 +3864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Loop Filter Hardware Design for 4K ASIC VVC Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,51 +3916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (2), pp.107-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep multi-task learning for image/video distortions identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,64 +4124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheolkon Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4222,932 +4222,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detect and defense against adversarial examples in deep learning using natural scene statistics and adaptive denoising</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Revisiting model’s uncertainty and confidences for adversarial example detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-021-06330-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-022-03373-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330258v1</w:t>
+                <w:t xml:space="preserve">hal-03647310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware-Friendly Multiple Transform Selection Module for the VVC Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Philippe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pescador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (2), pp.96-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCE.2022.3163345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting model’s uncertainty and confidences for adversarial example detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
+                <w:t xml:space="preserve">Detect and defense against adversarial examples in deep learning using natural scene statistics and adaptive denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Kherchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (24), pp.21567-21582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-022-03373-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-021-06330-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647310v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Hardware Transform Design for the Versatile Video Coding 4K ASIC Decoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
+                <w:t xml:space="preserve">Joint Crypto-Compression Based on Selective Encryption for WMSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Hraini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Farajallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Arman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCE.2021.3126549⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.161269-161282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3131566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443297v1</w:t>
+                <w:t xml:space="preserve">hal-03510884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Crypto-Compression Based on Selective Encryption for WMSNs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabil Arman</w:t>
+                <w:t xml:space="preserve">Micro-expression recognition from local facial regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kidiyo Kpalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3131566⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.116457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510884v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-expression recognition from local facial regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aouayeb</w:t>
+                <w:t xml:space="preserve">Real-Time Adaptive Multiple Transforms for the Next Generation Software Video Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (10), pp.1201-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-021-01679-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370670v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Adaptive Multiple Transforms for the Next Generation Software Video Decoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
+                <w:t xml:space="preserve">Lightweight Hardware Transform Design for the Versatile Video Coding 4K ASIC Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (10), pp.1201-1217. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (4), pp.329-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-021-01679-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCE.2021.3126549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330269v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-FoV Viewport-based Visual Saliency Model Using Adaptive Weighting Losses for 360° Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang-Yi Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, pp.1811-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5305,685 +5305,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-driven Variable Frame-Rate for Green Video Coding in Broadcast Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Bonnineau</w:t>
+                <w:t xml:space="preserve">A CNN-Based Prediction-Aware Quality Enhancement Framework for VVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cocherel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2020.3046881⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.466-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJSP.2021.3092598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088093v1</w:t>
+                <w:t xml:space="preserve">hal-03413341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CNN-Based Prediction-Aware Quality Enhancement Framework for VVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
+                <w:t xml:space="preserve">Quality-driven Variable Frame-Rate for Green Video Coding in Broadcast Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Cocherel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Dumenil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.466-483. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (11), pp.4508-4522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJSP.2021.3092598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2020.3046881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413341v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-Inverse 2D Hardware Implementation of Approximate Transform Core for the VVC Standard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Kammoun</w:t>
+                <w:t xml:space="preserve">Scalable Video Coding for Backward-Compatible 360° Video Delivery Over Broadcast Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2019.2954749⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (2), pp.322-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2019.2941073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375407v1</w:t>
+                <w:t xml:space="preserve">hal-02303559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Video Coding for Backward-Compatible 360° Video Delivery Over Broadcast Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+                <w:t xml:space="preserve">Software HEVC video decoder: towards an energy saving for mobile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBC.2019.2941073⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (37-38), pp.26861-26884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-020-09025-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303559v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02851418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software HEVC video decoder: towards an energy saving for mobile applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Heulot</w:t>
+                <w:t xml:space="preserve">Forward-Inverse 2D Hardware Implementation of Approximate Transform Core for the VVC Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79 (37-38), pp.26861-26884. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (11), pp.4340-4354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-020-09025-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2019.2954749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02851418v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable VVC Frame Partitioning based on Lightweight Machine Learning</w:t>
               </w:r>
@@ -6125,51 +6125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abu Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Viitanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6227,884 +6227,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Adaptive Quantization based on Temporal Distortion Propagation model for HEVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On predicting the HEVC intra quad-tree partitioning with tunable energy and rate-distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Ropert</w:t>
+                <w:t xml:space="preserve">Florian Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2919180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.161-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-018-0809-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151631v1</w:t>
+                <w:t xml:space="preserve">hal-01929171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Quantizer for High Dynamic Range Content: Application to Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.531-545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2786746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Approach Versus Machine Learning for One-Shot Quad-Tree Prediction in an Intra HEVC Encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arrestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (9), pp.1021-1037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11265-018-1426-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DDSA: a Defense against Adversarial Attacks using Deep Denoising Sparse Autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.160397-160407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2951526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4K Real Time Software Solution of Scalable HEVC for Broadcast Video Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.46748-46762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2904196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On predicting the HEVC intra quad-tree partitioning with tunable energy and rate-distortion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+                <w:t xml:space="preserve">Optimal Adaptive Quantization based on Temporal Distortion Propagation model for HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.161-174. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (11), pp.5419-5434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-018-0809-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2919180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929171v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Design and Implementation of Adaptive Multiple Transforms for the Versatile Video Coding Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (4), pp.424-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7272,51 +7272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible Evaluation of System Efficiency with a Model of Architecture: From Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,64 +7432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pescador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (4), pp.350 - 358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7549,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7661,90 +7661,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Selective Video Encryption based on the Chaos System in Scalable HEVC Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousa Farajallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7791,90 +7791,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient DVFS for low power HEVC software decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), pp.39-54. </w:t>
@@ -7964,51 +7964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seppo Tomperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (2), pp.495-507. </w:t>
@@ -8040,248 +8040,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Bitrate Allocation in the Scalable HEVC Extension for the Deployment of UHD Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4K Real-Time and Parallel Software Video Decoder for Multi-layer HEVC Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travers Jean-Francois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Raulet Mickaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (4), pp.826 - 841. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.169-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBC.2016.2599266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2015.2478705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517027v1</w:t>
+                <w:t xml:space="preserve">hal-01243297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4K Real-Time and Parallel Software Video Decoder for Multi-layer HEVC Extensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Bitrate Allocation in the Scalable HEVC Extension for the Deployment of UHD Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raulet Mickaël</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Travers Jean-Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (1), pp.169-180. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (4), pp.826 - 841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2015.2478705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2016.2599266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243297v1</w:t>
+                <w:t xml:space="preserve">hal-01517027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal resource allocation for Medium Grain Scalable video transmission over MIMO channels</w:t>
               </w:r>
@@ -8557,90 +8557,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeeCLIP: A Robust and Generalizable Transformer-Based Framework for Detecting AI-Generated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8687,103 +8687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Image Detection Using Mixture of Knowledge Distillation from Vision-Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition. ICPR 2024 International Workshops and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.226-243, </w:t>
@@ -8821,103 +8821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Backdoor Attack to Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Brachemi Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9075,581 +9075,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeRV++: An Enhanced Implicit Neural Video Representation</w:t>
+                <w:t xml:space="preserve">Ensemble Learning Model for Face Swap Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+                <w:t xml:space="preserve">Khouloud Samrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/vcip63160.2024.10849795⟩</w:t>
+              <w:t xml:space="preserve">2024 12th International Symposium on Digital Forensics and Security (ISDFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Antonio, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isdfs60797.2024.10527286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922828v1</w:t>
+                <w:t xml:space="preserve">hal-04596468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicetrack: Lightweight Dice Classification on Resource-Constrained Platforms with Optimized Deep Learning Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glenn Herrou</w:t>
+                <w:t xml:space="preserve">Video Encoding Enhancement via Content-Aware Spatial and Temporal Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiying Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Amirpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.681-685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10714942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04527008v1</w:t>
+                <w:t xml:space="preserve">hal-04817180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Learning Model for Face Swap Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nader Bakir</w:t>
+                <w:t xml:space="preserve">NeRV++: An Enhanced Implicit Neural Video Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 12th International Symposium on Digital Forensics and Security (ISDFS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vcip63160.2024.10849795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/isdfs60797.2024.10527286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04596468v1</w:t>
+                <w:t xml:space="preserve">hal-04922828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Encoding Enhancement via Content-Aware Spatial and Temporal Super-Resolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Telili</w:t>
+                <w:t xml:space="preserve">Dicetrack: Lightweight Dice Classification on Resource-Constrained Platforms with Optimized Deep Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe El Zeinaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.681-685, </w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10714942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817180v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MVCD: Multi-Dimensional Video Compression Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amirpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghasempour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Tashtarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9828,477 +9828,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption and Carbon Footprint of Modern Video Decoding Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taieb Chachou</w:t>
+                <w:t xml:space="preserve">Waterlo: Protect images from deepfakes using localized semi-fragile watermark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357362v1</w:t>
+                <w:t xml:space="preserve">hal-04253872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterlo: Protect images from deepfakes using localized semi-fragile watermark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beuve</w:t>
+                <w:t xml:space="preserve">AICT: An Adaptive Image Compression Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision (ICCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253872v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AICT: An Adaptive Image Compression Transformer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Open-Source Toolkit for Live End-To-End 4K VVC Intra Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Viitanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joose Sainio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarno Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222799⟩</w:t>
+              <w:t xml:space="preserve">14th ACM Multimedia Systems Conference, MMSys 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.312-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3587819.3593938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356642v1</w:t>
+                <w:t xml:space="preserve">hal-04163694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Source Toolkit for Live End-To-End 4K VVC Intra Coding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Consumption and Carbon Footprint of Modern Video Decoding Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Chachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACM Multimedia Systems Conference, MMSys 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.312-317, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3587819.3593938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163694v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Secret Sharing Scheme for Privacy of Image and Video Compressed in MPEG-Like Formats</w:t>
               </w:r>
@@ -10401,77 +10401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConvNeXt-ChARM: ConvNeXt-based Transform for Efficient Neural Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 11th European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Gjovik, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10499,1408 +10499,1408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the vulnerability of deep learning-based image quality assessment methods to adversarial attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanene Brachemi</w:t>
+                <w:t xml:space="preserve">Energy Efficient VVC Decoding on Mobile Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Visual Information Processing (Euvip)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253967v1</w:t>
+                <w:t xml:space="preserve">hal-04357305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-BASED LIGHT PARALLEL VIDEO ENCODER</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the vulnerability of deep learning-based image quality assessment methods to adversarial attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Raulet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanene Brachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MHV '23: 2nd Mile-High Video Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Workshop on Visual Information Processing (Euvip)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gjovik, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142941v1</w:t>
+                <w:t xml:space="preserve">hal-04253967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient VVC Decoding on Mobile Platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Live and low energy VVC Video Decoding powered by the OpenVVC Decoder on ARM Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mmsp59012.2023.10337668⟩</w:t>
+              <w:t xml:space="preserve">56th IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357305v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live and low energy VVC Video Decoding powered by the OpenVVC Decoder on ARM Platform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Angot</w:t>
+                <w:t xml:space="preserve">AI-BASED LIGHT PARALLEL VIDEO ENCODER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Tarchouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipe Gonon</w:t>
+                <w:t xml:space="preserve">Mickael Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Outtas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Monterey, United States. </w:t>
+              <w:t xml:space="preserve">MHV '23: 2nd Mile-High Video Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Denver CO USA, France. pp.78-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3588444.3591008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223048v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer Based Models for Unsupervised Anomaly Segmentation in Brain MR Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shadi Albarqouni</w:t>
+                <w:t xml:space="preserve">Efficient Per-Shot Transformer-Based Bitrate Ladder Prediction for Adaptive Video Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International MICCAI Brainlesion Workshop, BrainLes 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33842-7_3⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282432v1</w:t>
+                <w:t xml:space="preserve">hal-04356639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Per-Shot Transformer-Based Bitrate Ladder Prediction for Adaptive Video Streaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Telili</w:t>
+                <w:t xml:space="preserve">Transformer Based Models for Unsupervised Anomaly Segmentation in Brain MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Albarqouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th International MICCAI Brainlesion Workshop, BrainLes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.25-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33842-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356639v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Pre-Trained CNN Models for Geographic Fake Image Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DISCRETE COSINE BASIS ORIENTED MOTION MODELING WITH CUBOIDAL APPLICABILITY REGIONS FOR VERSATILE VIDEO CODING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Yasser Ouis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bachir Kaddar</w:t>
+                <w:t xml:space="preserve">Ashek Ahmmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzur Murshed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP55362.2022.9949282⟩</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923932v1</w:t>
+                <w:t xml:space="preserve">hal-04011006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel-Spatial Mutual Attention Network for 360 degrees Salient Object Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+                <w:t xml:space="preserve">MACHINE LEARNING BASED EFFICIENT QT-MTT PARTITIONING FOR VVC INTER CODING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Pattern Recognition / 8th International Workshop on Image Mining - Theory and Applications (IMTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956354⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1401-1405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010888v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient HW Design of Adaptive Loop Filter for 4k ASIC VVC Encoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
+                <w:t xml:space="preserve">Evaluation of Pre-Trained CNN Models for Geographic Fake Image Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yasser Ouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018078⟩</w:t>
+              <w:t xml:space="preserve">IEEE 24th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP55362.2022.9949282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010994v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACHINE LEARNING BASED EFFICIENT QT-MTT PARTITIONING FOR VVC INTER CODING</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Menard</w:t>
+                <w:t xml:space="preserve">Channel-Spatial Mutual Attention Network for 360 degrees Salient Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898052⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Pattern Recognition / 8th International Workshop on Image Mining - Theory and Applications (IMTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217312v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCRETE COSINE BASIS ORIENTED MOTION MODELING WITH CUBOIDAL APPLICABILITY REGIONS FOR VERSATILE VIDEO CODING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashek Ahmmed</w:t>
+                <w:t xml:space="preserve">Efficient HW Design of Adaptive Loop Filter for 4k ASIC VVC Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manzur Murshed</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, San Jose, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011006v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Security Evaluation of Perceptually Encrypted Images based on Multi-Task Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11973,90 +11973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Learning-based Bitrate Ladder Prediction Methods for Adaptive Video Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Picture Coding Symposium (PCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, San Jose, France. pp.325-329, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12090,77 +12090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Learning for Efficient VVC Bitrate Ladder Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dholland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12214,564 +12214,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitask Learning for VVC Quality Enhancement and Super-Resolution</w:t>
+                <w:t xml:space="preserve">Model Selection CNN-based VVC Quality Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">F. Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Travers</w:t>
+                <w:t xml:space="preserve">N. Dhollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sidaty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Deforges</w:t>
+                <w:t xml:space="preserve">G. Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Picture Coding Symposium, PCS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. pp.9477492, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. pp.9477473, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334241v1</w:t>
+                <w:t xml:space="preserve">hal-03334238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Transform Selection concept modeling and implementation using Interface Based SDF graphs</w:t>
+                <w:t xml:space="preserve">EGB: Image Quality Assessment based on Ensemble of Gradient Boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Haggui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Belghith</w:t>
+                <w:t xml:space="preserve">Dounia Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Design and Architectures for Signal and Image Processing, DASIP 2021, held jointly with the 16th HiPEAC Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3441110.3441153⟩</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nashville, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW53098.2021.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158233v1</w:t>
+                <w:t xml:space="preserve">hal-03464439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Selection CNN-based VVC Quality Enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Transform Selection concept modeling and implementation using Interface Based SDF graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nasiri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Cocherel</w:t>
+                <w:t xml:space="preserve">N. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Picture Coding Symposium, PCS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477473⟩</w:t>
+              <w:t xml:space="preserve">14th Workshop on Design and Architectures for Signal and Image Processing, DASIP 2021, held jointly with the 16th HiPEAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Budapest, Hungary. pp.60-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3441110.3441153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334238v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGB: Image Quality Assessment based on Ensemble of Gradient Boosting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multitask Learning for VVC Quality Enhancement and Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Hammou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">N. Sidaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nashville, United States. </w:t>
+              <w:t xml:space="preserve">35th Picture Coding Symposium, PCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. pp.9477492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW53098.2021.00066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464439v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Quality and Security Assessment of Perceptually Encrypted Images Based on Multi-Output Deep Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12818,77 +12818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DmyT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MM '21: ACM Multimedia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual Event China, China. pp.17-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12935,90 +12935,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Coding for Flexible Learned Video Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations (ICLR) 2021, Neural Compression Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vienne (virtual), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13069,64 +13069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnincau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Aubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13216,51 +13216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahid Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13307,64 +13307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of film-grain technology within VVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Radosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13450,90 +13450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Coding and Variable Bitrate for Practical Learned Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIC workshop, CVPR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13552,1065 +13552,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending 2D Saliency Models for Head Movement Prediction in 360-degree Images using CNN-based Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Djemai</w:t>
+                <w:t xml:space="preserve">Effect of Video Transcoding Parameters on Visual Object Tracking for Surveillance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Chachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, London, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482285v1</w:t>
+                <w:t xml:space="preserve">hal-02869397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Adversarial Examples in Deep Neural Networks with Natural Scene Statistics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.A. Fezza</w:t>
+                <w:t xml:space="preserve">Binary Probability Model for Learning Based Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Déforges</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Joint Conference on Neural Networks, IJCNN 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP (International Conference on Acoustics, Speech, and Signal Processing) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2020, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003468v1</w:t>
+                <w:t xml:space="preserve">hal-02476067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Perception of Omnidirectional Video for Virtual Reality Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIGHT FIELD IMAGE CODING USING DUAL DISCRIMINATOR GENERATIVE ADVERSARIAL NETWORK AND VVC TEMPORAL SCALABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Samrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Londre, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869399v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Probability Model for Learning Based Image Compression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
+                <w:t xml:space="preserve">LIGHTWEIGHT HARDWARE IMPLEMENTATION OF VVC TRANSFORM BLOCK FOR ASIC DECODER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP (International Conference on Acoustics, Speech, and Signal Processing) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2020, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476067v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGHT FIELD IMAGE CODING USING DUAL DISCRIMINATOR GENERATIVE ADVERSARIAL NETWORK AND VVC TEMPORAL SCALABILITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Bakir</w:t>
+                <w:t xml:space="preserve">Quality-Driven Dynamic VVC Frame Partitioning for Efficient Parallel Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3129-3133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519493v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGHTWEIGHT HARDWARE IMPLEMENTATION OF VVC TRANSFORM BLOCK FOR ASIC DECODER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Deforges</w:t>
+                <w:t xml:space="preserve">Extending 2D Saliency Models for Head Movement Prediction in 360-degree Images using CNN-based Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480673v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-Driven Dynamic VVC Frame Partitioning for Efficient Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Amestoy</w:t>
+                <w:t xml:space="preserve">Detection of Adversarial Examples in Deep Neural Networks with Natural Scene Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kherchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190928⟩</w:t>
+              <w:t xml:space="preserve">2020 International Joint Conference on Neural Networks, IJCNN 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.9206959, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067262v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Video Transcoding Parameters on Visual Object Tracking for Surveillance Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audio-Visual Perception of Omnidirectional Video for Virtual Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Yi Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Ozcinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, London, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869397v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModeNet: Mode Selection Network For Learned Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Signal Processing (MLSP) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14629,2117 +14629,2117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Scene Statistics for Detecting Adversarial Examples in Deep Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Prediction-Aware Quality Enhancement of VVC Using CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 22nd International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Tampere, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Macau, France. pp.310-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083969v1</w:t>
+                <w:t xml:space="preserve">hal-03461291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-Aware Quality Enhancement of VVC Using CNN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
+                <w:t xml:space="preserve">Natural Scene Statistics for Detecting Adversarial Examples in Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Kherchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gildas Cocherel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Macau, France. pp.310-313, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 22nd International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tampere, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461291v1</w:t>
+                <w:t xml:space="preserve">hal-03083969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fixation-Based 360° Benchmark Dataset For Salient Object Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">VERSATILE VIDEO CODING AND SUPER-RESOLUTION FOR EFFICIENT DELIVERY OF 8K VIDEO WITH 4K BACKWARD-COMPATIBILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091182v1</w:t>
+                <w:t xml:space="preserve">hal-02480680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN ORIENTED COMPLEXITY REDUCTION OF VVC INTRA ENCODER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tissier</w:t>
+                <w:t xml:space="preserve">Key Issues for the Construction of Salient Object Datasets with Large-Scale Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190797⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing and Retrieval, MIPR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Shenzhen, China. pp.117-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024980v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERSATILE VIDEO CODING AND SUPER-RESOLUTION FOR EFFICIENT DELIVERY OF 8K VIDEO WITH 4K BACKWARD-COMPATIBILITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Bonnineau</w:t>
+                <w:t xml:space="preserve">CNN ORIENTED COMPLEXITY REDUCTION OF VVC INTRA ENCODER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480680v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Issues for the Construction of Salient Object Datasets with Large-Scale Annotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">A Fixation-Based 360° Benchmark Dataset For Salient Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Déforges</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing and Retrieval, MIPR 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Shenzhen, China. pp.117-122, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, France. pp.3458-3462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003455v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Flow and Mode Selection for Learning-based Video Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+                <w:t xml:space="preserve">Towards Audio-Visual Saliency Prediction for Omnidirectional Video with Spatial Audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Yi Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Ozcinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP 2020, IEEE 22nd International Workshop on Multimedia Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Macau, France. pp.355-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911680v1</w:t>
+                <w:t xml:space="preserve">hal-03104425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the impact of training data in CNN-based super-resolution for low bitrate end-to-end video coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
+                <w:t xml:space="preserve">Optical Flow and Mode Selection for Learning-based Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSP 2020, IEEE 22nd International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03462796v1</w:t>
+                <w:t xml:space="preserve">hal-02911680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Audio-Visual Saliency Prediction for Omnidirectional Video with Spatial Audio</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">A study on the impact of training data in CNN-based super-resolution for low bitrate end-to-end video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cocherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Macau, France. pp.355-358, </w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104425v1</w:t>
+                <w:t xml:space="preserve">hal-03462796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Acceleration of Approximate Transform Module for the Versatile Video Coding Standard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Kammoun</w:t>
+                <w:t xml:space="preserve">Hardware Implementation of Lightweight Chaos-Based Stream Cipher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Le Glatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nouri Massmoudi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Cyber-Technologies and Cyber-Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175144v1</w:t>
+                <w:t xml:space="preserve">hal-02184571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-friendly DST-VII/DCT-VIII approximations for the Versatile Video Coding Standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A SPATIOTEMPORAL DEEP LEARNING SOLUTION FOR AUTOMATIC MICRO-EXPRESSIONS RECOGNITION FROM LOCAL FACIAL REGIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouath Aouayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kidiyo Kpalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Camar-Eddine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON MACHINE LEARNING FOR SIGNAL PROCESSING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pittsburgh, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334419v1</w:t>
+                <w:t xml:space="preserve">hal-02334439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SPATIOTEMPORAL DEEP LEARNING SOLUTION FOR AUTOMATIC MICRO-EXPRESSIONS RECOGNITION FROM LOCAL FACIAL REGIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouath Aouayeb</w:t>
+                <w:t xml:space="preserve">Random Forest Oriented Fast QTBT Frame Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INTERNATIONAL WORKSHOP ON MACHINE LEARNING FOR SIGNAL PROCESSING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.1837-1841, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334439v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Forest Oriented Fast QTBT Frame Partitioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+                <w:t xml:space="preserve">RDO-Based Light Field Image Coding Using Convolutional Neural Networks and Linear Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Samrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683413⟩</w:t>
+              <w:t xml:space="preserve">2019 Data Compression Conference (DCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Snowbird, United States. pp.554-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dcc.2019.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151636v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDO-Based Light Field Image Coding Using Convolutional Neural Networks and Linear Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Bakir</w:t>
+                <w:t xml:space="preserve">Compression Performance of the Versatile Video Coding: HD and UHD Visual Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Data Compression Conference (DCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Ningbo, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151633v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression Performance of the Versatile Video Coding: HD and UHD Visual Quality Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Sidaty</w:t>
+                <w:t xml:space="preserve">Hardware Acceleration of Approximate Transform Module for the Versatile Video Coding Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Massmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Ningbo, China</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334422v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Implementation of Lightweight Chaos-Based Stream Cipher</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware-friendly DST-VII/DCT-VIII approximations for the Versatile Video Coding Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Camar-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber-Technologies and Cyber-Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Ningbo, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS48520.2019.8954535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184571v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: 4K Real-Time Video Streaming in Hybrid Codec Scalability SHVC configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architecture for Signal and Image Processing (DASIP) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.46748-46762, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2904196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519945v1</w:t>
@@ -16776,51 +16776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16956,459 +16956,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Reduction Opportunities in the Future VVC Intra Encoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Amestoy</w:t>
+                <w:t xml:space="preserve">Perceptual Evaluation of Adversarial Attacks for CNN-based Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Kuala Lumpu, Malaysia</w:t>
+              <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334438v2</w:t>
+                <w:t xml:space="preserve">hal-02302604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Lists for Efficient Coding of Intra Prediction Modes in the Future Video Coding Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Reuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Compression Conference (DCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Snowbird, France. pp.601-601, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/dcc.2019.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Evaluation of Adversarial Attacks for CNN-based Image Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bakhti</w:t>
+                <w:t xml:space="preserve">Complexity Reduction Opportunities in the Future VVC Intra Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kuala Lumpu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302604v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Evaluation of Light Field Image Compression Methods based on View Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Samrouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17472,51 +17472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17544,737 +17544,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward Compatible Layered Video Coding for 360° Video Broadcast</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Low-Complexity Spatial Scalability Scheme Using HEVC for 4K and VR Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Snowbird, United States. pp.411-411, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/dcc.2018.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874887v1</w:t>
+                <w:t xml:space="preserve">hal-01874628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet Decomposition Pre-processing for Spatial Scalability Video Compression Scheme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874660v1</w:t>
+                <w:t xml:space="preserve">hal-01724383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salgan360 Visual saliency prediction on 360 degree images with generative adversarial networks</w:t>
+                <w:t xml:space="preserve">An Optimized Hardware Implementation of 4-point Adaptive Multiple Transform design for post-HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-Y. Chao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Jdidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Multimedia and Expo Workshops, ICMEW 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2018.8551543⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/atsip.2018.8364448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042542v1</w:t>
+                <w:t xml:space="preserve">hal-01833169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Spatial Scalability Scheme Using HEVC for 4K and VR Videos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Backward Compatible Layered Video Coding for 360° Video Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Compression Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/dcc.2018.00064⟩</w:t>
+              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874628v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Wavelet Decomposition Pre-processing for Spatial Scalability Video Compression Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t>
+              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724383v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Hardware Implementation of 4-point Adaptive Multiple Transform design for post-HEVC</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salgan360 Visual saliency prediction on 360 degree images with generative adversarial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Nezan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.-Y. Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Multimedia and Expo Workshops, ICMEW 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, San Diego, United States. pp.8551543, </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/atsip.2018.8364448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2018.8551543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833169v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of No-reference quality metrics for Ultrasound liver images</w:t>
               </w:r>
@@ -18286,64 +18286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Outtas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Serir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18390,90 +18390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Field Image Compression Based on Convolutional Neural Networks and Linear Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Samrouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18520,77 +18520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Software Implementation of a Chaos-Based Stream Cipher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18658,64 +18658,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Choice of Characteristics for the One-Shot Determination of the HEVC Intra Coding Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arrestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18769,2077 +18769,2077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Ropert</w:t>
+                <w:t xml:space="preserve">Live Demonstration: End-to-End Real-Time ROI-based Encryption in HEVC Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Viitanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarno Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793025v1</w:t>
+                <w:t xml:space="preserve">hal-01796333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-End Real-Time ROI-Based Encryption in HEVC Videos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Performance and Computational Complexity of the Future Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Cabarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUropean Signal Processing Conference (EUSIPCO 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Workshop on Signal Processing Systems, SiPS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cape Town, South Africa. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2018.8598306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953444v1</w:t>
+                <w:t xml:space="preserve">hal-02050819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live Demonstration: End-to-End Real-Time ROI-based Encryption in HEVC Videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marko Viitanen</w:t>
+                <w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351775⟩</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796333v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Computational Complexity of the Future Video Coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">End-to-End Real-Time ROI-Based Encryption in HEVC Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abu Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-L. Cabarat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hamidouche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Workshop on Signal Processing Systems, SiPS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUropean Signal Processing Conference (EUSIPCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2018.8598306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02050819v1</w:t>
+                <w:t xml:space="preserve">hal-01953444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Selective Encryption Solution based on ROI for MPEG-A Visual Identity Management AF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">An adaptive perceptual quantization method for HDR video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Feuvre</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing (DSP2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icdsp.2017.8096144⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2017.8296437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580558v1</w:t>
+                <w:t xml:space="preserve">hal-01579536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-output speckle reduction filter for ultrasound medical images based on multiplicative multiresolution decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amina Serir</w:t>
+                <w:t xml:space="preserve">Efficient parallel architecture for a real-time UHD scalable HEVC encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637082v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW PERCEPTUAL ASSESSMENT METHODOLOGY FOR SELECTIVE HEVC VIDEO ENCRYPTION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Compression efficiency of the emerging video coding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684560v1</w:t>
+                <w:t xml:space="preserve">hal-01716807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Adapted Signalling for Intra Prediction in HEVC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Philippe</w:t>
+                <w:t xml:space="preserve">A NEW PERCEPTUAL ASSESSMENT METHODOLOGY FOR SELECTIVE HEVC VIDEO ENCRYPTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Compression Conference (DCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, LA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565268v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Computation Skip to Reduce Energy Consumption by Approximate Computing, an HEVC Encoder Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+                <w:t xml:space="preserve">Cluster Adapted Signalling for Intra Prediction in HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuzé Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Compression Conference (DCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Snowbird, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCC.2017.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136715v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME AND PARALLEL SHVC HYBRID CODEC AVC TO HEVC DECODER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
+                <w:t xml:space="preserve">Exploiting Computation Skip to Reduce Energy Consumption by Approximate Computing, an HEVC Encoder Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519999v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre multi-sorties pour la réduction de bruit appliqué aux images médicales ultrasons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">REAL-TIME AND PARALLEL SHVC HYBRID CODEC AVC TO HEVC DECODER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Cabarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809651v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Ropert</w:t>
+                <w:t xml:space="preserve">Filtre multi-sorties pour la réduction de bruit appliqué aux images médicales ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Outtas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Serir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORESA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01547813v1</w:t>
+                <w:t xml:space="preserve">hal-01809651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of quad-tree partitioning for budgeted energy HEVC encoding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+                <w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689183v1</w:t>
+                <w:t xml:space="preserve">hal-01547813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive perceptual quantization method for HDR video coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naty Sidaty</w:t>
+                <w:t xml:space="preserve">Prediction of quad-tree partitioning for budgeted energy HEVC encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip.2017.8296437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579536v1</w:t>
+                <w:t xml:space="preserve">hal-01689183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient parallel architecture for a real-time UHD scalable HEVC encoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Parois</w:t>
+                <w:t xml:space="preserve">Real-Time Selective Encryption Solution based on ROI for MPEG-A Visual Identity Management AF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Viéron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Boyadjis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081452⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing (DSP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icdsp.2017.8096144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716811v1</w:t>
+                <w:t xml:space="preserve">hal-01580558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression efficiency of the emerging video coding tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Sidaty</w:t>
+                <w:t xml:space="preserve">Multi-output speckle reduction filter for ultrasound medical images based on multiplicative multiresolution decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Outtas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Serir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716807v1</w:t>
+                <w:t xml:space="preserve">hal-01637082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of Post-HEVC encoded videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems, SiPS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.8110020, </w:t>
@@ -20890,77 +20890,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrain the Docile CTUs: an In-Frame Complexity Allocator for HEVC Intra Encoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arrestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20998,90 +20998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Computational Complexity in HEVC Decoder for Mobile Energy Saving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21132,77 +21132,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Reduction Opportunities in an HEVC Real-Time Encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Arrestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21240,64 +21240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging video coding performance: 4K quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21370,51 +21370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient parallel architecture of an intra-only scalable multi-layer HEVC encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21487,77 +21487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra prediction modes signalling in HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuzé Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21589,265 +21589,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: UHD live video streaming with a real-time scalable HEVC encoder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Deforges</w:t>
+                <w:t xml:space="preserve">Scalable HEVC Decoder for Mobile Devices: Trade-offs between Energy Consumption and Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing, DASIP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508045v1</w:t>
+                <w:t xml:space="preserve">hal-01415938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Bitrate Allocation for High Dynamic Range and Wide Color Gamut Services Deployment using SHVC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+                <w:t xml:space="preserve">Pre-encoding based statistical-multiplexing for hybrid delivery of UHD services using SHVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Compression Conference (DCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Picture Coding Symposium, PCS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354131v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the usability of opinion-unaware no-reference natural image quality metrics in the context of medical images</w:t>
               </w:r>
@@ -21872,51 +21872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21967,90 +21967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Rate Control Algorithm for SHVC: Application to HD/UHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Biatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travers Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22061,628 +22061,628 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2B2VS – BUILDING INNOVATIVE SOLUTIONS OVER HYBRID NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Mourelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/ibc.2015.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating encoding complexity of a real-time embedded software HEVC codec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR Video Quality Evaluation of HEVC and VP9 Codecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducloux Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Picture Coding Symposium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable HEVC Decoder for Mobile Devices: Trade-offs between Energy Consumption and Quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Demo: UHD live video streaming with a real-time scalable HEVC encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Parois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing, DASIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.235--236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415938v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-encoding based statistical-multiplexing for hybrid delivery of UHD services using SHVC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Deforges</w:t>
+                <w:t xml:space="preserve">Optimal Bitrate Allocation for High Dynamic Range and Wide Color Gamut Services Deployment using SHVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Biatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travers Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Picture Coding Symposium, PCS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Compression Conference (DCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Snowbird, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622527v1</w:t>
+                <w:t xml:space="preserve">hal-01354131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time UHD Scalable multi-layer HEVC encoder architecture</w:t>
               </w:r>
@@ -22707,64 +22707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raulet Mickaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22783,797 +22783,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Statistical Multiplexer with a Parametrized Bitrate Allocation Criteria</w:t>
+                <w:t xml:space="preserve">Enhanced intra prediction modes signalling in HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Blestel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">K. Reuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix Arizona, United States. </w:t>
+              <w:t xml:space="preserve">2016 Picture Coding Symposium, PCS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333663v1</w:t>
+                <w:t xml:space="preserve">hal-01622528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced intra prediction modes signalling in HEVC</w:t>
+                <w:t xml:space="preserve">Generic Statistical Multiplexer with a Parametrized Bitrate Allocation Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Reuze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. Hamidouche</w:t>
+                <w:t xml:space="preserve">Médéric Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Picture Coding Symposium, PCS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix Arizona, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622528v1</w:t>
+                <w:t xml:space="preserve">hal-01333663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable HEVC decoder for mobile devices: Trade-off between energy consumption and quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Recherche Rapide du Mode de Prédiction Optimal basée Apprentissage via une Comparaison des Modes Intra/Inter en H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing, DASIP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508042v1</w:t>
+                <w:t xml:space="preserve">hal-01333662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche Rapide du Mode de Prédiction Optimal basée Apprentissage via une Comparaison des Modes Intra/Inter en H.264/AVC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Scalable HEVC decoder for mobile devices: Trade-off between energy consumption and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing, DASIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.18--25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333662v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency of a Parallel HEVC Software Decoder for Embedded Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Raffin</w:t>
+                <w:t xml:space="preserve">A Test Bed for Hybrid Broadcast Broadband Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Viet-Than-Trung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchal Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupain Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing Frontiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Media Synchronization Workshop (MediaSync) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brussels, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154295v1</w:t>
+                <w:t xml:space="preserve">hal-01333665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Test Bed for Hybrid Broadcast Broadband Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Viet-Than-Trung</w:t>
+                <w:t xml:space="preserve">Energy Efficiency of a Parallel HEVC Software Decoder for Embedded Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Synchronization Workshop (MediaSync) 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.62:1--62:6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2742854.2747286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333665v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Optimal Bitrate Allocation in the Scalable HEVC Extension: Application to UHDTV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Biatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travers Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Consumer Electronics - Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23607,90 +23607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROI Encryption for the HEVC Coded Video Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousa Farajallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec, Canada. paper ID 388-nXVm-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23737,90 +23737,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective video encryption using chaotic system in the SHVC extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousa Farajallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp. 1762-1766, </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23848,252 +23848,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-core software architecture for the scalable HEVC decoder</w:t>
+                <w:t xml:space="preserve">4K real time video streaming with SHVC decoder and GPAC player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cocherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2014 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia and Expo Workshops (ICMEW), 2014 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2014.6890613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068829v1</w:t>
+                <w:t xml:space="preserve">hal-01068628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4K real time video streaming with SHVC decoder and GPAC player</w:t>
+                <w:t xml:space="preserve">Multi-core software architecture for the scalable HEVC decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia and Expo Workshops (ICMEW), 2014 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2014 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.7545-7549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2014.6890613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068628v1</w:t>
+                <w:t xml:space="preserve">hal-01068829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified real time software decoder for HEVC extensions</w:t>
               </w:r>
@@ -24105,64 +24105,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing (ICIP), 2014 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2186 - 2188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24209,64 +24209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel SHVC decoder: Implementation and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia and Expo (ICME), 2014 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, chengdu, China. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24291,90 +24291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEVC Live end to end demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25123,390 +25123,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAR Image transmission over fading channels: a hierarchical protection solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des conditions de transmission sur la qualité des échanges d'information entre véhicules en environnement urbain réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Communication Theory, Reliability, and Quality of Service</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COGIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint Quay Portieux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373284v1</w:t>
+                <w:t xml:space="preserve">hal-00491091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un système de communication réaliste en environnement urbain sur une transmission vidéo H.264/AVC par réseau AdHoc</w:t>
+                <w:t xml:space="preserve">LAR Image transmission over fading channels: a hierarchical protection solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conference on Communication Theory, Reliability, and Quality of Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Colmar, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTRQ.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431286v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conditions de transmission sur la qualité des échanges d'information entre véhicules en environnement urbain réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d'un système de communication réaliste en environnement urbain sur une transmission vidéo H.264/AVC par réseau AdHoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint Quay Portieux, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491091v1</w:t>
+                <w:t xml:space="preserve">hal-00431286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25550,51 +25550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Security 2: Biometrics, Video Surveillance and Multimedia Encryption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.129-171, 2022, 9781119987390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25654,51 +25654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité multimédia 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.145-189, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25790,51 +25790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25891,51 +25891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dumenil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25998,77 +25998,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective comparison of VVC and HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26193,90 +26193,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAVID: Retrieval-Augmented Visual Detection: A Knowledge-Driven Approach for AI-Generated Image Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26453,51 +26453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Lui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26545,51 +26545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of Architecture: Application to ESL Model-Based Energy Consumption Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26719,51 +26719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INSA Rennes; Univ Rennes; IETR; Institut Pascal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -26958,51 +26958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21458-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe El Zeinaty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Telili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785666" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene F. Z. Brachemi Meftah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3287137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Saha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chavarrias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pescador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01376-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Haggui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01819-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Radosavljevic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3308726" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yi Chao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chachou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mce.2023.3347714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Tarchouli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Riviere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2023.14101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zouidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kessentini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14442-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Belhadj Dit Mdalsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3232385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149599" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-021-10125-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Travers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3140710" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Biatek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2022.3144545" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3176714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01725-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3146272" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06576-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheolkon Jung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3131474" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Kherchouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06330-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3163345" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-03373-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3126549" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Hraini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3131566" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01679-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3003642" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268731v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Fezza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samrout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2021.3068563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumenil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3046881" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3092598" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02375407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kammoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2954749" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2941073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09025-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amestoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2938670" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abu Taha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Viitanen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4020018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919180" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2786746" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152006v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arrestier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1426-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02349625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bakhti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2951526" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Parois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2904196" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01929171v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0809-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nezan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2018.2875528" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880192v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Outtas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Deforges" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadbc9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhou Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2774822" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2017.015068" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Ould-Sidaty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.06.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0624-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Tomperi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0512-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517027v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travers Jean-Francois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2016.2599266" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulet Micka&#235;l" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2478705" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBTX0ZH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.02.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZK1WTZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395487v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn64981.2025.11229057" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghorbel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849795" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527008v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447958" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Samrouth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Bakir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs60797.2024.10527286" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817180v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Wei" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714942" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033505v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasempour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tashtarian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Afzal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849883" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip51287.2024.10647402" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337654" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222799" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163694v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joose Sainio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3593938" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357312v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lamy-Bergot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337672" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/euvip58404.2023.10323063" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253967v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142941v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588444.3591008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337668" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223048v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Angot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gonon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181412" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282432v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Albarqouni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33842-7_3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356639v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222094" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010888v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956354" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010994v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018078" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898052" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011006v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashek Ahmmed" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pickering" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzur Murshed" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018049" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9948753" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923199v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dholland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubi&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922824" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334241v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Travers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sidaty" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477492" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haggui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belghith" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441110.3441153" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334238v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasiri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhollande" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocherel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477473" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464439v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hammou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00066" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714542v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483966" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476099.3484316" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192548v3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540152v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnincau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675351" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594084" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198937v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Djemai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003468v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherchouche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;forges" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206959" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869399v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105956" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476067v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519493v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480673v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farhat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grill" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067262v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190928" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869397v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105951" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888453v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083969v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287056" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461291v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301884" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091182v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191158" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024980v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190797" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480680v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003455v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00031" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911680v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462796v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286717" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104425v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301766" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175144v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Massmoudi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334419v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS48520.2019.8954535" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334439v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151636v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683413" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151633v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2019.00066" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334422v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184571v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Le Glatin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01519945v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118078v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334438v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tissier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amestoy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151634v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reuze" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2019.00113" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302604v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334426v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302606v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743284" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874887v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456301" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874660v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456307" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042542v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Y. Chao" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2018.8551543" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874628v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2018.00064" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833169v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jdidia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/atsip.2018.8364448" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875037v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463299" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874886v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451597" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02157298v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874891v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456261" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953444v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796333v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351775" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050819v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabarat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2018.8598306" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580558v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boyadjis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Feuvre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdsp.2017.8096144" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637082v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684560v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565268v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuz&#233; Kevin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2017.19" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136715v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01519999v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809651v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689183v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579536v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296437" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716811v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081452" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716807v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296832" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713371v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jallouli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Ayed" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110020" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498495v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580542v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498493v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622384v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965664" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508044v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Mora" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raulet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853790" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580609v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508045v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853830" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354131v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travers Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622526v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outtas" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serir" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894006" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294477v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Monnier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mourelle" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bernoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alberti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ibc.2015.0038" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498474v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853792" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510906v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducloux Xavier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906332" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415938v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622527v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biatek" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906334" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333664v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois Ronan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333663v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532734" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622528v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reuze" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906387" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508042v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853791" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333662v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154295v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747286" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333665v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet-Than-Trung" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Patrick" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupain Pascal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232559v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-Berlin.2015.7391264" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147487v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2015.7351373" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187234v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178273" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068829v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068628v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890613" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412164v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025442" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068632v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412464v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581732v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484784v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373284v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2009.19" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217345v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443455v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9027.ch5" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449219v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501194v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173151v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277546v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169185v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lui" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dforges" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876856v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464856v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725126v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21458-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe El Zeinaty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi Meftah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Telili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Haggui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01819-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Radosavljevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3308726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yi Chao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565267" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chachou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mce.2023.3347714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3287137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Saha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chavarrias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pescador" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Farhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01376-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene F. Z. Brachemi Meftah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Tarchouli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Riviere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2023.14101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zouidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kessentini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-14442-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Belhadj Dit Mdalsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3232385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Biatek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2022.3144545" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3176714" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01725-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Travers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3140710" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149599" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-021-10125-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3146272" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06576-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheolkon Jung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3131474" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-03373-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628463v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2022.3163345" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Kherchouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06330-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Hraini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3131566" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01679-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3126549" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3003642" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268731v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Fezza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samrout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2021.3068563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413341v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3092598" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumenil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3046881" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303559v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2941073" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02851418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09025-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02375407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kammoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2019.2954749" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amestoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2938670" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abu Taha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Viitanen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4020018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01929171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Arrestier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0809-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704278v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2786746" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152006v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1426-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02349625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bakhti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2951526" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Parois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2904196" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151631v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919180" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nezan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2018.2875528" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880192v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Outtas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Deforges" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadbc9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhou Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2774822" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2017.015068" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Ould-Sidaty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.06.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0624-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Tomperi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0512-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulet Micka&#235;l" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2478705" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travers Jean-Francois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2016.2599266" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBTX0ZH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.02.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZK1WTZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111049v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888330" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395487v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn64981.2025.11229057" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596468v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Samrouth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Bakir" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs60797.2024.10527286" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Wei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714942" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922828v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghorbel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849795" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447958" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033505v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasempour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tashtarian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Afzal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849883" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip51287.2024.10647402" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253872v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356642v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222799" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163694v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joose Sainio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3593938" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357362v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337654" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357312v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lamy-Bergot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337672" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/euvip58404.2023.10323063" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357305v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337668" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253967v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Brachemi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Angot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gonon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181412" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142941v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588444.3591008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356639v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222094" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282432v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Albarqouni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33842-7_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011006v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashek Ahmmed" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pickering" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzur Murshed" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018049" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898052" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010888v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956354" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010994v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018078" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9948753" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923199v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dholland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubi&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922824" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasiri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhollande" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocherel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477473" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hammou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00066" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haggui" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belghith" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441110.3441153" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334241v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Travers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sidaty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477492" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714542v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483966" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476099.3484316" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192548v3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540152v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnincau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675351" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2594084" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198937v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869397v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105951" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476067v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519493v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480673v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farhat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grill" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067262v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190928" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482285v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Djemai" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003468v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherchouche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;forges" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206959" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869399v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105956" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888453v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461291v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301884" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083969v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287056" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480680v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003455v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00031" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024980v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190797" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091182v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191158" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104425v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301766" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911680v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462796v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286717" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184571v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Le Glatin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334439v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151636v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683413" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151633v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2019.00066" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334422v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175144v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Massmoudi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334419v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS48520.2019.8954535" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01519945v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118078v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Filali" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803403" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302604v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reuze" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2019.00113" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334438v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tissier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amestoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02334426v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302606v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743284" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874628v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2018.00064" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833169v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jdidia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/atsip.2018.8364448" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874887v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456301" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874660v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456307" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042542v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Y. Chao" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2018.8551543" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875037v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463299" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874886v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451597" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02157298v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874891v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456261" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796333v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351775" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050819v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabarat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2018.8598306" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953444v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579536v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296437" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716811v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081452" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716807v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296832" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684560v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565268v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuz&#233; Kevin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2017.19" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136715v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01519999v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809651v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689183v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580558v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boyadjis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Feuvre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdsp.2017.8096144" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637082v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713371v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jallouli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Ayed" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110020" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498495v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580542v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498493v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622384v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965664" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508044v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Mora" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raulet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853790" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580609v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415938v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622527v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biatek" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906334" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622526v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outtas" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serir" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894006" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294477v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travers Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412483v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Monnier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mourelle" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bernoux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alberti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ibc.2015.0038" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498474v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853792" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510906v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducloux Xavier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906332" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508045v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853830" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354131v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333664v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parois Ronan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622528v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reuze" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906387" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333663v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532734" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333662v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508042v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogues" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853791" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333665v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet-Than-Trung" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Patrick" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupain Pascal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154295v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2747286" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232559v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-Berlin.2015.7391264" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147487v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2015.7351373" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187234v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178273" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068628v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890613" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068829v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412164v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025442" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068632v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412464v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581732v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484784v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582350v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437475v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399384" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431285v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491091v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373284v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2009.19" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431286v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217345v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443455v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9027.ch5" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449219v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501194v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173151v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277546v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169185v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lui" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dforges" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876856v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464856v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725126v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>