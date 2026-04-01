--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -725,51 +725,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving The Accuracy of The Energy Consumption Model for Electric Vehicle in SUMO Considering The Ambient Temperature Effects</w:t>
+                <w:t xml:space="preserve">Proposal of More Accurate Energy Model of Electric Vehicle For SUMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Sagaama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kchiche</w:t>
@@ -787,82 +787,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Trojet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.464-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/PEMWN.2018.8548928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302201v1</w:t>
+                <w:t xml:space="preserve">hal-02302195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber security issues of Internet of electric vehicles</w:t>
               </w:r>
@@ -959,51 +959,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of More Accurate Energy Model of Electric Vehicle For SUMO</w:t>
+                <w:t xml:space="preserve">Improving The Accuracy of The Energy Consumption Model for Electric Vehicle in SUMO Considering The Ambient Temperature Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Sagaama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kchiche</w:t>
@@ -1021,354 +1021,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Trojet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.464-469, </w:t>
+              <w:t xml:space="preserve">2018 IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/PEMWN.2018.8548928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302195v1</w:t>
+                <w:t xml:space="preserve">hal-02302201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the Global Behaviour of a System Described with Scenarios using GDEVS and Z</w:t>
+                <w:t xml:space="preserve">Practical Application of &amp;quot;lightweight&amp;quot; Z in DEVS Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Trojet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maamar  El Amine Hamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudia Frydman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maamar  El Amine Hamri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th European Modeling and Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Canary Island, Spain</w:t>
+              <w:t xml:space="preserve">Spring Simulation Multiconference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, San Diego - California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555686v1</w:t>
+                <w:t xml:space="preserve">hal-03555694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Application of &amp;quot;lightweight&amp;quot; Z in DEVS Framework</w:t>
+                <w:t xml:space="preserve">Validating the Global Behaviour of a System Described with Scenarios using GDEVS and Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Trojet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Sqali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Frydman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamar  El Amine Hamri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Frydman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Simulation Multiconference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, San Diego - California, United States</w:t>
+              <w:t xml:space="preserve">21th European Modeling and Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Canary Island, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555694v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Z in DEVS : a Case Study Lift Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Trojet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Frydman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamar  El Amine Hamri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software Engineering Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Las Vegas - Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1406,64 +1406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Analysis of DEVS Models Using Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Trojet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamar  El Amine Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Frydman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Simulation Multi-conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Edinburgh, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Trojet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maâmar El-Amine Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Frydman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Giambiasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2025,51 +2025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trojet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2017916058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302229v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2015907684" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Sadananda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/14157-2233" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Sqali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Fraiji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Azzouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaled Hoblos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766514" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sagaama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kchiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2018.8548928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar  El Amine Hamri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;mar El-Amine Hamri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_36" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trojet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2017916058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302229v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2015907684" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Sadananda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/14157-2233" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Sqali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Fraiji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Azzouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaled Hoblos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766514" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sagaama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kchiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2018.8548928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar  El Amine Hamri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;mar El-Amine Hamri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_36" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>