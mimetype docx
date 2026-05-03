--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -202,6974 +202,6974 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing around the volcano: Detecting baleen whales in the Mozambique channel based on their song rhythms, from seismic and hydroacoustic data</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column&amp;quot; [Journal of Sea Research 207 (2025) 102625]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dréo</w:t>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Crawford</w:t>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bazin</w:t>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+                <w:t xml:space="preserve">Jérôme Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 157 (5), pp.3418-3435. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.102632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0036510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061872v1</w:t>
+                <w:t xml:space="preserve">hal-05480159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column</w:t>
+                <w:t xml:space="preserve">Theoretical Modeling of Secondary Microseisms Considering Source and Receiver Site Structures, With a Focus on Ocean‐Bottom Sediment Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ballu</w:t>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249535v1</w:t>
+                <w:t xml:space="preserve">hal-05056862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column [Journal of Sea Research 207 (2025) 102625]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singing around the volcano: Detecting baleen whales in the Mozambique channel based on their song rhythms, from seismic and hydroacoustic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matabos</w:t>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Ballu</w:t>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barreyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Blandin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (5), pp.3418-3435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0036510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480159v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Modeling of Secondary Microseisms Considering Source and Receiver Site Structures, With a Focus on Ocean‐Bottom Sediment Effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Farra</w:t>
+                <w:t xml:space="preserve">The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Crawford</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB030767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.102625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056862v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the OBS seafloor compliance signal removal with a stationarity and stacking-based approach : the BRUIT-FM toolbox</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+                <w:t xml:space="preserve">Seismic Constraints on Hydrothermal Circulation and Magmato‐Tectonic Interactions Beneath Lucky Strike Volcano, Mid‐Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bohidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W C Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae265⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GC011441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731639v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Seismicity near Mayotte explained by interacting magma bodies: Insights from numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome van Der Woerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777021v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04462198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity near Mayotte explained by interacting magma bodies: Insights from numerical modeling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the OBS seafloor compliance signal removal with a stationarity and stacking-based approach : the BRUIT-FM toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Rebeyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107985⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239 (1), pp.386-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04462198v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Constraints on Hydrothermal Circulation and Magmato‐Tectonic Interactions Beneath Lucky Strike Volcano, Mid‐Atlantic Ridge</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Hoste-Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome van Der Woerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GC011441⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800783v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microseismicity and lithosphere thickness at a nearly-amagmatic oceanic detachment fault system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-36169-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilt Corrections for Normal Mode Observations on Ocean Bottom Seismic Data, an example from the PI-LAB experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Harmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Laske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine A Rychert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26443/seismica.v1i1.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient‐noise tomography of the Ligurian‐Provence Basin using the AlpArray onshore‐offshore network: Insights for the oceanic domain structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nouibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nouibat</w:t>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127, pp.e2022JB024228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022jb024228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground deformation monitoring of the eruption offshore Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 354 (S2), pp. 176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03643057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin inversion: reactivated rift structures in the central Ligurian Sea revealed using ocean bottom seismometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D crustal structure of the Ligurian Basin revealed by surface wave tomography using ocean bottom seismometer data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix N. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thorwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.2553 - 2571. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2553-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.2597-2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2597-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03448367v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Retailleau</w:t>
+                <w:t xml:space="preserve">Basin inversion: reactivated rift structures in the central Ligurian Sea revealed using ocean bottom seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thorwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2553 - 2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2553-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03397108v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03448367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastity Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409680v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D crustal structure of the Ligurian Basin revealed by surface wave tomography using ocean bottom seismometer data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wayne Crawford</w:t>
+                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2597-2021⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03589779v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous evolution of oceanic crustal structure following an eruption at Axial Seamount, Juan de Fuca Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian K Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (5), pp.452-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G46831.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3-D Velocity Models and Seismicity Highlight Forearc Deformation Due to Subducting Features (Central Vanuatu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Koulakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Foix</w:t>
+                <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (6), pp.5754-5769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JB016861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking subducted ridges through intermediate-depth seismicity in the Vanuatu subduction zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk de Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ap van Dongeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pelletier</w:t>
+                <w:t xml:space="preserve">Giovanni Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esline Garaebiti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (9), pp.767-770. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.774 - 799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G45010.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009620v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking subducted ridges through intermediate-depth seismicity in the Vanuatu subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertin</w:t>
+                <w:t xml:space="preserve">Bernard Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk de Bakker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esline Garaebiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (9), pp.767-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45010.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731110v1</w:t>
+                <w:t xml:space="preserve">hal-03009620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AlpArray Seismic Network: A Large-Scale European Experiment to Image the Alpine Orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Hetényi</w:t>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Bondár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (5), pp.1009-1033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-018-9472-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Ray Tracing Comparisons in the Context of Geodetic Precise off-shore Positioning Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (4), pp.315-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490419.2018.1438322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting Ocean-Bottom Seismometers from P-wave and Rayleigh wave polarizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 208, pp.1277-1289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggw426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Observation of the Earth's Permanent Free Oscillations on Ocean Bottom Seismometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wielandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017GL074892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/adgeo-41-43-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity and shallow slab geometry in the central Vanuatu subduction zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Baillard</w:t>
+                <w:t xml:space="preserve">Faulting and hydration of the upper crust of the SW Okinawa Trough during continental rifting: Evidence from seafloor compliance inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ban-Yuan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spahr C. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Ren Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. C. Crawford</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Pelletier</w:t>
+                <w:t xml:space="preserve">Tai-Chieh Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011853⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.4809-4815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256424v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03579968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional geometry of axial magma chamber roof and faults at Lucky Strike volcano on the Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Seher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Combier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Satish Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (8), pp.5379-5400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JB012365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01827764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faulting and hydration of the upper crust of the SW Okinawa Trough during continental rifting: Evidence from seafloor compliance inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismicity and shallow slab geometry in the central Vanuatu subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ban-Yuan Kuo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tai-Chieh Yu</w:t>
+                <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL064050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (8), pp.5606-5623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03579968v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sources of deep ocean infragravity waves observed in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (7), pp.5120-5133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JC010657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurtosis−based P and S phase picker designed for local and regional seismic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (1), pp.394-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit‐fluid temperatures at the Lucky Strike deep‐sea vent field, Mid‐Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (4), pp.2543 - 2566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013jb010478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated identification, location, and volume estimation of rockfalls at Piton de la Fournaise volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (5), pp.1082-1105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013JF002970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-axis hydrothermal flow at the axis of slow spreading Mid-Ocean Ridges: Insights from numerical models of the Lucky Strike vent field (MAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice J Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (7), pp.2918 - 2931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GC005372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01730787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit−fluid temperatures at the Lucky Strike deep−sea vent field, Mid−Atlantic Ridge,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshad Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Barreyre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Carlos Corela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010478⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.7957-7963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257956v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Automatic Kurtosis-Based P- and S-Phase Picker Designed for Local Seismic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.394-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126782v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Kurtosis-Based P- and S-Phase Picker Designed for Local Seismic Networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit−fluid temperatures at the Lucky Strike deep−sea vent field, Mid−Atlantic Ridge,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (4), pp.2543-2566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453877v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using altimetry and seafloor pressure data to estimate vertical deformation offshore: Vanuatu case study,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (8), pp.1335-1351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal seismicity beneath the summit of Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 373, pp.118-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale velocity structure of upper oceanic crust from full waveform inversion of downward continued seismic reflection data at the Lucky Strike Volcano, Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. F. Arnulf</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. M. Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Crawford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39, pp.747-759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2012GL051064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03583354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong seismic heterogeneity in layer 2A near hydrothermal vents at the Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. F. Arnulf</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. M. Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Crawford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL047753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the role of absolute sea-level rise and vertical tectonic motions in coastal flooding, Torres Islands (Vanuatu),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (32), pp.13019-13022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1102842108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic layer 2A variations in the Lucky Strike segment at the Mid-Atlantic Ridge from reflection measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+                <w:t xml:space="preserve">Upper crustal velocity structure beneath the central Lucky Strike Segment from seismic refraction measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Seher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Escartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB006783⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.Q05001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01830063v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2004-2005 Les Saintes (French West Indies) seismic aftershock sequence observed with ocean bottom seismometers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic layer 2A variations in the Lucky Strike segment at the Mid-Atlantic Ridge from reflection measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Seher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (B7), pp.B07107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537008v1</w:t>
+                <w:t xml:space="preserve">insu-01830063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal velocity structure of the Lucky Strike segment of the Mid-Atlantic Ridge at 37°N from seismic refraction measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2004-2005 Les Saintes (French West Indies) seismic aftershock sequence observed with ocean bottom seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Combier</w:t>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nercessiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB006650⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 489 (1-4), pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468069v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure, magma chamber, and faulting beneath the Lucky Strike Hydrothermal Vent Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doga Dusunur</w:t>
+                <w:t xml:space="preserve">Crustal velocity structure of the Lucky Strike segment of the Mid-Atlantic Ridge at 37°N from seismic refraction measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Seher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity of Hydrothermal Systems on Slow Spreading Ocean Ridges. (2010), Geophys. Monogr. Ser.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GM000726⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (B3), pp.B03103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03605353v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper crustal velocity structure beneath the central Lucky Strike Segment from seismic refraction measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crustal structure, magma chamber, and faulting beneath the Lucky Strike Hydrothermal Vent Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Seher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doga Dusunur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GC002894⟩</w:t>
+              <w:t xml:space="preserve">Diversity of Hydrothermal Systems on Slow Spreading Ocean Ridges. (2010), Geophys. Monogr. Ser.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188, pp.113-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GM000726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498292v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03605353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismological constraints on the thermal structure along the Lucky Strike segment (Mid-Atlantic Ridge) and interaction of tectonic and magmatic processes around the magma chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dusunur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Seher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (2), pp.105-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11001-009-9071-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional finite-difference model of seafloor compliance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Sediment shear properties from seafloor compliance measurements: Faroes-Shetland basin case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03782.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.313-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2007.00672.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468074v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment shear properties from seafloor compliance measurements: Faroes-Shetland basin case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional finite-difference model of seafloor compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Iassonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.C. Crawford</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.C. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2007.00672.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 174 (2), pp.525-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03782.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00468073v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a magma chamber and faults beneath a Mid-Atlantic Ridge hydrothermal field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carton Helene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seher Tim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combier Violaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 442 (7106), pp.1029-1032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005/JB003630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Second Look at Low-Frequency Marine Vertical Seismometer Data Quality at the OSN-1 Site off Hawaii for Seafloor, Buried, and Borehole Emplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph A. A. Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thompson Bolmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (5), pp.1952-1960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120050234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonga Ridge and Lau Basin crustal structure from seismic refraction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy M. Dorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spahr C. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A. Wiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108, pp. 767-782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001JB001435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03598420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7179,2727 +7179,2727 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing low frequency ocean bottom seismometer tilt noise using simple sensor reorientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Laske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Harmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine A Rychert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near vent seismicity at the Tour Eiffel vent site, Lucky Strike hydrothermal field, Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Bohidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the West Indian Ocean Subsurface using Compliance from Ocean-Bottom Stations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Seismicity near Mayotte explained by interacting magma bodies: Insights from numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803561v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity near Mayotte explained by interacting magma bodies: Insights from numerical modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging of the West Indian Ocean Subsurface using Compliance from Ocean-Bottom Stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad-Amin Aminian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803564v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Mayotte’s magmatic plumbing system using the variety and geometry of its seismicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Farge</w:t>
+                <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Custódio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803566v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
+                <w:t xml:space="preserve">Exploring Mayotte’s magmatic plumbing system using the variety and geometry of its seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Mcbrearty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803570v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-3477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORFEUS Data Services, Products and Actions to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Bieńkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of ORFEUS Data Services and Activities to Integrate Access to Seismic Waveform Data in the Euro-Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Bieńkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly of the International Union of Geodesy and Geophysics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Geodesy and Geophysics (IUGG), Jul 2023, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57757/IUGG23-3573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking baleen whales with a single Ocean bottom seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Samaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSO Time Series Conference: Observing Ocean Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Las Palmas, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local seismicity indicates basin inversion in the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thorwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient noise analysis in the Ligurian Sea, a Mediterranean back-arc basin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Hoste-Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455607v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Microseismicity constrains on the lithospheric structure at the ridge-transform intersection at the Romanche Transform Fault and Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiteng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455636v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of horizontal components of short-period ocean bottom seismometers (SPOBSs) using P-wave polarization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Seismicity cluster below the Moho indicates thrust faulting in the central Ligurian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thorwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455646v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity cluster below the Moho indicates thrust faulting in the central Ligurian Basin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Orientation of horizontal components of short-period ocean bottom seismometers (SPOBSs) using P-wave polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Bohidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William S D Wilcock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080300v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismicity constrains on the lithospheric structure at the ridge-transform intersection at the Romanche Transform Fault and Mid-Atlantic Ridge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ambient noise analysis in the Ligurian Sea, a Mediterranean back-arc basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Noah Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thorwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080278v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismicity constraints on brittle lithosphere thickness at a nearly amagmatic spreading corridor of the ultraslow Southwest Indian Ridge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455630v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Microseismicity constraints on brittle lithosphere thickness at a nearly amagmatic spreading corridor of the ultraslow Southwest Indian Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080273v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity clusters structure of Mayotte volcano-tectonic crisis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455670v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Seismicity clusters structure of Mayotte volcano-tectonic crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Hoste-Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455676v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely thinned continental crust underneath the Ligurian Basin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thorwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chastity Aiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9909,387 +9909,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CheatSheet for using seismological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defis et innovations pour les sismometres fond de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Addia-Benatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFI16 INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting ocean bottom seismometer data in Résif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dewée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Bouazzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wolyniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10299,161 +10299,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Garcia Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epos-France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065462v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId345"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10521,51 +10521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DBA2A86"/>
+    <w:nsid w:val="41C6A3CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10752,51 +10752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wayne-crawford" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3260-1826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146842758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5658-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matabos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030767" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rebeyrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Sagazan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107985" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohidar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C Crawford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36169-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Laske" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Rychert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v1i1.196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb024228" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thorwart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2553-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. Wolf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2597-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K Doran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46831.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009613v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Foix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koulakov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016861" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01827764v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Combier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012365" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban-Yuan Kuo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spahr C. Webb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ren Lin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chieh Yu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01730787v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J Fontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005372" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Rai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6J5CWZ9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Arnulf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Harding" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051064" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ3GDH75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047753" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/294EB9995A794942207AC8DD3D0271706C65FA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01830063v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006783" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C0CF8D01A4788DEA89884E0B1ADA9BD9590B09C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537008v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessiane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1W4Q154-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468069v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006650" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doga Dusunur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GM000726" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Crawford" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002894" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468070v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dusunur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-009-9071-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1641HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468074v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iassonov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03782.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00672.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T8V33C1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carton Helene" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seher Tim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combier Violaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005/JB003630" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149419v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A. A. Stephen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thompson Bolmer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050234" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hildebrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy M. Dorman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Wiens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001435" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803555v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bohidar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amin Aminian" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803564v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455607v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Noah Wolf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455646v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Sohn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S D Wilcock" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080300v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19205" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080278v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiteng Yu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gregory" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455630v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080136v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caielli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090132v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Daniel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Addia-Benatia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gomez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415321v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dew&#233;e" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bouazzouz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolyniec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wayne-crawford" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3260-1826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146842758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5658-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohidar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C Crawford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Sagazan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107985" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rebeyrol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36169-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Laske" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Rychert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v1i1.196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb024228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. Wolf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thorwart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2597-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2553-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K Doran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46831.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Foix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koulakov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016861" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban-Yuan Kuo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spahr C. Webb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ren Lin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chieh Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064050" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01827764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Combier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012365" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01730787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005372" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Rai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6J5CWZ9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Arnulf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Harding" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051064" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ3GDH75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047753" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/294EB9995A794942207AC8DD3D0271706C65FA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498292v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Crawford" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002894" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01830063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006783" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C0CF8D01A4788DEA89884E0B1ADA9BD9590B09C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537008v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessiane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1W4Q154-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468069v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006650" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doga Dusunur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GM000726" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dusunur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-009-9071-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1641HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00672.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T8V33C1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468074v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iassonov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03782.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carton Helene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seher Tim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combier Violaine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005/JB003630" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A. A. Stephen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thompson Bolmer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050234" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hildebrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy M. Dorman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Wiens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001435" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803555v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bohidar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803564v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803561v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amin Aminian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080278v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiteng Yu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gregory" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080300v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19205" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455646v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Sohn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S D Wilcock" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455607v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Noah Wolf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080136v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caielli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090132v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Daniel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Addia-Benatia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gomez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415321v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dew&#233;e" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bouazzouz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolyniec" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>