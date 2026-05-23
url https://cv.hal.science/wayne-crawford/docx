--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -202,1035 +202,1035 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column&amp;quot; [Journal of Sea Research 207 (2025) 102625]</w:t>
+                <w:t xml:space="preserve">Singing around the volcano: Detecting baleen whales in the Mozambique channel based on their song rhythms, from seismic and hydroacoustic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ballu</w:t>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Blandin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 208, pp.102632. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (5), pp.3418-3435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0036510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480159v1</w:t>
+                <w:t xml:space="preserve">hal-05061872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Modeling of Secondary Microseisms Considering Source and Receiver Site Structures, With a Focus on Ocean‐Bottom Sediment Effects</w:t>
+                <w:t xml:space="preserve">The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongbo Xu</w:t>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Farra</w:t>
+                <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Crawford</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB030767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.102625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056862v1</w:t>
+                <w:t xml:space="preserve">hal-05249535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing around the volcano: Detecting baleen whales in the Mozambique channel based on their song rhythms, from seismic and hydroacoustic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Theoretical Modeling of Secondary Microseisms Considering Source and Receiver Site Structures, With a Focus on Ocean‐Bottom Sediment Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 157 (5), pp.3418-3435. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0036510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061872v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column&amp;quot; [Journal of Sea Research 207 (2025) 102625]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207, pp.102625. </w:t>
+              <w:t xml:space="preserve">, 2025, 208, pp.102632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249535v1</w:t>
+                <w:t xml:space="preserve">hal-05480159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Constraints on Hydrothermal Circulation and Magmato‐Tectonic Interactions Beneath Lucky Strike Volcano, Mid‐Atlantic Ridge</w:t>
+                <w:t xml:space="preserve">Revisiting the OBS seafloor compliance signal removal with a stationarity and stacking-based approach : the BRUIT-FM toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bohidar</w:t>
+                <w:t xml:space="preserve">Simon Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W C Crawford</w:t>
+                <w:t xml:space="preserve">Stephan Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannat</w:t>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GC011441⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239 (1), pp.386-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800783v1</w:t>
+                <w:t xml:space="preserve">hal-04731639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity near Mayotte explained by interacting magma bodies: Insights from numerical modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Retailleau</w:t>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+                <w:t xml:space="preserve">Roser Hoste-Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Peltier</w:t>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome van Der Woerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107985⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04462198v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the OBS seafloor compliance signal removal with a stationarity and stacking-based approach : the BRUIT-FM toolbox</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Constraints on Hydrothermal Circulation and Magmato‐Tectonic Interactions Beneath Lucky Strike Volcano, Mid‐Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ker</w:t>
+                <w:t xml:space="preserve">S. Bohidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">W C Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+                <w:t xml:space="preserve">M. Cannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 239 (1), pp.386-401. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GC011441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731639v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t>
+                <w:t xml:space="preserve">Seismicity near Mayotte explained by interacting magma bodies: Insights from numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacques</w:t>
+                <w:t xml:space="preserve">Clément de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roser Hoste-Colomer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome van Der Woerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777021v1</w:t>
+                <w:t xml:space="preserve">insu-04462198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microseismicity and lithosphere thickness at a nearly-amagmatic oceanic detachment fault system</w:t>
               </w:r>
@@ -1242,51 +1242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Harmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Laske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine A Rychert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1571,51 +1571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground deformation monitoring of the eruption offshore Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,90 +1718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t>
@@ -1833,740 +1833,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03643057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D crustal structure of the Ligurian Basin revealed by surface wave tomography using ocean bottom seismometer data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix N. Wolf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wayne Crawford</w:t>
+                <w:t xml:space="preserve">Chastity Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2597-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03589779v1</w:t>
+                <w:t xml:space="preserve">hal-03397108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin inversion: reactivated rift structures in the central Ligurian Sea revealed using ocean bottom seismometers</w:t>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Thorwart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anke Dannowski</w:t>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2553-2021⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03448367v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basin inversion: reactivated rift structures in the central Ligurian Sea revealed using ocean bottom seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thorwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Touvier</w:t>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2553 - 2571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2553-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03448367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Jacques</w:t>
+                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chastity Aiken</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Retailleau</w:t>
+                <w:t xml:space="preserve">Stephan Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03397108v1</w:t>
+                <w:t xml:space="preserve">hal-03409680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D crustal structure of the Ligurian Basin revealed by surface wave tomography using ocean bottom seismometer data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Felix N. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thorwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2597-2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2597-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409680v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous evolution of oceanic crustal structure following an eruption at Axial Seamount, Juan de Fuca Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian K Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (5), pp.452-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2728,204 +2728,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
+                <w:t xml:space="preserve">The AlpArray Seismic Network: A Large-Scale European Experiment to Image the Alpine Orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertin</w:t>
+                <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk de Bakker</w:t>
+                <w:t xml:space="preserve">Irene Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ap van Dongeren</w:t>
+                <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Coco</w:t>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël André</w:t>
+                <w:t xml:space="preserve">István Bondár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 177, pp.774 - 799. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.1009-1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-018-9472-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731110v1</w:t>
+                <w:t xml:space="preserve">hal-02156723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking subducted ridges through intermediate-depth seismicity in the Vanuatu subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,161 +2992,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AlpArray Seismic Network: A Large-Scale European Experiment to Image the Alpine Orogen</w:t>
+                <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Hetényi</w:t>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Molinari</w:t>
+                <w:t xml:space="preserve">Anouk de Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Clinton</w:t>
+                <w:t xml:space="preserve">Ap van Dongeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+                <w:t xml:space="preserve">Giovanni Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">István Bondár</w:t>
+                <w:t xml:space="preserve">Gaël André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (5), pp.1009-1033. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.774 - 799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-018-9472-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156723v1</w:t>
+                <w:t xml:space="preserve">hal-01731110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Ray Tracing Comparisons in the Context of Geodetic Precise off-shore Positioning Experiments</w:t>
               </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3262,90 +3262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting Ocean-Bottom Seismometers from P-wave and Rayleigh wave polarizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 208, pp.1277-1289. </w:t>
@@ -3556,64 +3556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
@@ -3664,51 +3664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faulting and hydration of the upper crust of the SW Okinawa Trough during continental rifting: Evidence from seafloor compliance inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ban-Yuan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spahr C. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,64 +3824,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Seher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (8), pp.5379-5400. </w:t>
@@ -3945,51 +3945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,51 +4079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4183,51 +4183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurtosis−based P and S phase picker designed for local and regional seismic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,90 +4300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit‐fluid temperatures at the Lucky Strike deep‐sea vent field, Mid‐Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4581,77 +4581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-axis hydrothermal flow at the axis of slow spreading Mid-Ocean Ridges: Insights from numerical models of the Lucky Strike vent field (MAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice J Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (7), pp.2918 - 2931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4679,455 +4679,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01730787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
+                <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit−fluid temperatures at the Lucky Strike deep−sea vent field, Mid−Atlantic Ridge,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshad Rawat</w:t>
+                <w:t xml:space="preserve">Thibault Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Corela</w:t>
+                <w:t xml:space="preserve">Rob Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (4), pp.2543-2566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126782v1</w:t>
+                <w:t xml:space="preserve">hal-01257956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Kurtosis-Based P- and S-Phase Picker Designed for Local Seismic Networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshad Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Corela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.7957-7963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453877v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit−fluid temperatures at the Lucky Strike deep−sea vent field, Mid−Atlantic Ridge,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Automatic Kurtosis-Based P- and S-Phase Picker Designed for Local Seismic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.394-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JB010478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257956v1</w:t>
+                <w:t xml:space="preserve">hal-02453877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using altimetry and seafloor pressure data to estimate vertical deformation offshore: Vanuatu case study,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,90 +5229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal seismicity beneath the summit of Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5659,90 +5659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the role of absolute sea-level rise and vertical tectonic motions in coastal flooding, Torres Islands (Vanuatu),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5787,756 +5787,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper crustal velocity structure beneath the central Lucky Strike Segment from seismic refraction measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2004-2005 Les Saintes (French West Indies) seismic aftershock sequence observed with ocean bottom seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Seher</w:t>
+                <w:t xml:space="preserve">N. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Singh</w:t>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.C. Crawford</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Nercessiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 489 (1-4), pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GC002894⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498292v1</w:t>
+                <w:t xml:space="preserve">hal-00537008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic layer 2A variations in the Lucky Strike segment at the Mid-Atlantic Ridge from reflection measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Seher</w:t>
+                <w:t xml:space="preserve">Crustal velocity structure of the Lucky Strike segment of the Mid-Atlantic Ridge at 37°N from seismic refraction measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Seher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB006783⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (B3), pp.B03103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01830063v1</w:t>
+                <w:t xml:space="preserve">hal-00468069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2004-2005 Les Saintes (French West Indies) seismic aftershock sequence observed with ocean bottom seismometers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Feuillet</w:t>
+                <w:t xml:space="preserve">Crustal structure, magma chamber, and faulting beneath the Lucky Strike Hydrothermal Vent Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Crawford</w:t>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Seher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nercessiane</w:t>
+                <w:t xml:space="preserve">Doga Dusunur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 489 (1-4), pp.91-103. </w:t>
+              <w:t xml:space="preserve">Diversity of Hydrothermal Systems on Slow Spreading Ocean Ridges. (2010), Geophys. Monogr. Ser.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188, pp.113-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008GM000726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00537008v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03605353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal velocity structure of the Lucky Strike segment of the Mid-Atlantic Ridge at 37°N from seismic refraction measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic layer 2A variations in the Lucky Strike segment at the Mid-Atlantic Ridge from reflection measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Seher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB006650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (B7), pp.B07107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468069v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01830063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure, magma chamber, and faulting beneath the Lucky Strike Hydrothermal Vent Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+                <w:t xml:space="preserve">Upper crustal velocity structure beneath the central Lucky Strike Segment from seismic refraction measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Seher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish C. Singh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Violaine Combier</w:t>
+                <w:t xml:space="preserve">W.C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doga Dusunur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity of Hydrothermal Systems on Slow Spreading Ocean Ridges. (2010), Geophys. Monogr. Ser.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 188, pp.113-132. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.Q05001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008GM000726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03605353v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismological constraints on the thermal structure along the Lucky Strike segment (Mid-Atlantic Ridge) and interaction of tectonic and magmatic processes around the magma chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dusunur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Seher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6593,264 +6593,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment shear properties from seafloor compliance measurements: Faroes-Shetland basin case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional finite-difference model of seafloor compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Iassonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.C. Crawford</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.C. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2007.00672.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 174 (2), pp.525-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03782.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468073v1</w:t>
+                <w:t xml:space="preserve">hal-00468074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional finite-difference model of seafloor compliance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Sediment shear properties from seafloor compliance measurements: Faroes-Shetland basin case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.313-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2007.00672.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03782.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468074v1</w:t>
+                <w:t xml:space="preserve">hal-00468073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a magma chamber and faults beneath a Mid-Atlantic Ridge hydrothermal field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish C. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carton Helene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6927,51 +6927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Second Look at Low-Frequency Marine Vertical Seismometer Data Quality at the OSN-1 Site off Hawaii for Seafloor, Buried, and Borehole Emplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph A. A. Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7031,51 +7031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonga Ridge and Lau Basin crustal structure from seismic refraction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7187,1197 +7187,1197 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing low frequency ocean bottom seismometer tilt noise using simple sensor reorientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Near vent seismicity at the Tour Eiffel vent site, Lucky Strike hydrothermal field, Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Bohidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine A Rychert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803555v1</w:t>
+                <w:t xml:space="preserve">hal-04803557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near vent seismicity at the Tour Eiffel vent site, Lucky Strike hydrothermal field, Mid-Atlantic Ridge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Removing low frequency ocean bottom seismometer tilt noise using simple sensor reorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Laske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Harmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine A Rychert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803557v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity near Mayotte explained by interacting magma bodies: Insights from numerical modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging of the West Indian Ocean Subsurface using Compliance from Ocean-Bottom Stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad-Amin Aminian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803564v1</w:t>
+                <w:t xml:space="preserve">hal-04803561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the West Indian Ocean Subsurface using Compliance from Ocean-Bottom Stations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismicity near Mayotte explained by interacting magma bodies: Insights from numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803561v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna &amp; Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-3477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803570v1</w:t>
+                <w:t xml:space="preserve">hal-04662512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Mayotte’s magmatic plumbing system using the variety and geometry of its seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Mcbrearty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wayne Crawford</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna &amp; Online, Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-3477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04662512v1</w:t>
+                <w:t xml:space="preserve">hal-04803570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORFEUS Data Services, Products and Actions to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region</w:t>
+                <w:t xml:space="preserve">Overview of ORFEUS Data Services and Activities to Integrate Access to Seismic Waveform Data in the Euro-Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Bieńkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">General Assembly of the International Union of Geodesy and Geophysics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Geodesy and Geophysics (IUGG), Jul 2023, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-3573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199118v1</w:t>
+                <w:t xml:space="preserve">hal-04662515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of ORFEUS Data Services and Activities to Integrate Access to Seismic Waveform Data in the Euro-Mediterranean Region</w:t>
+                <w:t xml:space="preserve">ORFEUS Data Services, Products and Actions to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Bieńkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly of the International Union of Geodesy and Geophysics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Geodesy and Geophysics (IUGG), Jul 2023, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57757/IUGG23-3573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662515v1</w:t>
+                <w:t xml:space="preserve">hal-04199118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking baleen whales with a single Ocean bottom seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Samaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSO Time Series Conference: Observing Ocean Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Las Palmas, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8402,103 +8402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local seismicity indicates basin inversion in the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thorwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, virtual, Austria</w:t>
@@ -8521,1197 +8521,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Microseismicity constrains on the lithospheric structure at the ridge-transform intersection at the Romanche Transform Fault and Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiteng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455676v1</w:t>
+                <w:t xml:space="preserve">hal-03080278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismicity constrains on the lithospheric structure at the ridge-transform intersection at the Romanche Transform Fault and Mid-Atlantic Ridge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Seismicity cluster below the Moho indicates thrust faulting in the central Ligurian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thorwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, virtual, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080278v1</w:t>
+                <w:t xml:space="preserve">hal-03080300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity cluster below the Moho indicates thrust faulting in the central Ligurian Basin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Orientation of horizontal components of short-period ocean bottom seismometers (SPOBSs) using P-wave polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Bohidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William S D Wilcock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080300v1</w:t>
+                <w:t xml:space="preserve">hal-03455646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of horizontal components of short-period ocean bottom seismometers (SPOBSs) using P-wave polarization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William S D Wilcock</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455646v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient noise analysis in the Ligurian Sea, a Mediterranean back-arc basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Noah Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thorwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Microseismicity constraints on brittle lithosphere thickness at a nearly amagmatic spreading corridor of the ultraslow Southwest Indian Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455636v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismicity constraints on brittle lithosphere thickness at a nearly amagmatic spreading corridor of the ultraslow Southwest Indian Ridge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455630v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismicity clusters structure of Mayotte volcano-tectonic crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Hoste-Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080273v1</w:t>
+                <w:t xml:space="preserve">hal-03455670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity clusters structure of Mayotte volcano-tectonic crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Seismo-tectonic analysis of the ongoing Mayotte crisis suggesting reactivation of a caldera structure below the Moho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roser Hoste-Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455670v1</w:t>
+                <w:t xml:space="preserve">hal-03455676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely thinned continental crust underneath the Ligurian Basin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thorwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,103 +9766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastity Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -9923,90 +9923,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CheatSheet for using seismological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10061,51 +10061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defis et innovations pour les sismometres fond de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10173,51 +10173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting ocean bottom seismometer data in Résif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dewée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10326,51 +10326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10521,51 +10521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41C6A3CF"/>
+    <w:nsid w:val="7A2E0B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10752,51 +10752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wayne-crawford" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3260-1826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146842758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5658-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohidar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C Crawford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Sagazan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107985" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rebeyrol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36169-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Laske" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Rychert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v1i1.196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb024228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. Wolf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thorwart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2597-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2553-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K Doran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46831.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Foix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koulakov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016861" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban-Yuan Kuo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spahr C. Webb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ren Lin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chieh Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064050" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01827764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Combier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012365" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01730787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005372" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Rai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6J5CWZ9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Arnulf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Harding" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051064" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ3GDH75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047753" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/294EB9995A794942207AC8DD3D0271706C65FA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498292v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Crawford" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002894" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01830063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006783" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C0CF8D01A4788DEA89884E0B1ADA9BD9590B09C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537008v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessiane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1W4Q154-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468069v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006650" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doga Dusunur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GM000726" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dusunur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-009-9071-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1641HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00672.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T8V33C1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468074v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iassonov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03782.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carton Helene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seher Tim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combier Violaine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005/JB003630" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A. A. Stephen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thompson Bolmer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050234" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hildebrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy M. Dorman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Wiens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001435" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803555v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bohidar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803564v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803561v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amin Aminian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080278v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiteng Yu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gregory" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080300v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19205" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455646v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Sohn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S D Wilcock" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455607v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Noah Wolf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080136v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caielli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090132v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Daniel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Addia-Benatia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gomez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415321v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dew&#233;e" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bouazzouz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolyniec" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wayne-crawford" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3260-1826" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146842758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5658-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030767" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rebeyrol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae265" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohidar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C Crawford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Sagazan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107985" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36169-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Laske" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Rychert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v1i1.196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb024228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thorwart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2553-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. Wolf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2597-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian K Doran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46831.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Foix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koulakov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016861" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban-Yuan Kuo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spahr C. Webb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ren Lin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chieh Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064050" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01827764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Combier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012365" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01730787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005372" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Rai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6J5CWZ9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Arnulf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Harding" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Singh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051064" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ3GDH75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047753" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/294EB9995A794942207AC8DD3D0271706C65FA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessiane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1W4Q154-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468069v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006650" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605353v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doga Dusunur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GM000726" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01830063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006783" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C0CF8D01A4788DEA89884E0B1ADA9BD9590B09C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498292v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Crawford" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002894" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dusunur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-009-9071-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1641HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468074v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iassonov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03782.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00672.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T8V33C1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carton Helene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seher Tim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combier Violaine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005/JB003630" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A. A. Stephen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thompson Bolmer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050234" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03598420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hildebrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy M. Dorman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Wiens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB001435" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bohidar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803561v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amin Aminian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803564v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080278v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiteng Yu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gregory" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080300v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19205" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455646v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Sohn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S D Wilcock" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455607v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Noah Wolf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455630v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080136v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caielli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090132v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Daniel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Addia-Benatia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gomez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415321v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dew&#233;e" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bouazzouz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolyniec" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>