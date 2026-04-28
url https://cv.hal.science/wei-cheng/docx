--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -1006,638 +1006,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-PUF Attacks: Targeting FPGA Implementation of Arbiter-PUFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trevor Kroeger</w:t>
+                <w:t xml:space="preserve">Side-Channel Expectation-Maximization Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naghmeh Karimi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10836-022-06012-z⟩</w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.774-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2022.i4.774-799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261062v1</w:t>
+                <w:t xml:space="preserve">hal-03718805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-Channel Expectation-Maximization Attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Béguinot</w:t>
+                <w:t xml:space="preserve">Cross-PUF Attacks: Targeting FPGA Implementation of Arbiter-PUFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naghmeh Karimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.774-799. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.261-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2022.i4.774-799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10836-022-06012-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718805v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward finding best linear codes for side-channel protections (extended version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment and Mitigation of Power Side-Channel-Based Cross-PUF Attacks on Arbiter-PUFs and Their Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naghmeh Karimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13389-022-00305-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3129141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136993v1</w:t>
+                <w:t xml:space="preserve">hal-04261091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Higher-Order Correlation Analysis Against Inner Product Masking Scheme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward finding best linear codes for side-channel protections (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huizhong Li</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2022.3209890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13389-022-00305-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825723v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and Mitigation of Power Side-Channel-Based Cross-PUF Attacks on Arbiter-PUFs and Their Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trevor Kroeger</w:t>
+                <w:t xml:space="preserve">Optimizing Higher-Order Correlation Analysis Against Inner Product Masking Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingdian Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongbin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Naghmeh Karimi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huizhong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (2), pp.187-200. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.3555-3568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3129141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2022.3209890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261091v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Leakage in Code-based Masking: A Systematic Evaluation by Higher-Order Attacks</w:t>
               </w:r>
@@ -2840,448 +2840,461 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBM-TI: Code-Based Masking against Glitches by Hybridization with Threshold Implementation</w:t>
+                <w:t xml:space="preserve">Virtual PUF: Built-in Model for Highly Reliable and Secure PUF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasin Ishraq Reefat</w:t>
+                <w:t xml:space="preserve">Neelam Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Pourmehrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Carlet</w:t>
+                <w:t xml:space="preserve">Ulrich Kühne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman Daif</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 43rd VLSI Test Symposium (VTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Constructive Approaches for SeCurity Analysis and Design of Embedded systems (CASCADE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108435v1</w:t>
+                <w:t xml:space="preserve">hal-05600208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Reliable PUF Protocol Exploiting Non-Monotonic Quantization and Neyman-Pearson Lemma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CBM-TI: Code-Based Masking against Glitches by Hybridization with Threshold Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasin Ishraq Reefat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelam Nasir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Béguinot</w:t>
+                <w:t xml:space="preserve">Hossein Pourmehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Kühne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrahman Daif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASCADE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 43rd VLSI Test Symposium (VTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Tempe, France. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS65138.2025.11022813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075036v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight side-channel security bounds on hardware cryptographic engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust and Reliable PUF Protocol Exploiting Non-Monotonic Quantization and Neyman-Pearson Lemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kühne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Free Silicon Conference (FSiC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">CASCADE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, St-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074250v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal security proofs via Doeblin coefficients: Optimal side-channel factorization from noisy leakage to random probing</w:t>
+                <w:t xml:space="preserve">Tight side-channel security bounds on hardware cryptographic engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
@@ -3299,3026 +3312,3134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual International Cryptology Conference (CRYPTO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Free Silicon Conference (FSiC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-68391-6_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05074597v1</w:t>
+                <w:t xml:space="preserve">hal-05074250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections (and a forthcoming book)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal security proofs via Doeblin coefficients: Optimal side-channel factorization from noisy leakage to random probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Free Silicon Conference (FSiC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual International Cryptology Conference (CRYPTO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACR, Aug 2024, Santa Barbara, United States. pp.389-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68391-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153811v1</w:t>
+                <w:t xml:space="preserve">hal-05074597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of ring oscillator PUFs with reduced helper data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections (and a forthcoming book)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Security (IWSEC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">4th Free Silicon Conference (FSiC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136988v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t>
+                <w:t xml:space="preserve">Reliability of ring oscillator PUFs with reduced helper data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Masure</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Workshop on Security (IWSEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04136982v1</w:t>
+                <w:t xml:space="preserve">hal-04136988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic information-theoretic framework for evaluating the side-channel security of masked implementations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136986v1</w:t>
+                <w:t xml:space="preserve">hal-04136982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A generic information-theoretic framework for evaluating the side-channel security of masked implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136985v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal leakage of masked implementations using Mrs. Gerber's lemma for min-entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136987v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprofiled expectation-maximization attack</w:t>
+                <w:t xml:space="preserve">Maximal leakage of masked implementations using Mrs. Gerber's lemma for min-entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718705v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attacking masked cryptographic implementations: Information-theoretic bounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprofiled expectation-maximization attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Symposium on Information Theory (ISIT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718713v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be my guess: Guessing entropy vs. success rate for evaluating side-channel attacks of secure chips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Side-channel information leakage of code-based masked implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Canadian Workshop on Information Theory (CWIT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CWIT55308.2022.9817673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718723v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-channel information leakage of code-based masked implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Be my guess: Guessing entropy vs. success rate for evaluating side-channel attacks of secure chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Canadian Workshop on Information Theory (CWIT 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718708v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of side-channel attacks using alpha-information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Attacking masked cryptographic implementations: Information-theoretic bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Symposium on Information Theory (ISIT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718701v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache-Timing Attack on the SEAL Homomorphic Encryption Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of side-channel attacks using alpha-information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780506v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bent Sequences over Hadamard Codes for Physically Unclonable Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cache-Timing Attack on the SEAL Homomorphic Encryption Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bel Korchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240109v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Programming Bounds on the Kissing Number of q-ary Codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Towards Finding Best Linear Codes for Side-Channel Protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Riou</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Workshop on Security Proofs for Embedded Systems (PROOFS'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323516v1</w:t>
+                <w:t xml:space="preserve">hal-03328130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Finding Best Linear Codes for Side-Channel Protections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bent Sequences over Hadamard Codes for Physically Unclonable Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Security Proofs for Embedded Systems (PROOFS'2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.801-806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9517752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328130v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulant Expansion of Mutual Information for Quantifying Leakage of a Protected Secret</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
+                <w:t xml:space="preserve">Linear Programming Bounds on the Kissing Number of q-ary Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323533v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APT: Efficient Side-Channel Analysis Framework against Inner Product Masking Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingdian Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huizhong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 39th International Conference on Computer Design (ICCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Storrs, CT, United States. pp.575-582, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCD53106.2021.00093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Conditional alpha-Information and its Application to Side-Channel Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">Cumulant Expansion of Mutual Information for Quantifying Leakage of a Protected Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne (virtual), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323522v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Obfuscated PUFs Secure Against Power Side-Channel Based Modeling Attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trevor Kroeger</w:t>
+                <w:t xml:space="preserve">On Conditional alpha-Information and its Application to Side-Channel Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazhmeh Karimi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433804v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-PUF Attacks on Arbiter-PUFs through their Power Side-Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Making Obfuscated PUFs Secure Against Power Side-Channel Based Modeling Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naghmeh Karimi</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazhmeh Karimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Test Conference (ITC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Washington, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2021 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.1000-1005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITC44778.2020.9325241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138824v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Aging on PUF Modeling Attacks based on Power Side-Channel Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-PUF Attacks on Arbiter-PUFs through their Power Side-Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naghmeh Karimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trevor Kroeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.454-459, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Test Conference (ITC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Washington, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITC44778.2020.9325241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946697v1</w:t>
+                <w:t xml:space="preserve">hal-03138824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Faults in Inner-Product Masking Scheme - IPM-FD: IPM with Fault Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Aging on PUF Modeling Attacks based on Power Side-Channel Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naghmeh Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Kroeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Security Proofs for Embedded Systems, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, atlanta, United States. pp.17-32, </w:t>
+              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.454-459, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29007/fv2n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037597v1</w:t>
+                <w:t xml:space="preserve">hal-02946697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Fault Analysis on Midori</w:t>
+                <w:t xml:space="preserve">Detecting Faults in Inner-Product Masking Scheme - IPM-FD: IPM with Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sauvage</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Communications Security - 18th International Conference, ICICS 2016, Singapore, November 29 - December 2, 2016, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50011-9_24⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Security Proofs for Embedded Systems, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, atlanta, United States. pp.17-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/fv2n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412272v1</w:t>
+                <w:t xml:space="preserve">hal-03037597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity Inspired Learning for Opportunistic Spectrum Access in Cognitive Radio Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Fault Analysis on Midori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Honggang Zhang</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongbin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CROWNCOM 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CROWNCom.2013.6636818⟩</w:t>
+              <w:t xml:space="preserve">Information and Communications Security - 18th International Conference, ICICS 2016, Singapore, November 29 - December 2, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Singapore, Singapore. pp.307-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50011-9_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932717v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Detect on Rotary-Veneer Surface Based on Semi-Fuzzy Clustering Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reciprocity Inspired Learning for Opportunistic Spectrum Access in Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianfu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suqun Cao</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honggang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third IFIP TC 12 International Conference on Computer and Computing Technologies in Agriculture III (CCTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12220-0_54⟩</w:t>
+              <w:t xml:space="preserve">CROWNCOM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Washington, United States. pp.202 - 207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CROWNCom.2013.6636818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055425v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texture Detect on Rotary-Veneer Surface Based on Semi-Fuzzy Clustering Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suqun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third IFIP TC 12 International Conference on Computer and Computing Technologies in Agriculture III (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.369-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12220-0_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming of Plants in Distributed Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6367,70 +6488,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia 2008 - Systems and Networking Track</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1459359.1459361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6440,51 +6561,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side-Channel Security. How Much Are You Secure? Mrs. Gerber’s Lemma and Majorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Béguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6506,106 +6627,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Institut Mines-Télécom, Risques &amp; Cyber : Sécurité et Résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guessing a secret cryptographic key from side-channel leakages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6634,51 +6755,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE European School of Information Theory (ESIT'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Sophia Antipolis, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6688,51 +6809,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Foundations for Side-Channel Analysis of Cryptographic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6744,70 +6865,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Cham, pp.X-411, 2025, 978-3-031-64398-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64399-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6817,65 +6938,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kissing number of codes: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,181 +7041,181 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VIASM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coding Theory and applications (tentative title)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press, Lecture Notes in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Resiliency of Multi-bit Parallel Arbiter-PUF and Its Derivatives Against Power Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naghmeh Karimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Side-Channel Analysis and Secure Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12910, Springer International Publishing, pp.303-321, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-89915-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7104,130 +7225,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak KAM approach to first-order Mean Field Games with state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piermarco Cannarsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mendico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaizhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7237,114 +7358,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can information guess ? : Towards information leakage quantification in side-channel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information Theory [cs.IT]. Institut Polytechnique de Paris, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021IPPAT044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03504182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7491,51 +7612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2024.105045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04811295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdian Ming" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2024.3424208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Krishna Verma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Krotov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-023-2276-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianmei Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i3.192-222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Kroeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Karimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-022-06012-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i4.774-799" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-022-00305-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Zhou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhong Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3209890" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3129141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03633061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3167914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Crnkovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00483-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Goli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00227-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mesnager" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i3.465-495" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02919657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3009609" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01650257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fathi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piermarco Cannarsa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.12.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1556134.1556138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasin Ishraq Reefat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Pourmehrani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Daif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS65138.2025.11022813" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075036v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Nasir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;hne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68391-6_12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CWIT55308.2022.9817673" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bel Korchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9517752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611478" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03328130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD53106.2021.00093" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazhmeh Karimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474137" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44778.2020.9325241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116428" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03037597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/fv2n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412272v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50011-9_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfu Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggang Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CROWNCom.2013.6636818" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055425v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Liang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqun Cao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12220-0_54" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459361" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64399-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433854v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89915-8_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mendico" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhi Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03504182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IPPAT044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2024.105045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04811295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdian Ming" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2024.3424208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Krishna Verma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Krotov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-023-2276-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianmei Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i3.192-222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i4.774-799" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Kroeger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Karimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-022-06012-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3129141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-022-00305-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhong Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3209890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03633061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3167914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Crnkovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00483-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Goli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00227-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mesnager" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i3.465-495" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02919657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3009609" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01650257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fathi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piermarco Cannarsa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.12.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1556134.1556138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Nasir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;hne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasin Ishraq Reefat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Pourmehrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Daif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS65138.2025.11022813" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075036v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68391-6_12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CWIT55308.2022.9817673" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bel Korchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03328130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9517752" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611478" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD53106.2021.00093" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazhmeh Karimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44778.2020.9325241" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116428" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03037597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/fv2n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50011-9_24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfu Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggang Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CROWNCom.2013.6636818" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Liang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqun Cao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12220-0_54" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459361" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64399-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89915-8_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mendico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhi Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03504182v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IPPAT044" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>