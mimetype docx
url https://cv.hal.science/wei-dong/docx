--- v0 (2026-03-18)
+++ v1 (2026-04-27)
@@ -66,5422 +66,5556 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale thermodynamics needs the concept of a disjoining chemical potential</w:t>
+                <w:t xml:space="preserve">What are the 100 most cited fungal genera?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Wei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.S. Bhunjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Phukhamsakda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boekhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Z. Groenewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36970-7⟩</w:t>
+              <w:t xml:space="preserve">Studies in Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3114/sim.2024.108.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305668v1</w:t>
+                <w:t xml:space="preserve">hal-05595177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach based on morphological thermodynamics for a fluid confined in various porous media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Dong</w:t>
+                <w:t xml:space="preserve">Nanoscale thermodynamics needs the concept of a disjoining chemical potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123345⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309481v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics, statistical mechanics and the vanishing pore width limit of confined fluids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general approach based on morphological thermodynamics for a fluid confined in various porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schilling</w:t>
+                <w:t xml:space="preserve">C.Z. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01255-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 392, pp.123345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305730v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented scaled particle theory for a hard disk fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Dong</w:t>
+                <w:t xml:space="preserve">Thermodynamics, statistical mechanics and the vanishing pore width limit of confined fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Franosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120507⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01255-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871335v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effective plan for global testing - An infection rate stratified, algorith guided, multiple-level, continuously pooled testing strategy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augmented scaled particle theory for a hard disk fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Z. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 765, pp.144251. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 368, pp.120507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095053v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connect the Thermodynamics of Bulk and Confined Fluids: Confinement-Adsorption Scaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cost-effective plan for global testing - An infection rate stratified, algorith guided, multiple-level, continuously pooled testing strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Qiao</w:t>
+                <w:t xml:space="preserve">Tianshu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhao</w:t>
+                <w:t xml:space="preserve">Lan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xia Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carolyn Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Thomason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03126⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 765, pp.144251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376153v1</w:t>
+                <w:t xml:space="preserve">hal-03095053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids in porous media. IV. Quench effect on chemical potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Connect the Thermodynamics of Bulk and Confined Fluids: Confinement-Adsorption Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984773⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.3840-3847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671996v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane tube pearling induced by a coupling of osmotic pressure and nanoparticle adhesion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Dong</w:t>
+                <w:t xml:space="preserve">Fluids in porous media. IV. Quench effect on chemical potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianren Zhang</w:t>
+                <w:t xml:space="preserve">S. L. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. L. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1161855⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (23), pp.234504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671986v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Fluids in porous media. III. Scaled particle theory” [J. Chem. Phys. 134 , 074503 (2011)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Patsahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (9), pp.099903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4943572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaled Particle Theory for Multicomponent Hard Sphere Fluids Confined in Random Porous Media</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane tube pearling induced by a coupling of osmotic pressure and nanoparticle adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. S. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Dong</w:t>
+                <w:t xml:space="preserve">Falin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongtao Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianren Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b02957⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (16-17), pp.2432 - 2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1161855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671988v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting a chemical bond with demon's scissors: Mode- and bond-selective reactivity of methane on metal surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Scaled Particle Theory for Multicomponent Hard Sphere Fluids Confined in Random Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (24), pp.5491 - 5504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b02957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235926v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase behavior under the averaging over disorder realizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cutting a chemical bond with demon's scissors: Mode- and bond-selective reactivity of methane on metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Badiali</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2014.12.024⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 640, pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235974v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage effect on reactivity can be more complicated than what you believe: H2 dissociation on H-precovered Pd(111)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phase behavior under the averaging over disorder realizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Vakarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. H. Yan</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Badiali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 424, pp.294-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2014.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4883238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235930v1</w:t>
+                <w:t xml:space="preserve">hal-01235974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Bond Selective Chemistry from First Principles: Methane on Metal Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coverage effect on reactivity can be more complicated than what you believe: H2 dissociation on H-precovered Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. M. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. h. Yan</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046101⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (24), pp.244703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4883238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235933v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Rates for Hydrogen on Pd(111) from Molecular Quantum Dynamics Calculations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Bond Selective Chemistry from First Principles: Methane on Metal Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dong Wei</w:t>
+                <w:t xml:space="preserve">X. j. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. f. Busnengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. h. Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz502251w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.046101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089731v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain-Length and Temperature Dependence of Self-Assembled Monolayers of Alkylthiolates on Au(111) and Ag(111) Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. G. Solano Canchaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alcamí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (23), pp.4138-4146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp412285v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations based on reactive force-fields for surface chemical reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.F. Busnengo</w:t>
+                <w:t xml:space="preserve">Diffusion Rates for Hydrogen on Pd(111) from Molecular Quantum Dynamics Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Firmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2012.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz502251w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01889598v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical behavior of two-dimensional magnetic lattice gas model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulations based on reactive force-fields for surface chemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Chen</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-10948-9⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 990, pp.152 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2012.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889621v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of a complex surface reaction: The effect of coverage on H 2 dissociation on Pd(111)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Critical behavior of two-dimensional magnetic lattice gas model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125418⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (2), pp.189 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-10948-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889609v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids in porous media. III. Scaled particle theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulation of a complex surface reaction: The effect of coverage on H 2 dissociation on Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3532546⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889600v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Reactive force fields for surface chemical reactions: A case study with hydrogen dissociation on Pd surfaces” [J. Chem. Phys. 132, 014704 (2010)]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluids in porous media. III. Scaled particle theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Patsahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 135 (16), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3652026⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 134 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3532546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889611v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “A Highly Accurate and Analytic Equation of State for a Hard Sphere Fluid in Random Porous Media”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comment on “Reactive force fields for surface chemical reactions: A case study with hydrogen dissociation on Pd surfaces” [J. Chem. Phys. 132, 014704 (2010)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Chen</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9106603⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3652026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889628v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive force fields for surface chemical reactions: A case study with hydrogen dissociation on Pd surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comment on “A Highly Accurate and Analytic Equation of State for a Hard Sphere Fluid in Random Porous Media”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Busnengo</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3265854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (2), pp.1225 - 1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9106603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889627v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Accurate and Analytic Equation of State for a Hard Sphere Fluid in Random Porous Media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reactive force fields for surface chemical reactions: A case study with hydrogen dissociation on Pd surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp809706n⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3265854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889630v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of the Born-Oppenheimer Approximation in the F+ o-D2 -&amp;gt; DF + D Reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Highly Accurate and Analytic Equation of State for a Hard Sphere Fluid in Random Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (18), pp.6360 - 6365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp809706n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1144984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03047406v1</w:t>
+                <w:t xml:space="preserve">hal-01889630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids Confined in Porous Media: A Soft-Sponge Model †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krakoviack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (43), pp.15910 - 15923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp073693f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids in porous media. I. A hard sponge model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Breakdown of the Born-Oppenheimer Approximation in the F+ o-D2 -&amp;gt; DF + D Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2390703⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 317 (5841), pp.1061-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1144984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906897v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic pressure of a fluid confined in a random porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluids in porous media. I. A hard sponge model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Zheng</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.012201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2390703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906938v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature effects in dynamic trapping mediated adsorption of lignt molecules on metal surfaces: H2 on Pd(111) and Pd(110)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic pressure of a fluid confined in a random porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physRevB.72.125411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.012201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110036v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-functional theory calculations of the adsorption of Cl at perfect and defective Ag(111) surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Catlow</w:t>
+                <w:t xml:space="preserve">Surface temperature effects in dynamic trapping mediated adsorption of lignt molecules on metal surfaces: H2 on Pd(111) and Pd(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sautet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Antoine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Di Césare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.045419⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.125411-1-125411-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physRevB.72.125411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896259v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping, Molecular Adsorption, and Precursors for Nonactivated Chemisorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Density-functional theory calculations of the adsorption of Cl at perfect and defective Ag(111) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Leeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.236103⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.045419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907023v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of a hydrogen atom on the Pd(111) surface: quantum transition state wave packet approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Trapping, Molecular Adsorption, and Precursors for Nonactivated Chemisorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Busnengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2003.09.008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.236103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01907044v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of the 6D potential energy surface for a diatomic molecule near a solid surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Diffusion of a hydrogen atom on the Pd(111) surface: quantum transition state wave packet approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 547 (1-2), pp.149 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2003.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006965v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous catalysis through subsurface sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Representation of the 6D potential energy surface for a diatomic molecule near a solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Busnengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 122, pp.1796-1801</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 112, pp.7641-7651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006944v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-dimensional classical dynamics of H2 dissociative adsorption on Pd(111)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous catalysis through subsurface sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Salin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 320, pp.328-334</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122, pp.1796-1801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006957v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid structure near heterogeneous surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Six-dimensional classical dynamics of H2 dissociative adsorption on Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Busnengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 110, pp.570-576</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 320, pp.328-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006905v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption on palladium: a comparative theoretical study of different surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluid structure near heterogeneous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 411, pp.123-136</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 110, pp.570-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006728v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the dissociative adsorption of H2 on the Pd(110) surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Hydrogen adsorption on palladium: a comparative theoretical study of different surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 412/413, pp.518-526</w:t>
+              <w:t xml:space="preserve">, 1998, 411, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006729v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-induced reconstructions on Pd(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57, pp.12482-12491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the ultrasoft pseudopotential formalism and the LAPW method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ab initio study of the dissociative adsorption of H2 on the Pd(110) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 57, pp.4304-4307</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 412/413, pp.518-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006725v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time tail effect of the velocity correlation on diffusion-controlled reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relation between the ultrasoft pseudopotential formalism and the LAPW method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 107, pp.9890-9893</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57, pp.4304-4307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006614v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of the H-induced reconstructions of the Pd(110) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 377-379, pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2 dissociative adsorption on Pd(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Long-time tail effect of the velocity correlation on diffusion-controlled reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56, pp.15396-15403</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 107, pp.9890-9893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006615v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative adsorption of H2 on the Pd(111) surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">H2 dissociative adsorption on Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 119, pp.69-76</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56, pp.15396-15403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006616v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemisorption of H on Pd(111): an ab initio approach with ultrasoft pseudopotentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dissociative adsorption of H2 on the Pd(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 54, pp.2157-2166</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 119, pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006437v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical route to the pressure of a fluid adsorbed in a random porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chemisorption of H on Pd(111): an ab initio approach with ultrasoft pseudopotentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Furthmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.2157-2166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006147v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid diffusion through a porous solid: nonequilibrium molecular-dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 52, pp.801-804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density distribution of a fluid through a microporous solid : Monte Carlo simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mechanical route to the pressure of a fluid adsorbed in a random porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 102, pp.6570-6573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.469372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005960v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanism for the isomerization of alkynyl and alkenyl phosphines to their corresponding low-coordinate compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Density distribution of a fluid through a microporous solid : Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Pfister-Guillouzo</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 18, pp.629-641</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 49, pp.2184-2191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005959v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reaction mechanism for the isomerization of alkynyl and alkenyl phosphines to their corresponding low-coordinate compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pfister-Guillouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 18, pp.629-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diffusion-controlled reactions. II an approached based on a generealized diffusion aquation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 101, pp.299-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5491,2354 +5625,2354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommending Deployment Strategies for Collaborative Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senjuti Basu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD/PODS '20: International Conference on Management of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Portland (virtual), United States. pp.3-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3318464.3389719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Deployment Recommendation with Worker Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senjuti Basu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 36th International Conference on Data Engineering (ICDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Dallas, France. pp.1806-1809, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDE48307.2020.00175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Peer Learning in Online Groups with Affinities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Esfandiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senjuti Basu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 25th ACM SIGKDD International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Anchorage, France. pp.1216-1226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3292500.3330945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and Application of Space-Time Evolution of Soil Fertility Data Mining Based on Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guifen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Computer and Computing Technologies in Agriculture (CCTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Beijing, China. pp.359-367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27278-3_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-vapor phase transition of Lennard-Jone mixtures in random porous media: Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Statistical Physics, STATPHYS 21, 15/07/01 - 21/07/01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic description of diffusion-limited reactions: Noyes' theory revisited</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Liquid-gas phase transition in random porous media: Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Middle European Cooperation in Statistical Physics - Recent Progress in the Statistical Physics Disordered Systems, Soft Matter and out-of-Equilibrium Phenomena, 9/03/00 - 11/03/00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Nancy, France</w:t>
+              <w:t xml:space="preserve">Utretch University, Institute for Theoretical Physics, 28/09/00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Utretch, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010479v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00011951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative adsorption of H2 on Pd(111): from energetics to dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kinetic description of diffusion-limited reactions: Noyes' theory revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Beijeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Salin</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Solid Films and Surfaces, 9/07/00 - 13/07/00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Princeton, United States</w:t>
+              <w:t xml:space="preserve">25th Middle European Cooperation in Statistical Physics - Recent Progress in the Statistical Physics Disordered Systems, Soft Matter and out-of-Equilibrium Phenomena, 9/03/00 - 11/03/00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010296v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-gas phase transition in random porous media: Monte Carlo simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dissociative adsorption of H2 on Pd(111): from energetics to dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Busnengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crespos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utretch University, Institute for Theoretical Physics, 28/09/00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Utretch, Netherlands</w:t>
+              <w:t xml:space="preserve">10th International Conference on Solid Films and Surfaces, 9/07/00 - 13/07/00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011951v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative adsorption of H2 on Pd(111): from ab-initio calculations to dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crespos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Theoretical Aspects of Heterogeneous Catalysis, 30/05/00 - 3/06/00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of molecular orientation in dissociative adsorption for a non-activated system: a case study on H2/Pd(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crespos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Inelastic Ion-Surface Collisions, 20/11/00 - 24/11/00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between recollisions, reaction kinetics and cage effect of chemical reactions in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Liquid Matter Conference, 3/07/99 - 7/07/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition of fluids confined in random porous media: Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Annual Meeting, 31/10/99 - 5/11/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux poreux : diffusion et transition de phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Charles Sadron, CNRS, 18/05/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous catalysis through subsurface sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">217th American Chemical Society National Meeting and Exposition Program, 21/03/99 - 25/03/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative characterization of cage effect for reactions in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van Beijeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IUPAP Conference on Statistical Physics, STAPHYS 20, 20/07/98 - 25/07/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of CH3 on NI(111). Why are surface hydrogens more reactive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Vacuum Congress, IVC-14, 31/08/98 - 4/09/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of fluid density distribution near plane and heterogeneous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Effects of Surface Heterogeneity in Adsorption and Catalysis on Solids, 9/08/98 - 16/08/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances and prospects in the study of diffusion reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Suzuki Lecture, Chemistry Department, Doshisha University, 6/02/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la méthode du pseudopotentiel &amp;quot;ultrasoft&amp;quot; et la méthode LAPW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Structure Electronique dans les Matériaux, 27/05/98 - 28/05/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative adsorption of H2 on the Pd(111) and Pd(110) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QTS 97, Symposium on Quantum and Simulation of Bulk, Surface and interface Phenomena, 15/06/97 - 18/06/97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption dissociative de H2 sur Pd (111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire de Physicochimie Théorique, Université Bordeaux 1, 27/11/97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of H/Pd(110)-(1x2) surface reconstitutions by ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Surface Science, ECOSS-16, 9/09/96 - 13/09/96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time tail effect of velocity correlation on diffusion-controlled reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Liquid Matter Conference, 6/07/96 - 10/07/96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Norwich, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de la chimisorption de l'hydrogène sur Pd(110) et de la reconstruction de la surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des Jeunes physico-Chimistes, 16/07/96 - 18/07/96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid diffusion through a porous solid: nonequilibrium molecular-dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption, Phase Transitions and Transport in Porous Materials, CECAM, 11/09/95 - 15/09/95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes théoriques des réactions controllées par la diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Département de Chimie Physique des Réactions, URA 328, ENSIC, 23/02/94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7985,51 +8119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36970-7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309481v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Qiao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Franosch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schilling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01255-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120507" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Gu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carolyn Graff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Thomason" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falin Tian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtao Yue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianren Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1161855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patsahan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holovko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. S. Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Shen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moiraghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Busnengo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.04.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Vakarin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.12.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8201;j. Shen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;f. Busnengo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8201;h. Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502251w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcam&#237;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Busnengo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412285v" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.03.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV620B10-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10948-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1D266E4D26E040611DFD25555DAAA29ECE469D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125418" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532546" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9106603" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Busnengo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265854" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809706n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Che" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144984" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krakoviack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073693f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P1P4NZHN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390703" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.012201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Di C&#233;sare" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.125411" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leeuw" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catlow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.045419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.236103" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nikitin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.09.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHK29J4G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eichler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hafner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006614v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furthmuller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.469372" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006148v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfister-Guillouzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3318464.3389719" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE48307.2020.00175" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Esfandiari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330945" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifen Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Jiang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27278-3_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Beijeren" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bocquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crespos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Brennan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010458v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011843v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010410v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010896v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05595177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Bhunjun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phukhamsakda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boekhout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Groenewald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/sim.2024.108.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36970-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Qiao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Jiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Franosch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schilling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01255-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carolyn Graff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Thomason" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984773" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patsahan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holovko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falin Tian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtao Yue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianren Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1161855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. S. Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02957" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Shen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moiraghi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Busnengo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Vakarin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.12.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Yan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883238" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8201;j. Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;f. Busnengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8201;h. Yan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcam&#237;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Busnengo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412285v" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502251w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Yan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.03.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV620B10-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10948-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1D266E4D26E040611DFD25555DAAA29ECE469D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532546" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9106603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Busnengo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265854" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809706n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krakoviack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073693f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P1P4NZHN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Che" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144984" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906897v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390703" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.012201" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Di C&#233;sare" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.125411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leeuw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catlow" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.045419" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.236103" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nikitin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.09.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHK29J4G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eichler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hafner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006437v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furthmuller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.469372" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfister-Guillouzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Andre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3318464.3389719" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE48307.2020.00175" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Esfandiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330945" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifen Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Jiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27278-3_38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Beijeren" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bocquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crespos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011019v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Brennan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010929v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011832v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>