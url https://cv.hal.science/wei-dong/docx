--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -234,252 +234,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale thermodynamics needs the concept of a disjoining chemical potential</w:t>
+                <w:t xml:space="preserve">A general approach based on morphological thermodynamics for a fluid confined in various porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Wei</w:t>
+                <w:t xml:space="preserve">C.Z. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36970-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 392, pp.123345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305668v1</w:t>
+                <w:t xml:space="preserve">hal-04309481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach based on morphological thermodynamics for a fluid confined in various porous media</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale thermodynamics needs the concept of a disjoining chemical potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Dong</w:t>
+                <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 392, pp.123345. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309481v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics, statistical mechanics and the vanishing pore width limit of confined fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Franosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -539,77 +539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented scaled particle theory for a hard disk fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Z. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 368, pp.120507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -777,51 +777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connect the Thermodynamics of Bulk and Confined Fluids: Confinement-Adsorption Scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -829,51 +829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (10), pp.3840-3847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. L. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (23), pp.234504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Patsahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (9), pp.099903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (24), pp.5491 - 5504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.J. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1518,51 +1518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase behavior under the averaging over disorder realizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Vakarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Badiali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1603,512 +1603,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage effect on reactivity can be more complicated than what you believe: H2 dissociation on H-precovered Pd(111)</w:t>
+                <w:t xml:space="preserve">Towards Bond Selective Chemistry from First Principles: Methane on Metal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. M. Sun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">X. j. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. H. Yan</w:t>
+                <w:t xml:space="preserve">H. f. Busnengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. h. Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4883238⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.046101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235930v1</w:t>
+                <w:t xml:space="preserve">hal-01235933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Bond Selective Chemistry from First Principles: Methane on Metal Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coverage effect on reactivity can be more complicated than what you believe: H2 dissociation on H-precovered Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. M. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. h. Yan</w:t>
+                <w:t xml:space="preserve">X. H. Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (4), pp.046101. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (24), pp.244703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4883238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235933v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain-Length and Temperature Dependence of Self-Assembled Monolayers of Alkylthiolates on Au(111) and Ag(111) Surfaces</w:t>
+                <w:t xml:space="preserve">Diffusion Rates for Hydrogen on Pd(111) from Molecular Quantum Dynamics Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
+                <w:t xml:space="preserve">Thiago Firmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. G. Solano Canchaya</w:t>
+                <w:t xml:space="preserve">Roberto Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Dong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp412285v⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz502251w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235932v1</w:t>
+                <w:t xml:space="preserve">hal-01089731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Rates for Hydrogen on Pd(111) from Molecular Quantum Dynamics Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chain-Length and Temperature Dependence of Self-Assembled Monolayers of Alkylthiolates on Au(111) and Ag(111) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Firmino</w:t>
+                <w:t xml:space="preserve">J. G. Solano Canchaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Marquardt</w:t>
+                <w:t xml:space="preserve">M. Alcamí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. F. Busnengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.4270. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (23), pp.4138-4146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz502251w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp412285v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089731v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations based on reactive force-fields for surface chemical reactions</w:t>
               </w:r>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.J. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,537 +2230,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical behavior of two-dimensional magnetic lattice gas model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulation of a complex surface reaction: The effect of coverage on H 2 dissociation on Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-10948-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889621v1</w:t>
+                <w:t xml:space="preserve">hal-01889609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of a complex surface reaction: The effect of coverage on H 2 dissociation on Pd(111)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fluids in porous media. III. Scaled particle theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Patsahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125418⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3532546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889609v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids in porous media. III. Scaled particle theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comment on “Reactive force fields for surface chemical reactions: A case study with hydrogen dissociation on Pd surfaces” [J. Chem. Phys. 132, 014704 (2010)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3532546⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 135 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3652026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889600v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Reactive force fields for surface chemical reactions: A case study with hydrogen dissociation on Pd surfaces” [J. Chem. Phys. 132, 014704 (2010)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical behavior of two-dimensional magnetic lattice gas model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Shen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Yan</w:t>
+                <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (2), pp.189 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-10948-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3652026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “A Highly Accurate and Analytic Equation of State for a Hard Sphere Fluid in Random Porous Media”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (2), pp.1225 - 1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2807,51 +2807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive force fields for surface chemical reactions: A case study with hydrogen dissociation on Pd surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,51 +2911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Accurate and Analytic Equation of State for a Hard Sphere Fluid in Random Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (18), pp.6360 - 6365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2989,51 +2989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids Confined in Porous Media: A Soft-Sponge Model †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krakoviack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,51 +3252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids in porous media. I. A hard sponge model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3343,64 +3343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic pressure of a fluid confined in a random porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3447,90 +3447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperature effects in dynamic trapping mediated adsorption of lignt molecules on metal surfaces: H2 on Pd(111) and Pd(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Di Césare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.125411-1-125411-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3558,330 +3558,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-functional theory calculations of the adsorption of Cl at perfect and defective Ag(111) surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping, Molecular Adsorption, and Precursors for Nonactivated Chemisorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Busnengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Leeuw</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W. Dong</w:t>
+                <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.045419⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.236103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896259v1</w:t>
+                <w:t xml:space="preserve">hal-01907023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping, Molecular Adsorption, and Precursors for Nonactivated Chemisorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Density-functional theory calculations of the adsorption of Cl at perfect and defective Ag(111) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Leeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 93 (23), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.236103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.045419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907023v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of a hydrogen atom on the Pd(111) surface: quantum transition state wave packet approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 547 (1-2), pp.149 - 156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3940,64 +3940,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of the 6D potential energy surface for a diatomic molecule near a solid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 112, pp.7641-7651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4035,64 +4035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous catalysis through subsurface sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 122, pp.1796-1801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4130,64 +4130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six-dimensional classical dynamics of H2 dissociative adsorption on Pd(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 320, pp.328-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4225,51 +4225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid structure near heterogeneous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 110, pp.570-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4288,394 +4288,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption on palladium: a comparative theoretical study of different surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">H-induced reconstructions on Pd(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eichler</w:t>
+                <w:t xml:space="preserve">G. Kresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 411, pp.123-136</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57, pp.12482-12491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006728v1</w:t>
+                <w:t xml:space="preserve">hal-00006719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-induced reconstructions on Pd(110)</w:t>
+                <w:t xml:space="preserve">Ab initio study of the dissociative adsorption of H2 on the Pd(110) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 57, pp.12482-12491</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 412/413, pp.518-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006719v1</w:t>
+                <w:t xml:space="preserve">hal-00006729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the dissociative adsorption of H2 on the Pd(110) surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen adsorption on palladium: a comparative theoretical study of different surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 412/413, pp.518-526</w:t>
+              <w:t xml:space="preserve">, 1998, 411, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006729v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between the ultrasoft pseudopotential formalism and the LAPW method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57, pp.4304-4307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4694,437 +4694,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the H-induced reconstructions of the Pd(110) surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">H2 dissociative adsorption on Pd(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Kresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 377-379, pp.56-61</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56, pp.15396-15403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006598v1</w:t>
+                <w:t xml:space="preserve">hal-00006615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time tail effect of the velocity correlation on diffusion-controlled reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dissociative adsorption of H2 on the Pd(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 107, pp.9890-9893</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 119, pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006614v1</w:t>
+                <w:t xml:space="preserve">hal-00006616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2 dissociative adsorption on Pd(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of the H-induced reconstructions of the Pd(110) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56, pp.15396-15403</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 377-379, pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006615v1</w:t>
+                <w:t xml:space="preserve">hal-00006598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative adsorption of H2 on the Pd(111) surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Long-time tail effect of the velocity correlation on diffusion-controlled reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 119, pp.69-76</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 107, pp.9890-9893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006616v1</w:t>
+                <w:t xml:space="preserve">hal-00006614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorption of H on Pd(111): an ab initio approach with ultrasoft pseudopotentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Furthmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid diffusion through a porous solid: nonequilibrium molecular-dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5257,51 +5257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical route to the pressure of a fluid adsorbed in a random porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 102, pp.6570-6573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5335,51 +5335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density distribution of a fluid through a microporous solid : Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5417,51 +5417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction mechanism for the isomerization of alkynyl and alkenyl phosphines to their corresponding low-coordinate compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,51 +5525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-controlled reactions. II an approached based on a generealized diffusion aquation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5633,235 +5633,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Deployment Strategies for Collaborative Tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Task Deployment Recommendation with Worker Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senjuti Basu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD/PODS '20: International Conference on Management of Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Portland (virtual), United States. pp.3-17, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 36th International Conference on Data Engineering (ICDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Dallas, France. pp.1806-1809, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3318464.3389719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDE48307.2020.00175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972571v1</w:t>
+                <w:t xml:space="preserve">hal-02972565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Deployment Recommendation with Worker Availability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recommending Deployment Strategies for Collaborative Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senjuti Basu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 36th International Conference on Data Engineering (ICDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Dallas, France. pp.1806-1809, </w:t>
+              <w:t xml:space="preserve">SIGMOD/PODS '20: International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Portland (virtual), United States. pp.3-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDE48307.2020.00175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3318464.3389719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972565v1</w:t>
+                <w:t xml:space="preserve">hal-02972571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Peer Learning in Online Groups with Affinities</w:t>
               </w:r>
@@ -6081,51 +6081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-vapor phase transition of Lennard-Jone mixtures in random porous media: Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Statistical Physics, STATPHYS 21, 15/07/01 - 21/07/01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6150,51 +6150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-gas phase transition in random porous media: Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utretch University, Institute for Theoretical Physics, 28/09/00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Utretch, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6213,299 +6213,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic description of diffusion-limited reactions: Noyes' theory revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociative adsorption of H2 on Pd(111): from energetics to dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Busnengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. van Beijeren</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">C. Crespos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.L. Bocquet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Middle European Cooperation in Statistical Physics - Recent Progress in the Statistical Physics Disordered Systems, Soft Matter and out-of-Equilibrium Phenomena, 9/03/00 - 11/03/00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Solid Films and Surfaces, 9/07/00 - 13/07/00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010479v1</w:t>
+                <w:t xml:space="preserve">hal-00010296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative adsorption of H2 on Pd(111): from energetics to dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.F. Busnengo</w:t>
+                <w:t xml:space="preserve">Kinetic description of diffusion-limited reactions: Noyes' theory revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Beijeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crespos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Salin</w:t>
+                <w:t xml:space="preserve">M.L. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Solid Films and Surfaces, 9/07/00 - 13/07/00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Princeton, United States</w:t>
+              <w:t xml:space="preserve">25th Middle European Cooperation in Statistical Physics - Recent Progress in the Statistical Physics Disordered Systems, Soft Matter and out-of-Equilibrium Phenomena, 9/03/00 - 11/03/00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010296v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative adsorption of H2 on Pd(111): from ab-initio calculations to dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crespos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Theoretical Aspects of Heterogeneous Catalysis, 30/05/00 - 3/06/00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6543,77 +6543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of molecular orientation in dissociative adsorption for a non-activated system: a case study on H2/Pd(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Busnengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crespos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Inelastic Ion-Surface Collisions, 20/11/00 - 24/11/00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Carlos de Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6632,208 +6632,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between recollisions, reaction kinetics and cage effect of chemical reactions in solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phase transition of fluids confined in random porous media: Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Liquid Matter Conference, 3/07/99 - 7/07/99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">AIChE Annual Meeting, 31/10/99 - 5/11/99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010731v1</w:t>
+                <w:t xml:space="preserve">hal-00011019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of fluids confined in random porous media: Monte Carlo simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Relation between recollisions, reaction kinetics and cage effect of chemical reactions in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Annual Meeting, 31/10/99 - 5/11/99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Dallas, United States</w:t>
+              <w:t xml:space="preserve">IV Liquid Matter Conference, 3/07/99 - 7/07/99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011019v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux poreux : diffusion et transition de phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Charles Sadron, CNRS, 18/05/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6871,64 +6871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous catalysis through subsurface sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">217th American Chemical Society National Meeting and Exposition Program, 21/03/99 - 25/03/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6947,385 +6947,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative characterization of cage effect for reactions in solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Recent advances and prospects in the study of diffusion reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.L. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IUPAP Conference on Statistical Physics, STAPHYS 20, 20/07/98 - 25/07/98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Suzuki Lecture, Chemistry Department, Doshisha University, 6/02/98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010458v1</w:t>
+                <w:t xml:space="preserve">hal-00011843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of CH3 on NI(111). Why are surface hydrogens more reactive ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparative study of fluid density distribution near plane and heterogeneous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Vacuum Congress, IVC-14, 31/08/98 - 4/09/98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Effects of Surface Heterogeneity in Adsorption and Catalysis on Solids, 9/08/98 - 16/08/98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010389v1</w:t>
+                <w:t xml:space="preserve">hal-00010550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of fluid density distribution near plane and heterogeneous surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quantitative characterization of cage effect for reactions in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Beijeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Effects of Surface Heterogeneity in Adsorption and Catalysis on Solids, 9/08/98 - 16/08/98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Torun, Poland</w:t>
+              <w:t xml:space="preserve">20th IUPAP Conference on Statistical Physics, STAPHYS 20, 20/07/98 - 25/07/98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010550v1</w:t>
+                <w:t xml:space="preserve">hal-00010458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and prospects in the study of diffusion reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydrogenation of CH3 on NI(111). Why are surface hydrogens more reactive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Suzuki Lecture, Chemistry Department, Doshisha University, 6/02/98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">14th International Vacuum Congress, IVC-14, 31/08/98 - 4/09/98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011843v1</w:t>
+                <w:t xml:space="preserve">hal-00010389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la méthode du pseudopotentiel &amp;quot;ultrasoft&amp;quot; et la méthode LAPW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Structure Electronique dans les Matériaux, 27/05/98 - 28/05/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7344,273 +7344,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative adsorption of H2 on the Pd(111) and Pd(110) surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adsorption dissociative de H2 sur Pd (111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QTS 97, Symposium on Quantum and Simulation of Bulk, Surface and interface Phenomena, 15/06/97 - 18/06/97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">Laboratoire de Physicochimie Théorique, Université Bordeaux 1, 27/11/97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010929v1</w:t>
+                <w:t xml:space="preserve">hal-00011832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption dissociative de H2 sur Pd (111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dissociative adsorption of H2 on the Pd(111) and Pd(110) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de Physicochimie Théorique, Université Bordeaux 1, 27/11/97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">QTS 97, Symposium on Quantum and Simulation of Bulk, Surface and interface Phenomena, 15/06/97 - 18/06/97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011832v1</w:t>
+                <w:t xml:space="preserve">hal-00010929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of H/Pd(110)-(1x2) surface reconstitutions by ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7648,51 +7648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time tail effect of velocity correlation on diffusion-controlled reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Liquid Matter Conference, 6/07/96 - 10/07/96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Norwich, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7730,64 +7730,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de la chimisorption de l'hydrogène sur Pd(110) et de la reconstruction de la surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des Jeunes physico-Chimistes, 16/07/96 - 18/07/96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7812,51 +7812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid diffusion through a porous solid: nonequilibrium molecular-dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption, Phase Transitions and Transport in Porous Materials, CECAM, 11/09/95 - 15/09/95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7881,51 +7881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes théoriques des réactions controllées par la diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Département de Chimie Physique des Réactions, URA 328, ENSIC, 23/02/94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8119,51 +8119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05595177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Bhunjun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phukhamsakda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boekhout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Groenewald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/sim.2024.108.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36970-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Qiao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Jiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Franosch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schilling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01255-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carolyn Graff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Thomason" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984773" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patsahan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holovko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falin Tian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtao Yue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianren Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1161855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. S. Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02957" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Shen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moiraghi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Busnengo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Vakarin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.12.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Yan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883238" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8201;j. Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;f. Busnengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8201;h. Yan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcam&#237;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Busnengo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412285v" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502251w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Yan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.03.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV620B10-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10948-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1D266E4D26E040611DFD25555DAAA29ECE469D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532546" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9106603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Busnengo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265854" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809706n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krakoviack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073693f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P1P4NZHN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Che" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144984" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906897v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390703" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.012201" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Di C&#233;sare" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.125411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leeuw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catlow" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.045419" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.236103" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nikitin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.09.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHK29J4G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eichler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hafner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006437v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furthmuller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.469372" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfister-Guillouzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Andre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3318464.3389719" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE48307.2020.00175" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Esfandiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330945" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifen Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Jiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27278-3_38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Beijeren" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bocquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crespos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011019v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Brennan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010929v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011832v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05595177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Bhunjun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phukhamsakda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boekhout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Groenewald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/sim.2024.108.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Qiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36970-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Franosch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schilling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01255-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carolyn Graff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Thomason" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984773" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patsahan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holovko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falin Tian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtao Yue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianren Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1161855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. S. Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02957" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Shen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moiraghi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Busnengo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Vakarin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Badiali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.12.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8201;j. Shen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;f. Busnengo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.&#8201;h. Yan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Yan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883238" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marquardt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502251w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcam&#237;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Busnengo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412285v" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Yan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.03.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV620B10-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532546" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10948-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1D266E4D26E040611DFD25555DAAA29ECE469D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9106603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Busnengo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265854" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809706n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krakoviack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073693f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P1P4NZHN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Che" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144984" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906897v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390703" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.012201" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Di C&#233;sare" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.125411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.236103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896259v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leeuw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catlow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.045419" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nikitin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.09.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHK29J4G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kresse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hafner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eichler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006437v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furthmuller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.469372" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfister-Guillouzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Andre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972565v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE48307.2020.00175" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972571v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3318464.3389719" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Esfandiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330945" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifen Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Jiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27278-3_38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crespos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Beijeren" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bocquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Brennan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>