--- v0 (2026-03-10)
+++ v1 (2026-05-01)
@@ -72,4665 +72,4799 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilm of Oenococcus oeni on yeast derivatives: An innovation to trigger malolactic fermentation and modulate the molecular fingerprint of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fonchy-Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.100375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crbiot.2026.100375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of N-terminal domain on the sHSP Lo18 function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3085), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-33004-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed biofilm formation by Oenococcus oeni and Saccharomyces cerevisiae : A new strategy for the wine fermentation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Palud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.104386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élimination de molécules phytosanitaires par des voies biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Degueurce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.32 à 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technological affinity index for interaction between lactic acid bacteria and Saccharomyces cerevisiae strains to modulate the fruity and floreal aroma of Catarratto wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Naselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Craparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Porrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 460 (Pt 3), pp.140647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of membrane physiology in sHSP Lo18-lipid interaction and lipochaperone activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Fernández Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67362-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell morphology observations for discriminating between &amp;lt;i&amp;gt;Brettanomyces bruxellensis&amp;lt;/i&amp;gt; strains among genetic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significant influence of four highly conserved amino-acids in lipochaperon-active sHsps on the structure and functions of the Lo18 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva Barreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Senet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46306-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the lipochaperone activity of sHSP a key to the stress response encoded in its primary sequence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12192-022-01308-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular chaperone function of three small heat-shock proteins from a model probiotic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Resa Te Rocchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Incoronata Trecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12192-022-01309-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The production of preconditioned freeze-dried Oenococcus oeni primes its metabolism to withstand environmental stresses encountered upon inoculation into wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayoko Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Breniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 369, pp.109617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2022.109617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Genetic Groups within Brettanomyces bruxellensis through Cell Morphology Using a Deep Learning Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7080581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical combinations to evaluate the macromolecular composition of extracellular substances (ECS) from Lactobacillus plantarum cell culture media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peio Elichiry-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-03022-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Transfers Occurring Through Oenococcus oeni Biofilm in Different Enological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Perepelkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2019.00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Phenotypic Analysis of Lactobacillus plantarum shsp Mutants Reveals a Potential Role for hsp1 in Cryotolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Pia Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Capozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exopolysaccharide produced by Weissella confusa: Chemical characterisation, rheology and bioactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Samira Benhouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Heumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of the small heat shock protein Lo18 from Oenococcus oeni in Lactococcus lactis improves its stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.18 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Biofilm Formation by Oenococcus oeni on Malolactic Fermentation and the Release of Aromatic Compounds in Wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (613), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protective role of glutathione addition against wine-related stress in Oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Margalef-Català</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bordons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.8 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of the wine bacterium Oenococcus oeni to ethanol stress: role of the small heat shock protein Lo18 in membrane integrity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (10), pp.2973-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.04178-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrosine-containing peptides are precursors of tyramine produced by Lactobacillus plantarum strain IR BL0076 isolated from wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the CtsR stress response regulon in Lactobacillus plantarum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Fiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Capozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (3), pp.896-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01122-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agr system of Listeria monocytogenes EGD-e: role in adherence and differential expression pattern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (19), pp.6125-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00608-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A technical trick for studying proteomics in parallel to transcriptomics in symbiotic root-fungus interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bestel-Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.451-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common gene expression in Medicago truncatula roots in response to Pseudomonas fluorescens colonization, mycorrhiza development and nodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brechenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 161, pp.855-863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression profiling of up-regulated plant and fungal genes in early and late stages of Medicago truncatula - Glomus mosseae interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brechenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chatagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.253-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental disturbances modulate membrane vesicles production in Oenococcus oeni.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The role of malolactic bacteria metabolism on the organoleptic qualities of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deleris-Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Viticulture and Enology Society. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Macrowine 2025 congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516343v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of malolactic bacteria metabolism on the organoleptic qualities of wines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environmental disturbances modulate membrane vesicles production in Oenococcus oeni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2025 congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172191v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of malolactic bacterial metabolites to the organoleptic diversity of wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deleris-Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental disturbances modulate membrane vesicles production in Oenococcus oeni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of the agr locus of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Savannah, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression communes de gènes de M. truncatula lors de la mycorhization, la nodulation et l'interaction avec une rhizobactérie bénéfique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brechenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque Rhizosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes activés lors de l'interaction racine / Glomus mosseae chez Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brechenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brechenmacher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chatagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Franken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque Rhizosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826748v1</w:t>
-              </w:r>
-[...3393 lines deleted...]
-                <w:t xml:space="preserve">hal-02679368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Chemical Stress Factors in Lactic Acid Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Microorganisms on Grapes, in Must and in Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.397-419, 2017, 978-3-319-60021-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60021-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-related gene responses in beneficial root interactions with non-rhizobial microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medard Massoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 5, APS press, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genes involved in arbuscular mycorrhiza formation and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gollotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brechenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brechenmacher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Franken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhizal technology in agriculture : from genes to bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maccarese, 2002, 3-7643-6485-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4740,893 +4874,893 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling in AM symbiosis establishment: influence of plant symbiotic genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLIP : end course conclusion of European program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant gene responses to Glomus mosseae in compatible and incompatible genotypes of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Mycorrhiza (ICOM5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental-regulated plant and fungal gene expression in mycorrhizal interactions with compatible and incompatible Medicago truncatula genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Colloquium of the SPP 1084 "Mykorrhiza" (MolMyk)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene responses to non rhizobial beneficial microbe interactions in legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brechenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European conference on grain legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics: a functional genomic approach for studying mycorrhizal interactions in legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth European Conference on Grain Legumes - Legumes for the benefit of agriculture nutrition and the environment: their genomics, their products, and their improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the plant genome in modulating arbuscular mycorrhizal formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brechenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chatagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio S. Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Mycorrhizas (ICOM3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes activated during arbuscular mycorrhiza interactions by suppressive substractive hybridisation and cloning of differential expresed cDNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brechenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lapopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Grundwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Congress on Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5773,51 +5907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brechenmacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Franken" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grinbaum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Degueurce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Naselli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Pirrone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Viola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Craparo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Porrello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140647" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Fern&#225;ndez Varela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67362-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46306-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-022-01308-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Resa Te Rocchetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Incoronata Trecca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Scrima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-022-01309-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayoko Matsumoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Breniaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2022.109617" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03022-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perepelkine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pia Arena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capozzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Longo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Russo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00838" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.06.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHWD3MBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bastard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00613" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01498287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Margalef-Catal&#224;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Araque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.10.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04178-13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fiocco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-09" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60021-5_17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Massoumou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750516v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lapopin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Grundwald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fonchy-Penot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2026.100375" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grinbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Degueurce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Naselli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Pirrone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Viola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Craparo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Porrello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Fern&#225;ndez Varela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67362-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46306-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-022-01308-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Resa Te Rocchetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Incoronata Trecca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Scrima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-022-01309-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayoko Matsumoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Breniaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourassa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2022.109617" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03022-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perepelkine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pia Arena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capozzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Longo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Russo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00838" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.06.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHWD3MBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bastard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00613" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01498287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Margalef-Catal&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Araque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.10.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04178-13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fiocco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-09" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brechenmacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679368v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823766v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Franken" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60021-5_17" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Massoumou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770244v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lapopin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Grundwald" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>