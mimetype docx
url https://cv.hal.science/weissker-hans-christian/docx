--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hans-Christian Weissker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacancy-Driven Twinning in Metal Nanoparticles: From Bulk Morphology Transformation to Optical and Electrochemical Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Antoni Kaszkur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR04865F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectra of silver clusters and nanoparticles from 4 to 923 atoms from the TDDFT+U method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.9225. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-53428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of AgAu Alloy Clusters: Effect of Chemical Configuration along a Rearrangement Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/alloys3010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing screening in noble-metal clusters: static vs. dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.2075-2083. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP04316E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial Role of Conjugation in Monolayer-Protected Metal Clusters with Aromatic Ligands: Insights from the Archetypal Au 144 L 60 Cluster Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (38), pp.9262-9268. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of $$\hbox {Ag}_{29}$$(BDT)$$_{12}$$(TPP)$$_4$$ in the VIS and UV and influence of ligand modeling based on real-time electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), pp.91. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02783-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial Role of Conjugation in Monolayer-Protected Metal Clusters with Aromatic Ligands: Insights from the Archetypal Au$_{144}$L$_{60}$ Cluster Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (38), pp.9262-9268. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the chiral-icosahedral golden shell I-Au 60 in multi-shell structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. López-Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (20), pp.204307. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Ag$_{29}$(BDT)$_{12}$(TPP)$_4$ in the VIS and UV and influence of ligand modeling based on real-time electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02783-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metallic are noble-metal clusters? Static screening and polarizability in quantum-sized silver and gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.4452-4458. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08608K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metallic are noble-metal clusters? Static screening and polarizability in quantum-sized silver and gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.4452-4458. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08608K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic quantum size effects in silver nanoparticles are dominated by interfaces and local environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cottancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.275-280. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-018-0345-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral-Icosahedral ( I ) Symmetry in Ubiquitous Metallic Cluster Compounds (145A,60X): Structure and Bonding Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jesús Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.8b00481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral ( T ) Closed-Shell Cluster of 29 Silver Atoms & 12 Lipoate Ligands, [Ag 29 (R-α-LA) 12 ] (3−) : Antibacterial and Antifungal Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi M. Ramsower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.1595-1602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral symmetry breaking yields the I-Au60 perfect golden shell of singular rigidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-M. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05215-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Electronic Modes by Fourier Transform from δ-Kick Time-Evolution TDDFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (12), pp.6417-6426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Electronic Modes by Fourier Transform from δ-Kick Time-Evolution TDDFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (12), pp.6417-6426. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral symmetry breaking yields the I-Au60 perfect golden shell of singular rigidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-M. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3352. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05215-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical and ab Initio Plasmonics Meet at Sub-nanometric Noble Metal Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rabilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Domínguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (6), pp.1484 - 1493. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of the Quantum-Electronic Origin of Color Change: Elucidation of the Subtle Effects of Alloying with Copper on ≈1.8 nm Gold Nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.5753 - 5760. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroED Structure of Au 146 (p-MBA) 57 at Subatomic Resolution Reveals a Twinned FCC Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lukes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Martynowycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Plascencia-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (22), pp.5523 - 5530. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the largest aqueous gold cluster a superatom complex? Electronic structure & optical response of the structurally determined Au 146 ( p -MBA) 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Plascencia-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (47), pp.18629 - 18634. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nr04764a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the radiative lifetimes in Ge and Si nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Forero-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Spectra of the Special Au-144 Gold-Cluster Compounds: Sensitivity to Structure and Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (20), pp.11250-11259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmons in quantum-sized noble-metal clusters: TDDFT quantum calculations and the classical picture of charge oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez-Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (42), pp.28379-28386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of quantum-sized Ag and Au clusters --- cage vs. compact structures and the remarkable insensitivity to compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez-Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.12495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information on quantum states pervades the visible spectrum of the ubiquitous Au144(SR)60 gold nanocluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barron Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.D. Thanthirige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kwark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.3785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-ratio- and size-dependent emergence of the surface-plasmon resonance in gold nanorods - an ab initio TDDFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.1820-1823. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp53702a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Electronic Gaps of Ge Nanodots: The Role of Self-Energy Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palummo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Degoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pulci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (27), pp.14229−1423. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3121269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Properties of 13-Atom Ag-Au Nanoalloys I: Structure and Electronic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez-Seivane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez-Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (41), pp.21450-21459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alloying on the Optical Properties of Ag-Au Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (6), pp.3062-3068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of nanoscale materials: theory and atomistic computer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bichara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.576-604. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical response function in sodium and aluminum from time-dependent density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cazzaniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Pylkkänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salvestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.075109. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.075109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical response function in sodium studied by inelastic x-ray scattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazzaniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pykkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.075108. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.075108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of pure and core-shell noble-metal nanoclusters from TDDFT: The influence of the atomic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.165443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and absorption in germanium and silicon nanocrystals: The influence of compression, surface reconstruction, optical excitation, and spin-orbit splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bechstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (12), pp.125413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic structure factor and dielectric function of silicon for finite momentum transfer: Inelastic x-ray scattering experiments and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bruneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sottile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Olevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Reining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (8), pp.085104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.085104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying effects on the optical properties of Ge1−xSix nanocrystals from time-dependent density functional theory and comparison with effective-medium theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. L. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.155440. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.155440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation between spectra satisfying sum rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Hambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Olevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Reining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (9), pp.094102. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.094102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Si and Ge nanocrystals: Parameter-free calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Furthmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bechstedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 242, pp.3053-3063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical versus ab initio structural relaxation: electronic excitations and optical properties of Ge nanocrystals embedded in an SiC matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Ch Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Furthmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bechstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range contribution to the exchange-correlation kernel of time-dependent density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sottile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valério Olevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.155112. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.155112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From small clusters to larger nanoparticles: Quantum calculations in TDDFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE NANOTECHNOLOGY MATERIALS AND DEVICES CONFERENCE (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Noble Metal Clusters from the Ab Initio Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus Wandelt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Interfacial Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.546-558, 2018, 9780128097397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hans-Christian Weissker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacancy-Driven Twinning in Metal Nanoparticles: From Bulk Morphology Transformation to Optical and Electrochemical Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Antoni Kaszkur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR04865F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectra of silver clusters and nanoparticles from 4 to 923 atoms from the TDDFT+U method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.9225. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-53428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of AgAu Alloy Clusters: Effect of Chemical Configuration along a Rearrangement Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/alloys3010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing screening in noble-metal clusters: static vs. dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.2075-2083. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP04316E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Ag$_{29}$(BDT)$_{12}$(TPP)$_4$ in the VIS and UV and influence of ligand modeling based on real-time electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02783-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial Role of Conjugation in Monolayer-Protected Metal Clusters with Aromatic Ligands: Insights from the Archetypal Au$_{144}$L$_{60}$ Cluster Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (38), pp.9262-9268. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial Role of Conjugation in Monolayer-Protected Metal Clusters with Aromatic Ligands: Insights from the Archetypal Au 144 L 60 Cluster Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (38), pp.9262-9268. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of $$\hbox {Ag}_{29}$$(BDT)$$_{12}$$(TPP)$$_4$$ in the VIS and UV and influence of ligand modeling based on real-time electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140 (7), pp.91. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-021-02783-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the chiral-icosahedral golden shell I-Au 60 in multi-shell structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. López-Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (20), pp.204307. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metallic are noble-metal clusters? Static screening and polarizability in quantum-sized silver and gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.4452-4458. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08608K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metallic are noble-metal clusters? Static screening and polarizability in quantum-sized silver and gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.4452-4458. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08608K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral-Icosahedral ( I ) Symmetry in Ubiquitous Metallic Cluster Compounds (145A,60X): Structure and Bonding Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jesús Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.8b00481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic quantum size effects in silver nanoparticles are dominated by interfaces and local environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cottancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.275-280. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-018-0345-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Electronic Modes by Fourier Transform from δ-Kick Time-Evolution TDDFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (12), pp.6417-6426. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral ( T ) Closed-Shell Cluster of 29 Silver Atoms & 12 Lipoate Ligands, [Ag 29 (R-α-LA) 12 ] (3−) : Antibacterial and Antifungal Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi M. Ramsower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.1595-1602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Electronic Modes by Fourier Transform from δ-Kick Time-Evolution TDDFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (12), pp.6417-6426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral symmetry breaking yields the I-Au60 perfect golden shell of singular rigidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-M. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05215-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral symmetry breaking yields the I-Au60 perfect golden shell of singular rigidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-M. Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3352. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-05215-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical and ab Initio Plasmonics Meet at Sub-nanometric Noble Metal Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rabilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Domínguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (6), pp.1484 - 1493. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of the Quantum-Electronic Origin of Color Change: Elucidation of the Subtle Effects of Alloying with Copper on ≈1.8 nm Gold Nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Sinha-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.5753 - 5760. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroED Structure of Au 146 (p-MBA) 57 at Subatomic Resolution Reveals a Twinned FCC Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Lukes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Martynowycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Plascencia-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (22), pp.5523 - 5530. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the largest aqueous gold cluster a superatom complex? Electronic structure & optical response of the structurally determined Au 146 ( p -MBA) 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xóchitl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Plascencia-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (47), pp.18629 - 18634. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nr04764a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the radiative lifetimes in Ge and Si nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Forero-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Spectra of the Special Au-144 Gold-Cluster Compounds: Sensitivity to Structure and Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (20), pp.11250-11259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmons in quantum-sized noble-metal clusters: TDDFT quantum calculations and the classical picture of charge oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez-Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (42), pp.28379-28386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-ratio- and size-dependent emergence of the surface-plasmon resonance in gold nanorods - an ab initio TDDFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.1820-1823. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp53702a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information on quantum states pervades the visible spectrum of the ubiquitous Au144(SR)60 gold nanocluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barron Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.D. Thanthirige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kwark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.3785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of quantum-sized Ag and Au clusters --- cage vs. compact structures and the remarkable insensitivity to compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Whetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez-Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.12495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Electronic Gaps of Ge Nanodots: The Role of Self-Energy Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palummo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Degoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pulci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (27), pp.14229−1423. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3121269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Properties of 13-Atom Ag-Au Nanoalloys I: Structure and Electronic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez-Seivane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lopez-Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (41), pp.21450-21459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alloying on the Optical Properties of Ag-Au Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (6), pp.3062-3068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of nanoscale materials: theory and atomistic computer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bichara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.576-604. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and absorption in germanium and silicon nanocrystals: The influence of compression, surface reconstruction, optical excitation, and spin-orbit splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bechstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (12), pp.125413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical response function in sodium studied by inelastic x-ray scattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazzaniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pykkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.075108. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.075108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical response function in sodium and aluminum from time-dependent density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cazzaniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Pylkkänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salvestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.075109. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.075109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of pure and core-shell noble-metal nanoclusters from TDDFT: The influence of the atomic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.165443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic structure factor and dielectric function of silicon for finite momentum transfer: Inelastic x-ray scattering experiments and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bruneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sottile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Olevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Reining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (8), pp.085104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.085104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation between spectra satisfying sum rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Hambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Olevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Reining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (9), pp.094102. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.094102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying effects on the optical properties of Ge1−xSix nanocrystals from time-dependent density functional theory and comparison with effective-medium theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. L. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.155440. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.155440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Si and Ge nanocrystals: Parameter-free calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Furthmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bechstedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 242, pp.3053-3063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical versus ab initio structural relaxation: electronic excitations and optical properties of Ge nanocrystals embedded in an SiC matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Ch Weissker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Furthmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bechstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range contribution to the exchange-correlation kernel of time-dependent density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sottile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valério Olevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.155112. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.155112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From small clusters to larger nanoparticles: Quantum calculations in TDDFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE NANOTECHNOLOGY MATERIALS AND DEVICES CONFERENCE (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Noble Metal Clusters from the Ab Initio Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Ch. Weissker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus Wandelt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Interfacial Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.546-558, 2018, 9780128097397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Smirnov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Antoni Kaszkur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Chaudhary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Weissker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR04865F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53428-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/alloys3010003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#243;chitl L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04316E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whetten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02597" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02783-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Weissker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mullins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whetten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Ch. Weissker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08608K" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0345-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jes&#250;s Pelayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Mullins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.8b00481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Lara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Black" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M. Ramsower" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Mullins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sinha-Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garz&#243;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05215-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#243;chitl L&#243;pez Lozano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00254" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00581" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vergara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lukes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martynowycz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Santiago" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Plascencia-Villa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plascencia-Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr04764a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Forero-Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Le Thi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ning" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Weissker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez Acevedo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Whetten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez Lozano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez-Lozano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-C. Weissker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Ch. Weissker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barron Escobar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Thanthirige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kwark" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53702a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palummo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pulci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3121269" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Seivane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Lozano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696002v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cazzaniga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Pylkk&#228;nen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salvestrini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075109" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huotani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazzaniga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pykkanen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075108" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ning" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechstedt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085104" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.155440" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960180v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hambach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ramos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furthm&#252;ller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cappellini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-Ch Weissker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Salvador" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sottile" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vast" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio Olevano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reining" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777114" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-interfacial-chemistry/wandelt/978-0-12-809739-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Smirnov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Antoni Kaszkur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Chaudhary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Weissker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR04865F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53428-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/alloys3010003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#243;chitl L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04316E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whetten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Weissker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02783-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02597" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mullins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whetten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Ch. Weissker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060172" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08608K" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jes&#250;s Pelayo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Mullins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.8b00481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0345-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#243;chitl L&#243;pez Lozano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Lopez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Lara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Black" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M. Ramsower" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Mullins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sinha-Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelayo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garz&#243;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05215-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00254" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00581" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vergara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lukes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martynowycz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Santiago" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Plascencia-Villa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plascencia-Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr04764a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Forero-Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Le Thi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ning" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Weissker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez Acevedo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Whetten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez Lozano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez-Lozano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53702a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Ch. Weissker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barron Escobar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Thanthirige" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kwark" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-C. Weissker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palummo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pulci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3121269" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Seivane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Lozano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechstedt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696001v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huotani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazzaniga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pykkanen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075108" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cazzaniga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Pylkk&#228;nen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salvestrini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085104" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hambach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094102" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.155440" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ramos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furthm&#252;ller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cappellini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-Ch Weissker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Salvador" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sottile" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vast" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio Olevano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reining" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777114" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-interfacial-chemistry/wandelt/978-0-12-809739-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>