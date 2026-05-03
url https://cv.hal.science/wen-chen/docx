--- v1 (2026-03-24)
+++ v2 (2026-05-03)
@@ -100,494 +100,494 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Steel Wool and Graphite on the Electrical Conductivity and Pavement Properties of Asphalt Mixture</w:t>
+                <w:t xml:space="preserve">Secondary transfer length and residual prestress of fractured strand in post-tensioned concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanwen Yang</w:t>
+                <w:t xml:space="preserve">Lizhao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Ouyang</w:t>
+                <w:t xml:space="preserve">Wengang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Cao</w:t>
+                <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shanchang Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers of Structural and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.388-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11709-022-0809-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283920v1</w:t>
+                <w:t xml:space="preserve">hal-04285148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary transfer length and residual prestress of fractured strand in post-tensioned concrete beams</w:t>
+                <w:t xml:space="preserve">Effects of air entraining agent on the rheological properties and electrochemical parameters of cement mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizhao Dai</w:t>
+                <w:t xml:space="preserve">Liang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wengang Xu</w:t>
+                <w:t xml:space="preserve">Feiting Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Wang</w:t>
+                <w:t xml:space="preserve">Mingzhu Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanchang Yi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Structural and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (3), pp.388-400. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 344, pp.128233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11709-022-0809-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285148v1</w:t>
+                <w:t xml:space="preserve">hal-04145419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of air entraining agent on the rheological properties and electrochemical parameters of cement mortar</w:t>
+                <w:t xml:space="preserve">Effect of Steel Wool and Graphite on the Electrical Conductivity and Pavement Properties of Asphalt Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Cao</w:t>
+                <w:t xml:space="preserve">Hanwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feiting Shi</w:t>
+                <w:t xml:space="preserve">Jian Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingzhu Qiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peng Cao</w:t>
+                <w:t xml:space="preserve">Baoguo Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 344, pp.128233. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145419v1</w:t>
+                <w:t xml:space="preserve">hal-04283920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion Morphology and Mechanical Behavior of Corroded Prestressing Strands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizhao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -628,222 +628,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading rate effects on dynamic failure of quasi-brittle solids: Simulations with a two-scale damage model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of the damage process in RC beam‐column sub‐assemblages during a progressive collapse scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megbeme Komla Atiezo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian Dascalu</w:t>
+                <w:t xml:space="preserve">Pascal Forquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2019.01.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (9), pp.1704-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915370v1</w:t>
+                <w:t xml:space="preserve">hal-03348196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the damage process in RC beam‐column sub‐assemblages during a progressive collapse scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Loading rate effects on dynamic failure of quasi-brittle solids: Simulations with a two-scale damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megbeme Komla Atiezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Forquin</w:t>
+                <w:t xml:space="preserve">Cristian Dascalu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (9), pp.1704-1723. </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.269-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348196v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent behavior of subcritical crack growth for rock plate: Experimental and numerical study</w:t>
               </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (11), </w:t>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbing Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.1-8. </w:t>
@@ -1097,808 +1097,820 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of the progressive collapse resistance of beam-column RC sub-assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 152 (15), pp.1068-1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of shock wave propagation in water generated by pulsed arc electrohydraulic discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (5), pp.673-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00231-013-1262-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of damage-permeability coupling for mortar under dynamic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian La Borderie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rey-Bethbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (5), pp.457-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.2212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on an alternative oil stimulation technique for tight gas reservoirs based on dynamic shock waves generated by Pulsed Arc Electrohydraulic Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88-89, pp.67-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2012.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling anisotropic damage and permeability of mortar under dynamic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (5), pp.727-742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2011.9693361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrohydraulic shock wave generation as a means to increase intrinsic permeability of mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (12), pp.1631-1638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1908,370 +1920,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of loading rate effects on dynamic brittle failure of concrete structures using a two-scale damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megbeme Komla Atiezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dascalu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 7th International Conference on Fracture, Fatigue and Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Ghent, Belgium. pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages endommagement-perméabilité-fissuration dans les mortiers sous chargement dynamique rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème rencontre de L’association Universitaire de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects théoriques et expérimentaux des couplages entre l’endommagement, la fissuration et la perméabilité des matériaux quasi-fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2281,621 +2293,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments in a Representative Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pijaudier-Cabot (Editor), Christian La Borderie, Thierry Reess, Wen Chen, Olivier Maurel, Franck Rey-Berbeder, Antoine de Ferron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-19, 2016, 978-1-119-00528-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modeling of the Process: Principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Computations on Representative Reservoir Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-89, 2016, 978-1-119-00528-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02162377v1</w:t>
+                <w:t xml:space="preserve">hal-02162376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations on Representative Reservoir Geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Computational Modeling of the Process: Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-45, 2016, 978-1-119-00528-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02162376v1</w:t>
+                <w:t xml:space="preserve">hal-02162377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Computational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-69, 2016, 978-1-119-00528-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2905,114 +2917,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracturation électrique des géomatériaux Etude de l'endommagement et de la perméabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Pau et des Pays de l'Adour, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00577790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3159,51 +3171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ouyang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Han" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhao Dai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengang Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanchang Yi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-022-0809-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Cao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiting Shi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Qiu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.18.545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megbeme Komla Atiezo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dascalu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.01.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2927" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbing Bian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147718812019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9207476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02082952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-013-1262-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rey-Bethbeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-271BC917-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2012.01.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WV7Q3GL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ferron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693361" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56FJZVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhao Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengang Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanchang Yi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-022-0809-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Cao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiting Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Qiu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ouyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.18.545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megbeme Komla Atiezo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dascalu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.01.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbing Bian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147718812019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9207476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02082952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJQVZLX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-013-1262-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rey-Bethbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2212" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-271BC917-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2012.01.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WV7Q3GL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ferron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693361" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56FJZVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>