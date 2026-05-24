--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2301,51 +2301,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in a Representative Environment</w:t>
+                <w:t xml:space="preserve">Computations on Representative Reservoir Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
@@ -2375,128 +2375,124 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-19, 2016, 978-1-119-00528-5. </w:t>
+              <w:t xml:space="preserve">, pp.71-89, 2016, 978-1-119-00528-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162379v1</w:t>
+                <w:t xml:space="preserve">hal-02162376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations on Representative Reservoir Geometries</w:t>
+                <w:t xml:space="preserve">Computational Modeling of the Process: Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
@@ -2548,102 +2544,102 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-89, 2016, 978-1-119-00528-5. </w:t>
+              <w:t xml:space="preserve">, pp.21-45, 2016, 978-1-119-00528-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162376v1</w:t>
+                <w:t xml:space="preserve">hal-02162377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modeling of the Process: Principles</w:t>
+                <w:t xml:space="preserve">Experiments in a Representative Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
@@ -2673,100 +2669,104 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Pijaudier-Cabot (Editor), Christian La Borderie, Thierry Reess, Wen Chen, Olivier Maurel, Franck Rey-Berbeder, Antoine de Ferron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrohydraulic Fracturing of Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.21-45, 2016, 978-1-119-00528-5. </w:t>
+              <w:t xml:space="preserve">, pp.1-19, 2016, 978-1-119-00528-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119005285.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162377v1</w:t>
+                <w:t xml:space="preserve">hal-02162379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Computational Model</w:t>
               </w:r>
@@ -3171,51 +3171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhao Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengang Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanchang Yi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-022-0809-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Cao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiting Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Qiu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ouyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.18.545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megbeme Komla Atiezo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dascalu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.01.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbing Bian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147718812019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9207476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02082952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJQVZLX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-013-1262-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rey-Bethbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2212" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-271BC917-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2012.01.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WV7Q3GL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ferron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693361" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56FJZVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhao Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengang Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanchang Yi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11709-022-0809-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Cao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiting Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhu Qiu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ouyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.18.545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megbeme Komla Atiezo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dascalu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.01.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03239056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbing Bian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147718812019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9207476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02082952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJQVZLX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-013-1262-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rey-Bethbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2212" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-271BC917-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2012.01.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WV7Q3GL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ferron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693361" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.07.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56FJZVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005285.ch3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>