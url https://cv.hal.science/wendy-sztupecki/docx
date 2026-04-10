--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F653E7ED"/>
+    <w:nsid w:val="222722A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>