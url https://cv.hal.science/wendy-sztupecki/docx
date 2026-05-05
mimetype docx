--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wendy Sztupecki </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Project engineer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wendy-sztupecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6938-6755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher in the Transformations & Agroresources unit at UniLaSalle (Beauvais, France).My research interests include the valorization of polymers and plant-derived compounds, particularly in food applications.My PhD subject specifically aimed to understand the effect of ozone treatment on wheat non-starch polysaccharides for the optimization of their functional and nutritional characteristics.Through this project, I developed expertise in different fields such as ozone processing, physicochemical and technological characterization, molecular biology, cell culture models and clinical studies.I am currently working on keratin valorization for the textile industry, which has enabled me to develop expertise in protein extraction, processing and characterization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la fraction des polysaccharides non amylacés du blé pour l'optimisation de leurs caractéristiques fonctionnelles et nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de picardie Jules Verne, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05170177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wendy Sztupecki </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Project engineer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wendy-sztupecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6938-6755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher in the Transformations & Agroresources unit at UniLaSalle (Beauvais, France).My research interests include the valorization of polymers and plant-derived compounds, particularly in food applications.My PhD subject specifically aimed to understand the effect of ozone treatment on wheat non-starch polysaccharides for the optimization of their functional and nutritional characteristics.Through this project, I developed expertise in different fields such as ozone processing, physicochemical and technological characterization, molecular biology, cell culture models and clinical studies.I am currently working on keratin valorization for the textile industry, which has enabled me to develop expertise in protein extraction, processing and characterization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la fraction des polysaccharides non amylacés du blé pour l'optimisation de leurs caractéristiques fonctionnelles et nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de picardie Jules Verne, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05170177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="222722A0"/>
+    <w:nsid w:val="D1D30492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wendy-sztupecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6938-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05170177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wendy-sztupecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6938-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05170177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>