--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wendy Sztupecki </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Project engineer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wendy-sztupecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6938-6755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher in the Transformations & Agroresources unit at UniLaSalle (Beauvais, France).My research interests include the valorization of polymers and plant-derived compounds, particularly in food applications.My PhD subject specifically aimed to understand the effect of ozone treatment on wheat non-starch polysaccharides for the optimization of their functional and nutritional characteristics.Through this project, I developed expertise in different fields such as ozone processing, physicochemical and technological characterization, molecular biology, cell culture models and clinical studies.I am currently working on keratin valorization for the textile industry, which has enabled me to develop expertise in protein extraction, processing and characterization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la fraction des polysaccharides non amylacés du blé pour l'optimisation de leurs caractéristiques fonctionnelles et nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de picardie Jules Verne, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05170177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wendy Sztupecki </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Project engineer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wendy-sztupecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6938-6755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher in the Transformations & Agroresources unit at UniLaSalle (Beauvais, France).My research interests include the valorization of polymers and plant-derived compounds, particularly in food applications.My PhD subject specifically aimed to understand the effect of ozone treatment on wheat non-starch polysaccharides for the optimization of their functional and nutritional characteristics.Through this project, I developed expertise in different fields such as ozone processing, physicochemical and technological characterization, molecular biology, cell culture models and clinical studies.I am currently working on keratin valorization for the textile industry, which has enabled me to develop expertise in protein extraction, processing and characterization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la fraction des polysaccharides non amylacés du blé pour l'optimisation de leurs caractéristiques fonctionnelles et nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de picardie Jules Verne, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05170177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1D30492"/>
+    <w:nsid w:val="F554C8F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wendy-sztupecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6938-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05170177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wendy-sztupecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6938-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05170177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>