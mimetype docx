--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -1621,213 +1621,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic graphs and related triangulations on orientable surfaces</w:t>
+                <w:t xml:space="preserve">A trinity of duality: Non-separable planar maps, β(1,0)-trees and synchronized intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Fang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philipp Sprüssel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2017.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338112v1</w:t>
+                <w:t xml:space="preserve">hal-02338117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trinity of duality: Non-separable planar maps, β(1,0)-trees and synchronized intervals</w:t>
+                <w:t xml:space="preserve">Cubic graphs and related triangulations on orientable surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihyun Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mosshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Sprüssel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338117v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar triangulations, bridgeless planar maps and Tamari intervals</w:t>
               </w:r>
@@ -3233,51 +3233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nadeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C65165015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303239v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56994/JXM.001.002.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10837" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri M&#252;hle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2023.102532" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.8321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2022.112833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bugeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Dujella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pejkovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2019.1699480" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2021.103382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elvey Price" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wallner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2020.105306" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Kuei Hwang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyun Kang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2020.105363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ceballos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2020.105210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cooley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Del Giudice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1221527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Beckert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-017-9411-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mosshammer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Spr&#252;ssel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.10.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.12.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Fran&#231;ois Pr&#233;ville-Ratelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2016.10.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mantaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/puma-2015-0006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.05.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2012.635100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Henriet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2531" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nadeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C65165015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303239v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56994/JXM.001.002.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10837" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri M&#252;hle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2023.102532" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.8321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2022.112833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bugeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Dujella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pejkovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2019.1699480" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2021.103382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elvey Price" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wallner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2020.105306" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Kuei Hwang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyun Kang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2020.105363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ceballos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2020.105210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cooley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Del Giudice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1221527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Beckert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-017-9411-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.10.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mosshammer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Spr&#252;ssel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.12.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Fran&#231;ois Pr&#233;ville-Ratelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2016.10.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mantaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/puma-2015-0006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.05.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2012.635100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Henriet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2531" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>