--- v0 (2026-03-20)
+++ v1 (2026-04-22)
@@ -1614,51 +1614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCF7A3B8"/>
+    <w:nsid w:val="D3B3C7C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>