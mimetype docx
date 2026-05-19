--- v1 (2026-04-22)
+++ v2 (2026-05-19)
@@ -1116,295 +1116,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling supramolecular dendrimer nanosystem for PET imaging of tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E2F signature is predictive for the pancreatic adenocarcinoma clinical outcome and sensitivity to E2F inhibitors, but not for the response to cytotoxic-based treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+                <w:t xml:space="preserve">Benjamin Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjie Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ling Ding</w:t>
+                <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
+                <w:t xml:space="preserve">Odile Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1812938115⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.8330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26613-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947788v1</w:t>
+                <w:t xml:space="preserve">hal-01947725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2F signature is predictive for the pancreatic adenocarcinoma clinical outcome and sensitivity to E2F inhibitors, but not for the response to cytotoxic-based treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Lan</w:t>
+                <w:t xml:space="preserve">Self-assembling supramolecular dendrimer nanosystem for PET imaging of tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yi Xia</w:t>
+                <w:t xml:space="preserve">Jingjie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dou</w:t>
+                <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Gayet</w:t>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.8330. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (45), pp.11454-11459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26613-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1812938115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947725v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of NUPR1 promotes cell death by coupling ER-stress responses with necrosis</w:t>
               </w:r>
@@ -1429,51 +1429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1614,51 +1614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3B3C7C8"/>
+    <w:nsid w:val="7FBD5C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1845,51 +1845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wenjun-lan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7124-7471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193312v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Estaras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cosialls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11931-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Jiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3216-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.04.024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoping Lian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04660d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Meilerman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iovanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyao Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04084f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci127223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812938115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26613-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01947729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bintz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35020-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wenjun-lan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7124-7471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193312v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Estaras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cosialls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11931-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Jiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3216-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.04.024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoping Lian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04660d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Meilerman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iovanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyao Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04084f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci127223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26613-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Tang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812938115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01947729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bintz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35020-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>