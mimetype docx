--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -451,343 +451,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozhat Ahmadi (Sarraf), Mohsen Mohammadi Fesharaki (eds.). A Versified History of Shah Abbas the Great [Futūḥāt-i Gītīsitān], 12th/18th century</w:t>
+                <w:t xml:space="preserve">Joannes de Laet. Persia: an area study, 1633. Translated from the Latin and annotated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Volume 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abstractairanica.55784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/abstractairanica.55174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196439v1</w:t>
+                <w:t xml:space="preserve">hal-04196436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannes de Laet. Persia: an area study, 1633. Translated from the Latin and annotated</w:t>
+                <w:t xml:space="preserve">Nozhat Ahmadi (Sarraf), Mohsen Mohammadi Fesharaki (eds.). A Versified History of Shah Abbas the Great [Futūḥāt-i Gītīsitān], 12th/18th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Volume 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abstractairanica.55174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/abstractairanica.55784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196436v1</w:t>
+                <w:t xml:space="preserve">hal-04196439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hellot-Bellier. « Les Assyro-chaldéens dans les turbulences des frontières entre l'Empire ottoman, l'Iran et la Russie »</w:t>
+                <w:t xml:space="preserve">[compte rendu] Patrick Goujon. Les politiques de l’âme : direction spirituelle et jésuites français à l’époque moderne. Paris: Classiques Garnier, coll. «Lire le XVIIe siècle», 2019, 212 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Volume 42-43, </w:t>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abstractairanica.55294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/assr.64649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196427v1</w:t>
+                <w:t xml:space="preserve">hal-03572841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[compte rendu] Patrick Goujon. Les politiques de l’âme : direction spirituelle et jésuites français à l’époque moderne. Paris: Classiques Garnier, coll. «Lire le XVIIe siècle», 2019, 212 p.</w:t>
+                <w:t xml:space="preserve">Florence Hellot-Bellier. « Les Assyro-chaldéens dans les turbulences des frontières entre l'Empire ottoman, l'Iran et la Russie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 42-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/assr.64649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/abstractairanica.55294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572841v1</w:t>
+                <w:t xml:space="preserve">hal-04196427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Floor. German sources on Safavid Persia</w:t>
               </w:r>
@@ -1003,1159 +1003,1780 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected perspectives in writing the Ottoman Safavid wars in 17th century Iran and Europe</w:t>
+                <w:t xml:space="preserve">De Bandar Abbas à Rome : les réseaux de la science orientaliste catholique et les exilés européens en Iran (1598-1648)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès du GIS Moyen-Orient et Mondes Musulmans (MOMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Moyen-Orient et Mondes Musulmans (MOMM), Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Mobilités contraintes et production de savoirs sur le monde à Naples, Rome et Venise au XVIe siècle (Colloque)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiona Lejosne; Oury Goldman; Ana Struillou, Mar 2026, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196386v1</w:t>
+                <w:t xml:space="preserve">hal-05574408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transcription de la langue persane au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Les infrastructures routières de l'Iran safavide au XVIIe siècle : un bref aperçu connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVes rencontres du Dîwân</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Dîwân, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">6e Congrès du GIS Moyen-Orient et Mondes Musulmans (MOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des études sur le Moyen-Orient et les Mondes musulmans, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196354v1</w:t>
+                <w:t xml:space="preserve">hal-05556575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Kill them with absolute cruelty’</w:t>
+                <w:t xml:space="preserve">The acquisition of Iranian knowledge in the Safavid Empire by European scholars in the 17th century: Two case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth European Conference of Iranian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societas Iranologica Europaea (S.I.E.), Aug 2023, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">6e Congrès du GIS Moyen-Orient et Mondes Musulmans (MOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des études sur le Moyen-Orient et les Mondes musulmans, Jun 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196422v1</w:t>
+                <w:t xml:space="preserve">hal-05556583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imām-Qulī Khān étranglé par sa couronne de lauriers ?</w:t>
+                <w:t xml:space="preserve">Des livres et des savoirs mondialisés ? Économie de l'imprimé européen et du manuscrit persan en Iran (1584-1626)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éloignement du pouvoir. Approches historique, littéraire et anthropologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Jan 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française d'histoire économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'histoire économique (AFHé), Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196366v1</w:t>
+                <w:t xml:space="preserve">hal-05556794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empire de papier de Nicholas Buckeridge (v. 1620 - 1690)</w:t>
+                <w:t xml:space="preserve">Les femmes dans la société safavide au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société des diplomates: Relations entre négociateurs et relations internationales (Europe, XVI-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Licence 3 et de Master</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196376v1</w:t>
+                <w:t xml:space="preserve">hal-05556774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two imperial powers in the making: Crossing French and Persian perspectives on the capture of Hormuz</w:t>
+                <w:t xml:space="preserve">Négocier la guerre pour résider en paix ? Péripéties des jésuites à Ispahan (1647-1654)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormuz 1622: Connected Histories and Transcultural Receptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Oxford, Mar 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les jésuites dans les conflits et leur résolution (colloque)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834405v1</w:t>
+                <w:t xml:space="preserve">hal-05556786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected visions and counterpoints of the geographical otherness: confronting Safavid and European representations in Iran during the early modern period</w:t>
+                <w:t xml:space="preserve">Constituer et enrichir une bibliothèque privée à la charnière des XVIe-XVIIe siècles : acteurs et mécanismes financiers de la collecte de manuscrits « orientaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Convegno Bolognese di Iranistica - Scienze, filosofia e letteratura nel mondo iranico da Gundishapur ai nostri giorni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Bologna, Oct 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de Master : Histoire sociale, économique et culturelle de la France (XIXe siècle-début du XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Apr 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834402v1</w:t>
+                <w:t xml:space="preserve">hal-05556776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European geographical knowledge about Iran in the context of globalisation: Writing the story, filling in the maps during the 17th century</w:t>
+                <w:t xml:space="preserve">De la femme-trophée à l’experte de « l’Orient » : itinéraire de Sitti Maani Gioerida en Iran (1617-1622)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Research and Training Workshop - Reading Sources in Area Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur le monde iranien (CeRMI - CNRS UMR 8041); Institut de recherches et d'études sur les mondes arabes et musulmans (IREMAM), May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Genre &amp; diplomatie : un croisement au cœur du renouvellement des relations internationales (Journée d'études)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Nov 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834403v1</w:t>
+                <w:t xml:space="preserve">hal-05556752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensationnel et éducation religieuse : La description de l’Iran safavide dans les récits de voyage missionnaires au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Connected perspectives in writing the Ottoman Safavid wars in 17th century Iran and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès du GIS Moyen-Orient et mondes musulmans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">5e Congrès du GIS Moyen-Orient et Mondes Musulmans (MOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Moyen-Orient et Mondes Musulmans (MOMM), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572789v1</w:t>
+                <w:t xml:space="preserve">hal-04196386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment est-ce que les individus européens s’insèrent au XVIIème siècle dans les communautés qu’ils pensent identifier en Iran ?</w:t>
+                <w:t xml:space="preserve">‘Kill them with absolute cruelty’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude – (Re)penser la communauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED 625 (Sorbonne Nouvelle), Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Tenth European Conference of Iranian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societas Iranologica Europaea (S.I.E.), Aug 2023, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572774v1</w:t>
+                <w:t xml:space="preserve">hal-04196422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie et littérature : une double temporalité dans la construction et les usages du savoir sur l’Iran au XVIIème siècle ?</w:t>
+                <w:t xml:space="preserve">Imām-Qulī Khān étranglé par sa couronne de lauriers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants et masterants – Recherches en cours sur les mondes iranien et mongol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix – Marseille Université, IREMAM, Nov 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">L'éloignement du pouvoir. Approches historique, littéraire et anthropologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jan 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572796v1</w:t>
+                <w:t xml:space="preserve">hal-04196366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs et rencontres : le feuilletage des ignorances dans le contexte des interactions entre l’Iran safavide et l’Europe au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">La transcription de la langue persane au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du CeRMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur le monde iranien (CeRMI - CNRS UMR 8041), Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVes rencontres du Dîwân</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Dîwân, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572808v1</w:t>
+                <w:t xml:space="preserve">hal-04196354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traverser le Caucase au XVIIe siècle : vécus et représentations cartographiques du voyage</w:t>
+                <w:t xml:space="preserve">From the Outer Edge of the Empire to Europe: Perceptions of Europeans Scholars Shaped by Persian Sources of the Margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Transcaucases 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national des langues et civilisations orientales (Inalco), Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Middle East Studies Association annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middle East Studies Association, Nov 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572803v1</w:t>
+                <w:t xml:space="preserve">hal-05556557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier et inventorier au XVIIe siècle : l’Iran safavide, un exemple de construction du savoir préscientifique en Europe</w:t>
+                <w:t xml:space="preserve">L'empire de papier de Nicholas Buckeridge (v. 1620 - 1690)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire du CeRMI - Sociétés, politiques et cultures du monde iranien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur le monde iranien (CeRMI - CNRS UMR 8041), Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">La société des diplomates: Relations entre négociateurs et relations internationales (Europe, XVI-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184655v1</w:t>
+                <w:t xml:space="preserve">hal-04196376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguer l’islam chiite et l’islam sunnite au XVIIe siècle ?</w:t>
+                <w:t xml:space="preserve">Connected visions and counterpoints of the geographical otherness: confronting Safavid and European representations in Iran during the early modern period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale du CETOBaC (en collaboration avec le CeRMi) – Frontières, transitions, hybridité : regards croisés des Balkans à l’Asie centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CETOBaC (en collaboration avec le CeRMi), Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">VI Convegno Bolognese di Iranistica - Scienze, filosofia e letteratura nel mondo iranico da Gundishapur ai nostri giorni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Bologna, Oct 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184608v1</w:t>
+                <w:t xml:space="preserve">hal-03834402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">European geographical knowledge about Iran in the context of globalisation: Writing the story, filling in the maps during the 17th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Research and Training Workshop - Reading Sources in Area Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur le monde iranien (CeRMI - CNRS UMR 8041); Institut de recherches et d'études sur les mondes arabes et musulmans (IREMAM), May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two imperial powers in the making: Crossing French and Persian perspectives on the capture of Hormuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hormuz 1622: Connected Histories and Transcultural Receptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oxford, Mar 2022, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensationnel et éducation religieuse : La description de l’Iran safavide dans les récits de voyage missionnaires au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Congrès du GIS Moyen-Orient et mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment est-ce que les individus européens s’insèrent au XVIIème siècle dans les communautés qu’ils pensent identifier en Iran ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude – (Re)penser la communauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 625 (Sorbonne Nouvelle), Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie et littérature : une double temporalité dans la construction et les usages du savoir sur l’Iran au XVIIème siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants et masterants – Recherches en cours sur les mondes iranien et mongol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix – Marseille Université, IREMAM, Nov 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et rencontres : le feuilletage des ignorances dans le contexte des interactions entre l’Iran safavide et l’Europe au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants du CeRMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur le monde iranien (CeRMI - CNRS UMR 8041), Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser le Caucase au XVIIe siècle : vécus et représentations cartographiques du voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Transcaucases 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national des langues et civilisations orientales (Inalco), Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifier et inventorier au XVIIe siècle : l’Iran safavide, un exemple de construction du savoir préscientifique en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire du CeRMI - Sociétés, politiques et cultures du monde iranien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur le monde iranien (CeRMI - CNRS UMR 8041), Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinguer l’islam chiite et l’islam sunnite au XVIIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale du CETOBaC (en collaboration avec le CeRMi) – Frontières, transitions, hybridité : regards croisés des Balkans à l’Asie centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETOBaC (en collaboration avec le CeRMi), Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voyager entre l’Iran safavide et la France : pérégrinations d’une extrémité à l’autre du monde méditerranéen au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances (XV-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS Centre Norbert Elias – Université La Sapienza de Rome, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2165,98 +2786,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Iran safavide dans la mondialisation des savoirs au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e rencontre du réseau GlobalMed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2266,117 +2887,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Iran safavide, entretien avec Werner Gaboreau (Sorbonne Nouvelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kexin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2386,116 +3007,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some connected aspects of Safavid and European representations in Iran during the early modern period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nahid Norozi; Paolo Ognibene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scienze, filosofia e letteratura nel mondo iranico : Da Gundishapur ai nostri giorni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Mimesis, 2024, Indo-Iranica et Orientalia, 9791222311807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention dans l’émission « Sciences chrono » sur France Culture, présentée par Antoine Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, https://www.radiofrance.fr/franceculture/podcasts/sciences-chrono/iran-dans-les-carnets-des-savants-voyageurs-9617461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2642,51 +3357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:werner.gaboreau@efrome.it" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/les-personnes/membres-et-personnel-scientifique/personne/werner-gaboreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/membres/gaboreau-werner/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Gaboreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55784" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.57732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03540921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:werner.gaboreau@efrome.it" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/les-personnes/membres-et-personnel-scientifique/personne/werner-gaboreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/membres/gaboreau-werner/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Gaboreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55174" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55294" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.57732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03540921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>