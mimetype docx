--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2210,165 +2210,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensationnel et éducation religieuse : La description de l’Iran safavide dans les récits de voyage missionnaires au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Comment est-ce que les individus européens s’insèrent au XVIIème siècle dans les communautés qu’ils pensent identifier en Iran ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès du GIS Moyen-Orient et mondes musulmans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude – (Re)penser la communauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 625 (Sorbonne Nouvelle), Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572789v1</w:t>
+                <w:t xml:space="preserve">hal-03572774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment est-ce que les individus européens s’insèrent au XVIIème siècle dans les communautés qu’ils pensent identifier en Iran ?</w:t>
+                <w:t xml:space="preserve">Sensationnel et éducation religieuse : La description de l’Iran safavide dans les récits de voyage missionnaires au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude – (Re)penser la communauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED 625 (Sorbonne Nouvelle), Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">4e Congrès du GIS Moyen-Orient et mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572774v1</w:t>
+                <w:t xml:space="preserve">hal-03572789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomatie et littérature : une double temporalité dans la construction et les usages du savoir sur l’Iran au XVIIème siècle ?</w:t>
               </w:r>
@@ -2555,165 +2555,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier et inventorier au XVIIe siècle : l’Iran safavide, un exemple de construction du savoir préscientifique en Europe</w:t>
+                <w:t xml:space="preserve">Distinguer l’islam chiite et l’islam sunnite au XVIIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire du CeRMI - Sociétés, politiques et cultures du monde iranien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur le monde iranien (CeRMI - CNRS UMR 8041), Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale du CETOBaC (en collaboration avec le CeRMi) – Frontières, transitions, hybridité : regards croisés des Balkans à l’Asie centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETOBaC (en collaboration avec le CeRMi), Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184655v1</w:t>
+                <w:t xml:space="preserve">hal-03184608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguer l’islam chiite et l’islam sunnite au XVIIe siècle ?</w:t>
+                <w:t xml:space="preserve">Classifier et inventorier au XVIIe siècle : l’Iran safavide, un exemple de construction du savoir préscientifique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale du CETOBaC (en collaboration avec le CeRMi) – Frontières, transitions, hybridité : regards croisés des Balkans à l’Asie centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CETOBaC (en collaboration avec le CeRMi), Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire du CeRMI - Sociétés, politiques et cultures du monde iranien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur le monde iranien (CeRMI - CNRS UMR 8041), Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184608v1</w:t>
+                <w:t xml:space="preserve">hal-03184655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyager entre l’Iran safavide et la France : pérégrinations d’une extrémité à l’autre du monde méditerranéen au XVIIe siècle</w:t>
               </w:r>
@@ -3357,51 +3357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:werner.gaboreau@efrome.it" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/les-personnes/membres-et-personnel-scientifique/personne/werner-gaboreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/membres/gaboreau-werner/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Gaboreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55174" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55294" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.57732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03540921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:werner.gaboreau@efrome.it" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/les-personnes/membres-et-personnel-scientifique/personne/werner-gaboreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/membres/gaboreau-werner/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Gaboreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55174" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55294" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.55287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.57732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03540921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>