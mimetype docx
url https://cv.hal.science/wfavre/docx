--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -1217,588 +1217,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium set investigation using bicausality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part I: Formulation of dynamics equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.127-140</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (1), pp.25-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140636v1</w:t>
+                <w:t xml:space="preserve">hal-00140639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechatronic bond graph modelling of an automotive vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium set investigation using bicausality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.189-202. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.127-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140637v1</w:t>
+                <w:t xml:space="preserve">hal-00140636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
+                <w:t xml:space="preserve">Mechatronic bond graph modelling of an automotive vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.189-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950500068732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140638v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System design using an inverse approach Application to the hybrid vehicle powertrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (2), pp.95-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202727v1</w:t>
+                <w:t xml:space="preserve">hal-00140638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part I: Formulation of dynamics equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System design using an inverse approach Application to the hybrid vehicle powertrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (3), pp.269-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.40.269-290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140639v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative causality assignment procedures in bond graph for mechanical systems</w:t>
               </w:r>
@@ -3724,393 +3724,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance synthesis using bond graph inversion and fuzzy logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Application de l'allocation de contrôle sous contraintes non-linéaires pour optimiser les entrées de commande d'un véhicule industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morterolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maiffredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM International Conference on Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786671v1</w:t>
+                <w:t xml:space="preserve">hal-03441366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical interconnection of discrete linear port-Hamiltonian systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Aoues</w:t>
+                <w:t xml:space="preserve">Tolerance synthesis using bond graph inversion and fuzzy logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE CDC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760366⟩</w:t>
+              <w:t xml:space="preserve">ICM International Conference on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vicenza, Italy. pp.442-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMECH.2013.6518577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999669v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimzation of commande inputs of delivery vehicle by using a control allocation under nonlinear constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Morterolle</w:t>
+                <w:t xml:space="preserve">Canonical interconnection of discrete linear port-Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Truck &amp; Bus World Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3166 - 3171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959573v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of energy efficiency of electric vehicle with different actuator architectures</w:t>
+                <w:t xml:space="preserve">Optimzation of commande inputs of delivery vehicle by using a control allocation under nonlinear constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
@@ -4141,415 +4141,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE ITSC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Truck &amp; Bus World Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873705v1</w:t>
+                <w:t xml:space="preserve">hal-00959573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of tolerance synthesis using bond graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Evaluation of energy efficiency of electric vehicle with different actuator architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morterolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maiffredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMS European Conference on Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.1680-1685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799531v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete IDA-PBC Design for 2D Port-Hamiltonian Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Aoues</w:t>
+                <w:t xml:space="preserve">Methodology of tolerance synthesis using bond graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECMS European Conference on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ålesund, Norway. pp.#143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999667v1</w:t>
+                <w:t xml:space="preserve">hal-00799531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'allocation de contrôle sous contraintes non-linéaires pour optimiser les entrées de commande d'un véhicule industriel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Morterolle</w:t>
+                <w:t xml:space="preserve">Discrete IDA-PBC Design for 2D Port-Hamiltonian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.134-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441366v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy vehicle reference trajectory generation for rollover prevention : development of the control and comparison with alternative approach</w:t>
               </w:r>
@@ -5008,354 +5008,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Sizing of Mechatronic Systems: Coupling of Inverse Modelling with Dynamic Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jardin</w:t>
+                <w:t xml:space="preserve">Laparoscope Sizing Approach Based on the Virtual Exploration of the liver's Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHMOD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIFMBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1697-1700, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375999v1</w:t>
+                <w:t xml:space="preserve">hal-00374732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Zwicky's Morphological Analysis: Application to the design of a robotic laparoscope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">Bond Graph Sizing of Mechatronic Systems: Coupling of Inverse Modelling with Dynamic Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIFMBE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MATHMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Vienne, Austria. pp.1929-1938</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00375253v1</w:t>
+                <w:t xml:space="preserve">hal-00375999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laparoscope Sizing Approach Based on the Virtual Exploration of the liver's Surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A Modified Zwicky's Morphological Analysis: Application to the design of a robotic laparoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIFMBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1697-1700, </w:t>
+              <w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1664-1667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374732v1</w:t>
+                <w:t xml:space="preserve">hal-00375253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of essential orders on feedback decoupling and model inversion : bond graph approach</w:t>
               </w:r>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5793,502 +5793,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Drive System Modelling for HIL Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Renard</w:t>
+                <w:t xml:space="preserve">Représentation bond graph d'un problème de commande optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Chereji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA - APE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2007 : 2ièmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373596v1</w:t>
+                <w:t xml:space="preserve">hal-00411224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph representation of an optimal control problem for output error minimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Chereji</w:t>
+                <w:t xml:space="preserve">Machine Drive System Modelling for HIL Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t>
+              <w:t xml:space="preserve">SIA - APE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374349v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy specifications for the design of a robotic laparoscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
+                <w:t xml:space="preserve">Bond graph representation of an optimal control problem for output error minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Chereji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.369-374</w:t>
+              <w:t xml:space="preserve">ICBGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373783v1</w:t>
+                <w:t xml:space="preserve">hal-00374349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation bond graph d'un problème de commande optimale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Mouhib</w:t>
+                <w:t xml:space="preserve">Anatomy specifications for the design of a robotic laparoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2007 : 2ièmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.369-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411224v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Control Problem: Bond Graph Representation and Solver Implementation</w:t>
               </w:r>
@@ -6645,51 +6645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a hybrid vehicle powertrain using an inverse methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,299 +6846,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicausality-based Procedures for Transfer and Transmission Matrix Determination of Single Source Single Load Linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sizing of an Electric Power Steering system on dynamic and energetic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoguang Xia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Scavarda</w:t>
+                <w:t xml:space="preserve">Pierre Ferbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'03, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.128-133</w:t>
+              <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.137-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084646v1</w:t>
+                <w:t xml:space="preserve">hal-02084664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of an Electric Power Steering system on dynamic and energetic criteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bicausality-based Procedures for Transfer and Transmission Matrix Determination of Single Source Single Load Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'03, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.137-147</w:t>
+              <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.128-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084664v1</w:t>
+                <w:t xml:space="preserve">hal-02084646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic sizing methodology in the context of an automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME International Mechanical Engineering Congress &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, New Orleans, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7258,51 +7258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la validation des composants d'un système mécatronique dans l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,51 +7310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ebalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA - Congrès de Dynamique de Véhicule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Lyon, France. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8640,51 +8640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laaribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518251383203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aoues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.10.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Akhmetov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2012.049849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2007.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Favre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scavarda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0959651981539488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6860B68BD78AB1839EB4900258485722D75E5639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00143-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R179LW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.03.074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chaudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2024-0268" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/SummerSim.2016.ICBGM.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760366" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lorenz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armbruster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233; Botell&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Xia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ebalard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9368-7_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D7FC552A600690C66994C894BDD92D4403FB38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laaribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518251383203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aoues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.10.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Akhmetov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2012.049849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2007.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Favre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scavarda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0959651981539488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6860B68BD78AB1839EB4900258485722D75E5639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00143-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R179LW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.03.074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chaudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2024-0268" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/SummerSim.2016.ICBGM.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00088" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lorenz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armbruster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233; Botell&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Xia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ebalard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9368-7_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D7FC552A600690C66994C894BDD92D4403FB38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>