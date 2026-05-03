--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1217,588 +1217,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part I: Formulation of dynamics equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium set investigation using bicausality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14 (1), pp.25-46</w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140639v1</w:t>
+                <w:t xml:space="preserve">hal-00140636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium set investigation using bicausality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechatronic bond graph modelling of an automotive vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.127-140</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.189-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950500068732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140636v1</w:t>
+                <w:t xml:space="preserve">hal-00140637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechatronic bond graph modelling of an automotive vehicle</w:t>
+                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (2), pp.95-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13873950500068732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00140637v1</w:t>
+                <w:t xml:space="preserve">hal-00140638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System design using an inverse approach Application to the hybrid vehicle powertrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (3), pp.269-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.40.269-290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140638v1</w:t>
+                <w:t xml:space="preserve">hal-00202727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System design using an inverse approach Application to the hybrid vehicle powertrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part I: Formulation of dynamics equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (1), pp.25-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00202727v1</w:t>
+                <w:t xml:space="preserve">hal-00140639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative causality assignment procedures in bond graph for mechanical systems</w:t>
               </w:r>
@@ -2799,269 +2799,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Kinetic and Potential Energy Recovery Solution Applied to a Reach Stacker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schaep</w:t>
+                <w:t xml:space="preserve">Bond Graph Model Of A Water Heat Exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPNI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Regensburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863694v1</w:t>
+                <w:t xml:space="preserve">hal-01354637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Model Of A Water Heat Exchanger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Combined Kinetic and Potential Energy Recovery Solution Applied to a Reach Stacker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schaep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Noppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florianópolis, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/fpni2016-1509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354637v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of Essential Order on Descriptor Systems and its Bond Graph Determination</w:t>
               </w:r>
@@ -3281,103 +3281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Energy Efficiency of a Reach Stacker Using a Potential Energy Recovery System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schaep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Noppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICFP15 Scandinavian International Conference on Fluid Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tempere, Finland</w:t>
@@ -3596,103 +3596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Graph Modelling and Energy Flow Analysis of a Reach Stacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schaep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Noppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. pp. V001T04A003; 9 p., </w:t>
@@ -3724,51 +3724,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'allocation de contrôle sous contraintes non-linéaires pour optimiser les entrées de commande d'un véhicule industriel</w:t>
+                <w:t xml:space="preserve">Optimzation of commande inputs of delivery vehicle by using a control allocation under nonlinear constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
@@ -3799,73 +3799,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Truck &amp; Bus World Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441366v1</w:t>
+                <w:t xml:space="preserve">hal-00959573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance synthesis using bond graph inversion and fuzzy logic</w:t>
               </w:r>
@@ -4066,51 +4066,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimzation of commande inputs of delivery vehicle by using a control allocation under nonlinear constraints</w:t>
+                <w:t xml:space="preserve">Evaluation of energy efficiency of electric vehicle with different actuator architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
@@ -4141,415 +4141,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Truck &amp; Bus World Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.1680-1685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959573v1</w:t>
+                <w:t xml:space="preserve">hal-00873705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of energy efficiency of electric vehicle with different actuator architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Morterolle</w:t>
+                <w:t xml:space="preserve">Methodology of tolerance synthesis using bond graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE ITSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMS European Conference on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ålesund, Norway. pp.#143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873705v1</w:t>
+                <w:t xml:space="preserve">hal-00799531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of tolerance synthesis using bond graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
+                <w:t xml:space="preserve">Discrete IDA-PBC Design for 2D Port-Hamiltonian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMS European Conference on Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.134-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799531v1</w:t>
+                <w:t xml:space="preserve">hal-00999667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete IDA-PBC Design for 2D Port-Hamiltonian Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Application de l'allocation de contrôle sous contraintes non-linéaires pour optimiser les entrées de commande d'un véhicule industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morterolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maiffredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00999667v1</w:t>
+                <w:t xml:space="preserve">hal-03441366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy vehicle reference trajectory generation for rollover prevention : development of the control and comparison with alternative approach</w:t>
               </w:r>
@@ -5008,354 +5008,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laparoscope Sizing Approach Based on the Virtual Exploration of the liver's Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">Bond Graph Sizing of Mechatronic Systems: Coupling of Inverse Modelling with Dynamic Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIFMBE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MATHMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Vienne, Austria. pp.1929-1938</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374732v1</w:t>
+                <w:t xml:space="preserve">hal-00375999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Sizing of Mechatronic Systems: Coupling of Inverse Modelling with Dynamic Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jardin</w:t>
+                <w:t xml:space="preserve">A Modified Zwicky's Morphological Analysis: Application to the design of a robotic laparoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHMOD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIFMBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1664-1667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375999v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Zwicky's Morphological Analysis: Application to the design of a robotic laparoscope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Laparoscope Sizing Approach Based on the Virtual Exploration of the liver's Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIFMBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1664-1667, </w:t>
+              <w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1697-1700, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375253v1</w:t>
+                <w:t xml:space="preserve">hal-00374732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of essential orders on feedback decoupling and model inversion : bond graph approach</w:t>
               </w:r>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5793,502 +5793,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation bond graph d'un problème de commande optimale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Mouhib</w:t>
+                <w:t xml:space="preserve">Machine Drive System Modelling for HIL Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2007 : 2ièmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
+              <w:t xml:space="preserve">SIA - APE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411224v1</w:t>
+                <w:t xml:space="preserve">hal-00373596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Drive System Modelling for HIL Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Renard</w:t>
+                <w:t xml:space="preserve">Bond graph representation of an optimal control problem for output error minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Chereji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA - APE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">ICBGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373596v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph representation of an optimal control problem for output error minimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Chereji</w:t>
+                <w:t xml:space="preserve">Anatomy specifications for the design of a robotic laparoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.369-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374349v1</w:t>
+                <w:t xml:space="preserve">hal-00373783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy specifications for the design of a robotic laparoscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
+                <w:t xml:space="preserve">Représentation bond graph d'un problème de commande optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Chereji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.369-374</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2007 : 2ièmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373783v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Control Problem: Bond Graph Representation and Solver Implementation</w:t>
               </w:r>
@@ -6645,51 +6645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a hybrid vehicle powertrain using an inverse methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,299 +6846,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of an Electric Power Steering system on dynamic and energetic criteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bicausality-based Procedures for Transfer and Transmission Matrix Determination of Single Source Single Load Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'03, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.137-147</w:t>
+              <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.128-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084664v1</w:t>
+                <w:t xml:space="preserve">hal-02084646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicausality-based Procedures for Transfer and Transmission Matrix Determination of Single Source Single Load Linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sizing of an Electric Power Steering system on dynamic and energetic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoguang Xia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Scavarda</w:t>
+                <w:t xml:space="preserve">Pierre Ferbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'03, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.128-133</w:t>
+              <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.137-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084646v1</w:t>
+                <w:t xml:space="preserve">hal-02084664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic sizing methodology in the context of an automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME International Mechanical Engineering Congress &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, New Orleans, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7258,103 +7258,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la validation des composants d'un système mécatronique dans l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ebalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA - Congrès de Dynamique de Véhicule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Lyon, France. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8640,51 +8640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laaribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518251383203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aoues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.10.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Akhmetov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2012.049849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2007.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Favre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scavarda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0959651981539488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6860B68BD78AB1839EB4900258485722D75E5639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00143-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R179LW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.03.074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chaudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2024-0268" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/SummerSim.2016.ICBGM.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00088" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lorenz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armbruster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233; Botell&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Xia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ebalard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9368-7_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D7FC552A600690C66994C894BDD92D4403FB38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laaribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518251383203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aoues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.10.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Akhmetov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2012.049849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2007.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Favre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scavarda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0959651981539488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6860B68BD78AB1839EB4900258485722D75E5639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00143-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R179LW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.03.074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chaudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2024-0268" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/SummerSim.2016.ICBGM.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lorenz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armbruster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233; Botell&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Xia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ebalard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9368-7_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D7FC552A600690C66994C894BDD92D4403FB38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>