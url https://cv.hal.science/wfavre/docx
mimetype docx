--- v2 (2026-05-03)
+++ v3 (2026-05-30)
@@ -93,1994 +93,2098 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph determination of system matrix determinant of descriptor systems</w:t>
+                <w:t xml:space="preserve">Bond graph-based determination of characteristic polynomial of descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Laaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 189, pp.113004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596518251383203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2026.113004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367407v1</w:t>
+                <w:t xml:space="preserve">hal-05614734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian systems discrete-time approximation: Losslessness, passivity and composability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Bond graph determination of system matrix determinant of descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Laaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596518251383203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643328v1</w:t>
+                <w:t xml:space="preserve">hal-05367407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference trajectory generation for control in single-unit heavy vehicle: focus on rollover prevention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Hamiltonian systems discrete-time approximation: Losslessness, passivity and composability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Aoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heavy Vehicle Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJHVS.2012.049849⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735534v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of essential orders from a bond graph model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jardin</w:t>
+                <w:t xml:space="preserve">Reference trajectory generation for control in single-unit heavy vehicle: focus on rollover prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerlan Akhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maiffredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4004772⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heavy Vehicle Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHVS.2012.049849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639590v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis by bond graph approach: Duality between causal and bicausal procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Determination of essential orders from a bond graph model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959651811407708⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (6), 061006 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639588v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph pour la conception de systèmes mécatroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural analysis by bond graph approach: Duality between causal and bicausal procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jardin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226 (1), pp.82-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959651811407708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098606v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control problem in bond graph formalism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bond graph pour la conception de systèmes mécatroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, TIB278DUO (d3065)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368302v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph formulation of an optimal control problem for linear time invariant systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control problem in bond graph formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2007.10.005⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.240-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2008.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312905v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedure for the bond graph construction of an optimal control problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bond graph formulation of an optimal control problem for linear time invariant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Chereji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 345 (4), pp.349-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2007.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358876v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium set investigation using bicausality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
+                <w:t xml:space="preserve">Procedure for the bond graph construction of an optimal control problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Chereji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.127-140</w:t>
+              <w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140636v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechatronic bond graph modelling of an automotive vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium set investigation using bicausality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mechin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.189-202. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.127-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140637v1</w:t>
+                <w:t xml:space="preserve">hal-00140636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
+                <w:t xml:space="preserve">Mechatronic bond graph modelling of an automotive vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.189-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950500068732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140638v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System design using an inverse approach Application to the hybrid vehicle powertrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (2), pp.95-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00202727v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part I: Formulation of dynamics equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System design using an inverse approach Application to the hybrid vehicle powertrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (3), pp.269-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.40.269-290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140639v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative causality assignment procedures in bond graph for mechanical systems</w:t>
+                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part I: Formulation of dynamics equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 124 (3), pp.457-463</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (1), pp.25-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179682v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A representation for planar point contact joints in the multibody mechanical bond graph library</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Scavarda</w:t>
+                <w:t xml:space="preserve">Alternative causality assignment procedures in bond graph for mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (3), pp.457-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02064392v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A representation for planar point contact joints in the multibody mechanical bond graph library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 212 (4), pp.305-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/0959651981539488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bond graph representation of multibody systems with kinematic loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 335 (4), pp.643-660. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-0032(96)00143-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2090,146 +2194,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generic number of system zeros - A bond graph approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Laaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ébérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Control Association, Jun 2025, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05152816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truck bond graph model for sizing the power steering system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Laaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2238,128 +2342,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Vienna International Conference on Mathematical Modelling MATHMOD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Vienna, Austria. pp.433-438, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis of hybrid electro-hydraulic power steering system - A bond graph approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Laaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2368,128 +2472,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th ECMS International Conference on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECMS - European Council for Modelling and Simulation, Jun 2024, Cracovie, Poland. pp.268-274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7148/2024-0268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truck bond graph modelling integrating both multibody and functional approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Laaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2498,5604 +2602,5604 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Internatonal Conference on Bond Graph Modeling (ICBGM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph modeling and analysis of intermediary cooling system of a nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icit.2018.8352158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph/Digraph matching procedure and symbolic determination of state space descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Model Of A Water Heat Exchanger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Combined Kinetic and Potential Energy Recovery Solution Applied to a Reach Stacker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schaep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Noppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florianópolis, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/fpni2016-1509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354637v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Kinetic and Potential Energy Recovery Solution Applied to a Reach Stacker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schaep</w:t>
+                <w:t xml:space="preserve">Bond Graph Model Of A Water Heat Exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPNI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Regensburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863694v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of Essential Order on Descriptor Systems and its Bond Graph Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'16, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada. pp.133-142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22360/SummerSim.2016.ICBGM.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete IDA-PBC control law for Newtonian mechanical port-Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Aoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE CDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Energy Efficiency of a Reach Stacker Using a Potential Energy Recovery System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schaep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Noppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICFP15 Scandinavian International Conference on Fluid Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Electric Component Dynamics on Energy Management for Various Vehicle Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISITA 2014 World Automotive Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Maastricht, Netherlands. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph pour l'ingénierie des systèmes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SEEDS : Outils et formalismes pour la modélisation, la simulation et la conception système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Graph Modelling and Energy Flow Analysis of a Reach Stacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schaep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Noppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. pp. V001T04A003; 9 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FPNI2014-7833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimzation of commande inputs of delivery vehicle by using a control allocation under nonlinear constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Morterolle</w:t>
+                <w:t xml:space="preserve">Tolerance synthesis using bond graph inversion and fuzzy logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Truck &amp; Bus World Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM International Conference on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vicenza, Italy. pp.442-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMECH.2013.6518577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959573v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance synthesis using bond graph inversion and fuzzy logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Optimzation of commande inputs of delivery vehicle by using a control allocation under nonlinear constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morterolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maiffredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM International Conference on Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Truck &amp; Bus World Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786671v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical interconnection of discrete linear port-Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Aoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE CDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3166 - 3171, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of energy efficiency of electric vehicle with different actuator architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE ITSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.1680-1685, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of tolerance synthesis using bond graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMS European Conference on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Ålesund, Norway. pp.#143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete IDA-PBC Design for 2D Port-Hamiltonian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Aoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.134-139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'allocation de contrôle sous contraintes non-linéaires pour optimiser les entrées de commande d'un véhicule industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy vehicle reference trajectory generation for rollover prevention : development of the control and comparison with alternative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yerlan Akhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Harth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress SIA Dynamique du Véhicule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Mulhouse, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of supercapacitors stack: Application to the braking energy recovery of electrical bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kreczanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSCAP'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.ES10-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Graph Representation of Standard Interconnection Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Simulation Multiconference / 9th International Conference on Bond Graph Modeling &amp; Simulation (ICBGMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Orlando, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Chassis Control for active safety of heavy vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yerlan Akhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Automotive Congress FISITA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Budapest, Hungary. pp. F2010-D-057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Graph Sizing of Mechatronic Systems: Coupling of Inverse Modelling with Dynamic Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienne, Austria. pp.1929-1938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modified Zwicky's Morphological Analysis: Application to the design of a robotic laparoscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIFMBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1664-1667, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laparoscope Sizing Approach Based on the Virtual Exploration of the liver's Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIFMBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1697-1700, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of essential orders on feedback decoupling and model inversion : bond graph approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nicosie, Cyprus. pp.457-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation bond graph de problèmes d'optimisation dynamique : extension aux systèmes à stockages d'énergie non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. papier 206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Sizing Methodology and a Modelica Code Generator for the Bond Graph Tool MS1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Bielefeld, Germany. pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of structural analysis in a bond graph-based methodology for sizing mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECATRONICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France. paper 224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Drive System Modelling for HIL Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA - APE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph representation of an optimal control problem for output error minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Chereji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy specifications for the design of a robotic laparoscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Villegas Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.369-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation bond graph d'un problème de commande optimale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Chereji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JD-JN-MACS 2007 : 2ièmes Journées Doctorales/Journées Nationales MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Control Problem: Bond Graph Representation and Solver Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Chereji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHMOD (Mathematical Modelling )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure for the bond graph construction of an optimal control problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Chereji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation (CAO'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bond graph representation of an optimal control problem: the example of the DC motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Chereji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'05, International Conference of Bond graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, New Orleans, United States. pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a hybrid vehicle powertrain using an inverse methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTMC'05, Power Transmission and Motion Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bath, United Kingdom. pp.317-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of innovative analysis methods in frequency and energy domain for the development of hydraulic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysé Botellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFK'04, Internationales Fluidtechniches Kolloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Dresden, Germany. pp.197-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicausality-based Procedures for Transfer and Transmission Matrix Determination of Single Source Single Load Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoguang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'03, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.128-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of an Electric Power Steering system on dynamic and energetic criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mechin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'03, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Orlando, United States. pp.137-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic sizing methodology in the context of an automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mechin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME International Mechanical Engineering Congress &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, New Orleans, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for sizing parameters and boundary geometry in the bond graph representation of energetic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'01, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Phoenix, United States. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la validation des composants d'un système mécatronique dans l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mechin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ebalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA - Congrès de Dynamique de Véhicule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Lyon, France. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying causality and bicausality to multi-port elements in Bond Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martin de Argenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'01, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Phoenix, United States. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of the constitutive relations in the bicausal bond graph: symbolic and numerical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC2000, International Federation of Automatic Control, Conference on Mechatronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Darmstadt, Germany. pp.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative causality assignment procedures in bond graph language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME International Mechanical Engineering Congress and Exposition, Dynamic Systems and Control Division, Symposium on Automated Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orlando, United States. pp.817-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence sur le signe du déplacement généralisé dans la représentation bond graph des ressorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA00, Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Lille, France. pp.742-747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure for generating the lagrange equations from the bond graph representation using the λ–multiplier method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'99, International Conference on Bond Graph Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Computer Simulation, Jan 1999, San Francisco, United States. pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of baumgarte stabilisation schemas into the multibond graph representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESA'98, IMACS Multiconference, Computational Engineering in Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia. pp.278-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph representation of point contact between two bodies with parametered outline curves in planar multibody mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM'97, International Conference on Bond Graph Modeling and simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1997, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Bond Graph Priviliged Frame Representation to the Example of a Delta Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESA'96, IMACS Multiconference, Symposium on Modelling Analysis and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Lille, France. pp.518-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8105,287 +8209,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Graphs and Inverse Modeling for Mechatronic System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bond graph modelling of engineering systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.195-226, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-9368-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution des équations dans les logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques de l'Ingénieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation des mécanismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions TI, pp.AF5054 1-12, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes mécaniques multicorps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bond graphs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, 2000, 2746201585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8395,105 +8499,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la conception et la modélisation des systèmes mécatroniques (et de leurs sous-systèmes mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. INSA de Lyon, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00538162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8640,51 +8744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laaribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518251383203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aoues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.10.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Akhmetov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2012.049849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2007.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Favre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scavarda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0959651981539488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6860B68BD78AB1839EB4900258485722D75E5639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00143-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R179LW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.03.074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chaudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2024-0268" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/SummerSim.2016.ICBGM.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lorenz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armbruster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233; Botell&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Xia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferbach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ebalard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9368-7_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D7FC552A600690C66994C894BDD92D4403FB38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laaribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.113004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518251383203" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aoues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.10.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Akhmetov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2012.049849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2007.10.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Favre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scavarda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0959651981539488" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6860B68BD78AB1839EB4900258485722D75E5639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Favre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00143-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R179LW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chaudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.03.074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chaudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2024-0268" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/SummerSim.2016.ICBGM.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402904" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lorenz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armbruster" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233; Botell&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Xia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084664v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferbach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ebalard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9368-7_6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D7FC552A600690C66994C894BDD92D4403FB38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>