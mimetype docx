--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -330,351 +330,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field based finite element method for magneto-static problems with discontinuous electric potential distributions</w:t>
+                <w:t xml:space="preserve">Stability theory for metal pad roll in cylindrical liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+                <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cappanera</w:t>
+                <w:t xml:space="preserve">L. Wierzchalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Herreman</w:t>
+                <w:t xml:space="preserve">G.M. Horstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 962, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212866v1</w:t>
+                <w:t xml:space="preserve">hal-04212858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability theory for metal pad roll in cylindrical liquid metal batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magnetic field based finite element method for magneto-static problems with discontinuous electric potential distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 962, pp.A6. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (S1), pp. 53-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212858v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of swirling electrovortex flows in cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 950, pp.A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -706,2278 +706,2395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Metal Pad Roll Instability Experiments at Room Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficient mixing by swirling electrovortex flows in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Weier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Herreman</w:t>
+                <w:t xml:space="preserve">L Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.184501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (A17), pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335970v1</w:t>
+                <w:t xml:space="preserve">hal-03091183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear damped interfacial wave theory for an orbitally shaken upright circular cylinder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Feasibility of Metal Pad Roll Instability Experiments at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Weier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.163⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (18), pp.184501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.184501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410506v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutal buoyancy and electrovortex flow in liquid metal batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Linear damped interfacial wave theory for an orbitally shaken upright circular cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Maik Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.074501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 891, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335872v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of electrovortex flows in cylindrical fluid layers and liquid metal batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Solutal buoyancy and electrovortex flow in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Personnettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nore</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4 (11), pp.113702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113702⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 5 (7), pp.074501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.074501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393376v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation theory for metal pad roll instability in cylindrical reduction cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nore</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 878, pp.598-646. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optimal kinematic dynamo driven by steady flows in a sphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of electrovortex flows in cylindrical fluid layers and liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K Li</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P W Livermore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J W Luo</w:t>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.924⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), pp.113702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466160v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter-rotation in an orbitally shaken glass of beer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">The optimal kinematic dynamo driven by steady flows in a sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouvard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P W Livermore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J W Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/122/34002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 839, pp.1 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898710v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal perturbation flows that trigger mean field dynamos in shear flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Counter-rotation in an orbitally shaken glass of beer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377818000508⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (3), pp.34002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/122/34002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466147v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean mass transport in an orbitally shaken cylindrical container</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">Minimal perturbation flows that trigger mean field dynamos in shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (3), pp.735840305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377818000508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903086v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloshing instability and electrolyte layer rupture in liquid metal batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Beckstein</w:t>
+                <w:t xml:space="preserve">Mean mass transport in an orbitally shaken cylindrical container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4982900⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (8), pp.084801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365448v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum-based approximation of incompressible multiphase fluid flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+                <w:t xml:space="preserve">Sloshing instability and electrolyte layer rupture in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Maik Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.4467⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.54101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4982900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836522v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal pad roll instability in liquid metal batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Galindo</w:t>
+                <w:t xml:space="preserve">Momentum-based approximation of incompressible multiphase fluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (8), pp.541-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22364/mhd.53.1.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365446v1</w:t>
+                <w:t xml:space="preserve">hal-01836522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayler instability in liquid metal colums and liquid metal batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal pad roll instability in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beckstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.159⟩</w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22364/mhd.53.1.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02365451v1</w:t>
+                <w:t xml:space="preserve">hal-02365446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libration driven multipolar instabilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tayler instability in liquid metal colums and liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 739, pp.502-543. </w:t>
+              <w:t xml:space="preserve">, 2015, 771, pp.79-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926705v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of high-permeability discs in an axisymmetric model of the Cadarache dynamo experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Libration driven multipolar instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Stefani</w:t>
+                <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gerbeth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stijn Vantieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 739, pp.502-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365516v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of an imposed magnetic field on the elliptical instability in rotating spheroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wietze Herreman</w:t>
+                <w:t xml:space="preserve">Influence of high-permeability discs in an axisymmetric model of the Cadarache dynamo experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3119102⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.053005_1-053005_16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426018v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptical instability in rotating cylinders : liquid metal experiments under imposed magnetic field</w:t>
+                <w:t xml:space="preserve">On the effects of an imposed magnetic field on the elliptical instability in rotating spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.046602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3119102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457325v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field induced by elliptical instability in a rotating spheroid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elliptical instability in rotating cylinders : liquid metal experiments under imposed magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (4-5), pp.299-317</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 661, pp.130-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084115v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magnetic field induced by elliptical instability in a rotating spheroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (4-5), pp.299-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetic fiel effects on viscous fingering of a ferrofluid in a radial Hele-Shaw cell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Molho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 289, pp.356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2987,176 +3104,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in Liquid Metal Batteries by Electro-Vortex Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Personnettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Sergent; Shihe Xin; Didier Saury; Société Française de Thermique, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3165,451 +3282,451 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Andriamapianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swirling electrovortex flows in cylinders: how do the parameters influence the flow’s intensity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Based Finite Element Method for Liquid Metal Batteries Modeling with Discontinuous Electric Potential Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal Pad Roll Instability in two or three layers of liquid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wierzchalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Horstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421381v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Pad Roll Instability in two or three layers of liquid metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magnetic Field Based Finite Element Method for Liquid Metal Batteries Modeling with Discontinuous Electric Potential Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400848v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3618,1944 +3735,2077 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Andriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are experiments of Metal Pad Roll Instability feasible at Room Temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Weier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing in Liquid Metal Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Flows in Liquid Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">UKMHD 2021, Newcastle University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Bushby (Newcastle), Craig Duguid (Newcastle), Céline Guervilly (Newcastle), Graeme Sarson (Newcastle), Toby Wood (Newcastle), May 2021, Newcastle _ Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402966v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows in Liquid Metal Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mixing in Liquid Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Personnettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKMHD 2021, Newcastle University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul Bushby (Newcastle), Craig Duguid (Newcastle), Céline Guervilly (Newcastle), Graeme Sarson (Newcastle), Toby Wood (Newcastle), May 2021, Newcastle _ Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403042v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient mixing in liquid metal batteries by swirling electrovortex flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nore</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay JDFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Lusseyran, Laurent Martin Witkowski, Apr 2021, Orsay (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Vortex Flow In Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nore</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETC 17 -17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Vortex flow in Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nore</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHD Days and GDRI Dynamo Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helmholtz-Zentrum Dresden-Rossendorf, Nov 2018, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité elliptique sous champ magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. http://documents.irevues.inist.fr/bitstream/handle/2042/46385/cfm2011_550.pdf?sequence=1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités Magnéto-Inertielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Rencontre du Non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical / tidal instability in the presence of background rotation, stratification or magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Waves and Instabilities in Geophysical and Astrophysical Flows"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Porquerolles, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités Magnéto-Inertielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Dynamo of inertial waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro MHD meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">61st APS/DFD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435215v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial wave collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Dynamo of inertial waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st APS/DFD meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">Euro MHD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430835v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic dipole induction by the spin-over mode of the elliptic instability in a rotating liquid metal sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euromech Fluid Mechanics Conference - EFMC6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field effects on viscous fingering of a ferrofluid in a radial Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Molho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Magnetic Fluid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Guaruja Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayler instability in liquid metal columns and liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité elliptique sous champ magnétique et Dynamo d'ondes inertielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Provence - Aix-Marseille I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00452471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5702,51 +5952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Livermore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Luo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.924" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377818000508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vantieghem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.623" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZ6LMC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432727v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guimbard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cebron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herreman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cappanera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guermond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.79" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Livermore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377818000508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vantieghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZ6LMC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guimbard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cebron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>