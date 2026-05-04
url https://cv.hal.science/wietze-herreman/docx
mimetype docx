--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -330,351 +330,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability theory for metal pad roll in cylindrical liquid metal batteries</w:t>
+                <w:t xml:space="preserve">Magnetic field based finite element method for magneto-static problems with discontinuous electric potential distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.238⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (S1), pp. 53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212858v1</w:t>
+                <w:t xml:space="preserve">hal-04212866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field based finite element method for magneto-static problems with discontinuous electric potential distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability theory for metal pad roll in cylindrical liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wierzchalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+                <w:t xml:space="preserve">G.M. Horstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cappanera</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 351 (S1), pp. 53-72. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 962, pp.A6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212866v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of swirling electrovortex flows in cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 950, pp.A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -725,51 +725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient mixing by swirling electrovortex flows in liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -829,103 +829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Metal Pad Roll Instability Experiments at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Weier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (18), pp.184501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,51 +972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear damped interfacial wave theory for an orbitally shaken upright circular cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Maik Horstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Weier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1063,103 +1063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutal buoyancy and electrovortex flow in liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Personnettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (7), pp.074501. </w:t>
@@ -1191,338 +1191,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation theory for metal pad roll instability in cylindrical reduction cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of electrovortex flows in cylindrical fluid layers and liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 878, pp.598-646. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (11), pp.113702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393362v1</w:t>
+                <w:t xml:space="preserve">hal-04393376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of electrovortex flows in cylindrical fluid layers and liquid metal batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Perturbation theory for metal pad roll instability in cylindrical reduction cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+                <w:t xml:space="preserve">N. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (11), pp.113702. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 878, pp.598-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.113702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393376v1</w:t>
+                <w:t xml:space="preserve">hal-04393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The optimal kinematic dynamo driven by steady flows in a sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1625,51 +1625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (3), pp.34002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1703,51 +1703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal perturbation flows that trigger mean field dynamos in shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84 (3), pp.735840305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Maik Horstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (5), pp.54101. </w:t>
@@ -2058,51 +2058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86 (8), pp.541-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (1), pp.129-140. </w:t>
@@ -2283,51 +2283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayler instability in liquid metal colums and liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of high-permeability discs in an axisymmetric model of the Cadarache dynamo experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,51 +3118,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in Liquid Metal Batteries by Electro-Vortex Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,51 +3170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Personnettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Sergent; Shihe Xin; Didier Saury; Société Française de Thermique, Jul 2023, Orsay, France</w:t>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Andriamapianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -3368,77 +3368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swirling electrovortex flows in cylinders: how do the parameters influence the flow’s intensity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,103 +3476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Pad Roll Instability in two or three layers of liquid metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wierzchalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Horstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
@@ -3601,77 +3601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field Based Finite Element Method for Liquid Metal Batteries Modeling with Discontinuous Electric Potential Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3821,77 +3821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are experiments of Metal Pad Roll Instability feasible at Room Temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,333 +3936,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows in Liquid Metal Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mixing in Liquid Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Personnettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKMHD 2021, Newcastle University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul Bushby (Newcastle), Craig Duguid (Newcastle), Céline Guervilly (Newcastle), Graeme Sarson (Newcastle), Toby Wood (Newcastle), May 2021, Newcastle _ Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403042v1</w:t>
+                <w:t xml:space="preserve">hal-04402966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing in Liquid Metal Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Flows in Liquid Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">UKMHD 2021, Newcastle University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Bushby (Newcastle), Craig Duguid (Newcastle), Céline Guervilly (Newcastle), Graeme Sarson (Newcastle), Toby Wood (Newcastle), May 2021, Newcastle _ Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402966v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient mixing in liquid metal batteries by swirling electrovortex flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4300,90 +4300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Vortex Flow In Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4425,90 +4425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Vortex flow in Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,293 +5059,293 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Dynamo of inertial waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st APS/DFD meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">Euro MHD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430835v1</w:t>
+                <w:t xml:space="preserve">hal-00435215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial wave collapse</w:t>
+                <w:t xml:space="preserve">Kinematic Dynamo of inertial waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">61st APS/DFD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430958v1</w:t>
+                <w:t xml:space="preserve">hal-00430835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Dynamo of inertial waves</w:t>
+                <w:t xml:space="preserve">Inertial wave collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro MHD meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">7th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435215v1</w:t>
+                <w:t xml:space="preserve">hal-00430958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic dipole induction by the spin-over mode of the elliptic instability in a rotating liquid metal sphere</w:t>
               </w:r>
@@ -5452,51 +5452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field effects on viscous fingering of a ferrofluid in a radial Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Molho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5952,51 +5952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herreman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cappanera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guermond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.79" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Livermore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377818000508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vantieghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZ6LMC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guimbard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cebron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herreman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cappanera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guermond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.79" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Livermore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377818000508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vantieghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZ6LMC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guimbard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cebron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>