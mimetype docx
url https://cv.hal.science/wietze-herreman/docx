--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -330,351 +330,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field based finite element method for magneto-static problems with discontinuous electric potential distributions</w:t>
+                <w:t xml:space="preserve">Stability theory for metal pad roll in cylindrical liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+                <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cappanera</w:t>
+                <w:t xml:space="preserve">L. Wierzchalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Herreman</w:t>
+                <w:t xml:space="preserve">G.M. Horstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 962, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212866v1</w:t>
+                <w:t xml:space="preserve">hal-04212858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability theory for metal pad roll in cylindrical liquid metal batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magnetic field based finite element method for magneto-static problems with discontinuous electric potential distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 962, pp.A6. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (S1), pp. 53-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212858v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of swirling electrovortex flows in cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 950, pp.A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -725,51 +725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient mixing by swirling electrovortex flows in liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -829,103 +829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Metal Pad Roll Instability Experiments at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nore</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Weier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (18), pp.184501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -953,334 +953,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear damped interfacial wave theory for an orbitally shaken upright circular cylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solutal buoyancy and electrovortex flow in liquid metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Maik Horstmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Personnettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.163⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (7), pp.074501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.074501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410506v1</w:t>
+                <w:t xml:space="preserve">hal-03335872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutal buoyancy and electrovortex flow in liquid metal batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Linear damped interfacial wave theory for an orbitally shaken upright circular cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Maik Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (7), pp.074501. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 891, pp.A22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.074501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335872v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of electrovortex flows in cylindrical fluid layers and liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1331,90 +1331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation theory for metal pad roll instability in cylindrical reduction cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1478,51 +1478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The optimal kinematic dynamo driven by steady flows in a sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1625,51 +1625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (3), pp.34002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1703,51 +1703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal perturbation flows that trigger mean field dynamos in shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84 (3), pp.735840305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1775,265 +1775,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean mass transport in an orbitally shaken cylindrical container</w:t>
+                <w:t xml:space="preserve">Sloshing instability and electrolyte layer rupture in liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouvard</w:t>
+                <w:t xml:space="preserve">Norbert Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Maik Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084801⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.54101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4982900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903086v1</w:t>
+                <w:t xml:space="preserve">hal-02365448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloshing instability and electrolyte layer rupture in liquid metal batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mean mass transport in an orbitally shaken cylindrical container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Beckstein</w:t>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (5), pp.54101. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (8), pp.084801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4982900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365448v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-based approximation of incompressible multiphase fluid flows</w:t>
               </w:r>
@@ -2058,51 +2058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86 (8), pp.541-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2136,103 +2136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal pad roll instability in liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (1), pp.129-140. </w:t>
@@ -2283,51 +2283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayler instability in liquid metal colums and liquid metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of high-permeability discs in an axisymmetric model of the Cadarache dynamo experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,51 +3118,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in Liquid Metal Batteries by Electro-Vortex Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,51 +3170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Personnettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Sergent; Shihe Xin; Didier Saury; Société Française de Thermique, Jul 2023, Orsay, France</w:t>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Andriamapianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -3362,536 +3362,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling electrovortex flows in cylinders: how do the parameters influence the flow’s intensity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal Pad Roll Instability in two or three layers of liquid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bénard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wierzchalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Cappanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421393v1</w:t>
+                <w:t xml:space="preserve">hal-04400848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Pad Roll Instability in two or three layers of liquid metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magnetic Field Based Finite Element Method for Liquid Metal Batteries Modeling with Discontinuous Electric Potential Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400848v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Based Finite Element Method for Liquid Metal Batteries Modeling with Discontinuous Electric Potential Distributions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Andriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Metal Batteries workshop at Isaac Newton Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Nov 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421381v1</w:t>
+                <w:t xml:space="preserve">hal-04391801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swirling electrovortex flows in cylinders: how do the parameters influence the flow’s intensity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391801v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are experiments of Metal Pad Roll Instability feasible at Room Temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,51 +3942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Personnettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
@@ -4067,103 +4067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows in Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ziebell Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UKMHD 2021, Newcastle University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Bushby (Newcastle), Craig Duguid (Newcastle), Céline Guervilly (Newcastle), Graeme Sarson (Newcastle), Toby Wood (Newcastle), May 2021, Newcastle _ Online, United Kingdom</w:t>
@@ -4192,77 +4192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient mixing in liquid metal batteries by swirling electrovortex flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4300,90 +4300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Vortex Flow In Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4425,90 +4425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Vortex flow in Liquid Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziebell Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cappanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4669,277 +4669,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités Magnéto-Inertielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cébron</w:t>
+                <w:t xml:space="preserve">Elliptical / tidal instability in the presence of background rotation, stratification or magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Rencontre du Non-linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. sous presse</w:t>
+              <w:t xml:space="preserve">Workshop "Waves and Instabilities in Geophysical and Astrophysical Flows"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Porquerolles, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432727v1</w:t>
+                <w:t xml:space="preserve">hal-00430979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptical / tidal instability in the presence of background rotation, stratification or magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instabilités Magnéto-Inertielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leblanc</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Waves and Instabilities in Geophysical and Astrophysical Flows"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Porquerolles, Hyeres, France</w:t>
+              <w:t xml:space="preserve">12ème Rencontre du Non-linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430979v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités Magnéto-Inertielles</w:t>
               </w:r>
@@ -5059,293 +5059,293 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Dynamo of inertial waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro MHD meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">61st APS/DFD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435215v1</w:t>
+                <w:t xml:space="preserve">hal-00430835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Dynamo of inertial waves</w:t>
+                <w:t xml:space="preserve">Inertial wave collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st APS/DFD meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">7th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430835v1</w:t>
+                <w:t xml:space="preserve">hal-00430958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial wave collapse</w:t>
+                <w:t xml:space="preserve">Kinematic Dynamo of inertial waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Euro MHD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430958v1</w:t>
+                <w:t xml:space="preserve">hal-00435215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic dipole induction by the spin-over mode of the elliptic instability in a rotating liquid metal sphere</w:t>
               </w:r>
@@ -5452,51 +5452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field effects on viscous fingering of a ferrofluid in a radial Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Molho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5952,51 +5952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herreman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cappanera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guermond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.79" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Livermore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377818000508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vantieghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZ6LMC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guimbard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cebron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wierzchalek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Horstmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cappanera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cappanera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herreman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cappanera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guermond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.79" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.184501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personnettaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.074501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Maik Horstmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.163" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziebell Ramos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.113702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Livermore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377818000508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beckstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982900" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cappanera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4467" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Galindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.53.1.14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4JK68H94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vantieghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giesecke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerbeth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZ6LMC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Benard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Personnettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Horstmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Weier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ziebell Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guimbard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leblanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cebron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>